--- v1 (2026-06-21)
+++ v2 (2026-09-27)
@@ -12,6026 +12,6341 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Каталог товаров" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1992">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2097">
   <si>
     <t>Группа</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Фасовка/Тара</t>
   </si>
   <si>
     <t>Цвет</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Ссылка на сайт</t>
   </si>
   <si>
+    <t>CERTA краска по дереву</t>
+  </si>
+  <si>
+    <t>KPD001</t>
+  </si>
+  <si>
+    <t>CERTA краска по дереву, белый полуматовый, RAL9003 (База А) (0,8 кг)</t>
+  </si>
+  <si>
+    <t>0,8 кг</t>
+  </si>
+  <si>
+    <t>Товар на сайте</t>
+  </si>
+  <si>
+    <t>KPD003</t>
+  </si>
+  <si>
+    <t>CERTA краска по дереву, серый полуматовый, RAL7004 (0,8 кг)</t>
+  </si>
+  <si>
+    <t>KPD005</t>
+  </si>
+  <si>
+    <t>CERTA краска по дереву, темно-серый полуматовый, RAL7024 (0,8 кг)</t>
+  </si>
+  <si>
+    <t>KPD007</t>
+  </si>
+  <si>
+    <t>CERTA краска по дереву, черный полуматовый, RAL9005 (0,8 кг)</t>
+  </si>
+  <si>
+    <t>KPD009</t>
+  </si>
+  <si>
+    <t>CERTA краска по дереву, шоколад полуматовый, RAL8017 (0,8 кг)</t>
+  </si>
+  <si>
+    <t>KPD011</t>
+  </si>
+  <si>
+    <t>CERTA краска по дереву, бежевый полуматовый, RAL1015 (0,8 кг)</t>
+  </si>
+  <si>
+    <t>KPD013</t>
+  </si>
+  <si>
+    <t>CERTA краска по дереву, зеленый полуматовый, RAL6005 (0,8 кг)</t>
+  </si>
+  <si>
+    <t>KPD015</t>
+  </si>
+  <si>
+    <t>CERTA краска по дереву, вишневый полуматовый, RAL3005 (0,8 кг)</t>
+  </si>
+  <si>
+    <t>KPD002</t>
+  </si>
+  <si>
+    <t>CERTA краска по дереву, белый полуматовый, RAL9003 (База А)(4,0 кг)</t>
+  </si>
+  <si>
+    <t>4 кг</t>
+  </si>
+  <si>
+    <t>KPD004</t>
+  </si>
+  <si>
+    <t>CERTA краска по дереву, серый полуматовый, RAL7004 (4,0 кг)</t>
+  </si>
+  <si>
+    <t>KPD006</t>
+  </si>
+  <si>
+    <t>CERTA краска по дереву, темно-серый полуматовый, RAL7024 (4,0 кг)</t>
+  </si>
+  <si>
+    <t>KPD008</t>
+  </si>
+  <si>
+    <t>CERTA краска по дереву, черный полуматовый, RAL9005 (4,0 кг)</t>
+  </si>
+  <si>
+    <t>KPD010</t>
+  </si>
+  <si>
+    <t>CERTA краска по дереву, шоколад полуматовый, RAL8017 (4,0 кг)</t>
+  </si>
+  <si>
+    <t>KPD012</t>
+  </si>
+  <si>
+    <t>CERTA краска по дереву, бежевый полуматовый, RAL1015 (4,0 кг)</t>
+  </si>
+  <si>
+    <t>KPD014</t>
+  </si>
+  <si>
+    <t>CERTA краска по дереву, зеленый полуматовый, RAL6005 (4,0 кг)</t>
+  </si>
+  <si>
+    <t>KPD016</t>
+  </si>
+  <si>
+    <t>CERTA краска по дереву, вишневый полуматовый, RAL3005 (4,0 кг)</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST металлик</t>
+  </si>
+  <si>
+    <t>PLM00056</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST итальянский графит 0,8 кг</t>
+  </si>
+  <si>
+    <t>0.8 кг</t>
+  </si>
+  <si>
+    <t>PLML0028</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST шоколад металлик 0,8 кг</t>
+  </si>
+  <si>
+    <t>PLML0025</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST черный металлик 0,8 кг</t>
+  </si>
+  <si>
+    <t>PLM00080</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST старая медь 0,8 кг</t>
+  </si>
+  <si>
+    <t>PLM00062</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST медь 0,8 кг</t>
+  </si>
+  <si>
+    <t>PLM00047</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST золото 0,8 кг</t>
+  </si>
+  <si>
+    <t>PLM00038</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST графит темный 0,8 кг</t>
+  </si>
+  <si>
+    <t>PLM00029</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST бронза 0,8 кг</t>
+  </si>
+  <si>
+    <t>PLM00050</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST алтарное золото 0,8 кг</t>
+  </si>
+  <si>
+    <t>PLM00035</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST графит 0,8 кг</t>
+  </si>
+  <si>
+    <t>PLM00009</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST алтарное золото 10 кг</t>
+  </si>
+  <si>
+    <t>10 кг</t>
+  </si>
+  <si>
+    <t>алтарное золото</t>
+  </si>
+  <si>
+    <t>PLM00002</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST бронза 10 кг</t>
+  </si>
+  <si>
+    <t>бронза</t>
+  </si>
+  <si>
+    <t>PLM00011</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST итальянский графит 10 кг</t>
+  </si>
+  <si>
+    <t>итальянский графит</t>
+  </si>
+  <si>
+    <t>PLML0007</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST шоколад металлик 10 кг</t>
+  </si>
+  <si>
+    <t>шоколад металлик</t>
+  </si>
+  <si>
+    <t>PLML0006</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST черный металлик 10 кг</t>
+  </si>
+  <si>
+    <t>черный металлик</t>
+  </si>
+  <si>
+    <t>PLM00098</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST старая медь 10 кг</t>
+  </si>
+  <si>
+    <t>старая медь</t>
+  </si>
+  <si>
+    <t>PLM00013</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST медь 10 кг</t>
+  </si>
+  <si>
+    <t>медь</t>
+  </si>
+  <si>
+    <t>PLM00008</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST золото 10 кг</t>
+  </si>
+  <si>
+    <t>золото</t>
+  </si>
+  <si>
+    <t>PLM00005</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST графит темный 10 кг</t>
+  </si>
+  <si>
+    <t>темный графит</t>
+  </si>
+  <si>
+    <t>PLM00004</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST графит 10 кг</t>
+  </si>
+  <si>
+    <t>графит</t>
+  </si>
+  <si>
+    <t>PLM00036</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST графит (аэрозоль)</t>
+  </si>
+  <si>
+    <t>520 мл</t>
+  </si>
+  <si>
+    <t>PLM00039</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST графит темный (аэрозоль)</t>
+  </si>
+  <si>
+    <t>PLML0026</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST черный металлик (аэрозоль)</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST основа</t>
+  </si>
+  <si>
+    <t>PLM00103</t>
+  </si>
+  <si>
+    <t>Основа для эмалей CERTA-PLAST бесцветная (10,0кг)</t>
+  </si>
+  <si>
+    <t>PLM00104</t>
+  </si>
+  <si>
+    <t>Основа для эмалей CERTA-PLAST белая (10,0кг)</t>
+  </si>
+  <si>
+    <t>plpgosnbcv10</t>
+  </si>
+  <si>
+    <t>Основа для эмалей CERTA-PLAST бесцветная п/гл. (10,0)</t>
+  </si>
+  <si>
     <t>Certacor 01</t>
   </si>
   <si>
     <t>CC01000325</t>
   </si>
   <si>
-    <t>Грунтовка по металлу полиорганосилоксановая Certacor 01 красно-коричневый до 150°С (25,0кг)</t>
+    <t>Грунтовка по металлу полиорганосилоксановая Certacor 01 красно-коричневый до 150°С 25 кг</t>
   </si>
   <si>
     <t>25 кг</t>
   </si>
   <si>
+    <t>красно-коричневый</t>
+  </si>
+  <si>
+    <t>Certacor 110</t>
+  </si>
+  <si>
+    <t>CC11000325</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль полиорганосилоксановая для защиты бетона Certacor 110 белый 25 кг</t>
+  </si>
+  <si>
+    <t>белый</t>
+  </si>
+  <si>
+    <t>CC11000725</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль полиорганосилоксановая для защиты бетона Certacor 110 желтый 25 кг</t>
+  </si>
+  <si>
+    <t>желтый</t>
+  </si>
+  <si>
+    <t>CC11001125</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль полиорганосилоксановая для защиты бетона Certacor 110 красный 25 кг</t>
+  </si>
+  <si>
+    <t>красный</t>
+  </si>
+  <si>
+    <t>CC11001725</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль полиорганосилоксановая для защиты бетона Certacor 110 серый 25 кг</t>
+  </si>
+  <si>
+    <t>серый</t>
+  </si>
+  <si>
+    <t>CC11001925</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль полиорганосилоксановая для защиты бетона Certacor 110 синий 25 кг</t>
+  </si>
+  <si>
+    <t>синий</t>
+  </si>
+  <si>
+    <t>CC11002125</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль полиорганосилоксановая для защиты бетона Certacor 110 черный 25 кг</t>
+  </si>
+  <si>
+    <t>черный</t>
+  </si>
+  <si>
+    <t>CC11002325</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль полиорганосилоксановая для защиты бетона Certacor 110 ярко-красный 25 кг</t>
+  </si>
+  <si>
+    <t>ярко-красный</t>
+  </si>
+  <si>
+    <t>CC110704725</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль полиорганосилоксановая для защиты бетона Certacor 110 серый (~RAL 7047) 25 кг</t>
+  </si>
+  <si>
+    <t>CC110703525</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль полиорганосилоксановая для защиты бетона Certacor 110 серый (~RAL 7035) 25 кг</t>
+  </si>
+  <si>
+    <t>CC110700425</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль полиорганосилоксановая для защиты бетона Certacor 110 серый (~RAL 7004) 25 кг</t>
+  </si>
+  <si>
+    <t>CC110704225</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль полиорганосилоксановая для защиты бетона Certacor 110 серый (~RAL 7042) 25 кг</t>
+  </si>
+  <si>
+    <t>Certacor 111</t>
+  </si>
+  <si>
+    <t>CC11100326</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль полиорганосилоксановая для защиты металла Certacor 111 серый (~RAL 7047) 25 кг</t>
+  </si>
+  <si>
+    <t>CC11100325</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль полиорганосилоксановая для защиты металла Certacor 111 белый 25 кг</t>
+  </si>
+  <si>
+    <t>CC11100725</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль полиорганосилоксановая для защиты металла Certacor 111 желтый (~RAL 1003) 25 кг</t>
+  </si>
+  <si>
+    <t>CC11101125</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль полиорганосилоксановая для защиты металла Certacor 111 красный 25 кг</t>
+  </si>
+  <si>
+    <t>CC11101725</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль полиорганосилоксановая для защиты металла Certacor 111 серый 25 кг</t>
+  </si>
+  <si>
+    <t>CC11101925</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль полиорганосилоксановая для защиты металла Certacor 111 синий 25 кг</t>
+  </si>
+  <si>
+    <t>CC11102125</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль полиорганосилоксановая для защиты металла Certacor 111 черный 25 кг</t>
+  </si>
+  <si>
+    <t>CC11102325</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль полиорганосилоксановая для защиты металла Certacor 111 ярко-красный 25 кг</t>
+  </si>
+  <si>
+    <t>CC111703525</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль полиорганосилоксановая для защиты металла Certacor 111 серый (RAL 7035) 25 кг</t>
+  </si>
+  <si>
+    <t>CC111700425</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль полиорганосилоксановая для защиты металла Certacor 111 серый (RAL 7004) 25 кг</t>
+  </si>
+  <si>
+    <t>CC111704225</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль полиорганосилоксановая для защиты металла Certacor 111 серый (RAL 7042) 25 кг</t>
+  </si>
+  <si>
+    <t>Certacor 111 основа</t>
+  </si>
+  <si>
+    <t>CCCB101410</t>
+  </si>
+  <si>
+    <t>Основа для эмалей CERTACOR 111 бесцветная (10 кг)</t>
+  </si>
+  <si>
+    <t>10.0</t>
+  </si>
+  <si>
+    <t>CCCB101420</t>
+  </si>
+  <si>
+    <t>Основа для эмалей CERTACOR 111 бесцветная (20 кг)</t>
+  </si>
+  <si>
+    <t>20.0</t>
+  </si>
+  <si>
+    <t>ccosnbel25</t>
+  </si>
+  <si>
+    <t>Основа для эмалей CERTACOR 111 белая (25,0 кг)</t>
+  </si>
+  <si>
+    <t>25.0</t>
+  </si>
+  <si>
+    <t>Certacor 510</t>
+  </si>
+  <si>
+    <t>CC51000125</t>
+  </si>
+  <si>
+    <t>Материал полиорганосилоксановый Certacor 510 белый 25 кг</t>
+  </si>
+  <si>
+    <t>CC51001125</t>
+  </si>
+  <si>
+    <t>Материал полиорганосилоксановый Certacor 510 серый 25 кг</t>
+  </si>
+  <si>
+    <t>CC51001525</t>
+  </si>
+  <si>
+    <t>Материал полиорганосилоксановый Certacor 510 черный 25 кг</t>
+  </si>
+  <si>
+    <t>CC51000325</t>
+  </si>
+  <si>
+    <t>Материал полиорганосилоксановый Certacor 510 желтый 25 кг</t>
+  </si>
+  <si>
+    <t>CC51000925</t>
+  </si>
+  <si>
+    <t>Материал полиорганосилоксановый Certacor 510 красно-коричневый 25 кг</t>
+  </si>
+  <si>
+    <t>CC51000725</t>
+  </si>
+  <si>
+    <t>Материал полиорганосилоксановый Certacor 510 красный 25 кг</t>
+  </si>
+  <si>
+    <t>CC51001325</t>
+  </si>
+  <si>
+    <t>Материал полиорганосилоксановый Certacor 510 синий 25 кг</t>
+  </si>
+  <si>
+    <t>CC51001725</t>
+  </si>
+  <si>
+    <t>Материал полиорганосилоксановый Certacor 510 ярко-красный 25 кг</t>
+  </si>
+  <si>
+    <t>Certacor 511</t>
+  </si>
+  <si>
+    <t>CC51101625</t>
+  </si>
+  <si>
+    <t>Материал полиорганосилоксановый Certacor 511 белый (~RAL 9003), 25кг</t>
+  </si>
+  <si>
+    <t>25 л</t>
+  </si>
+  <si>
+    <t>CC51100425</t>
+  </si>
+  <si>
+    <t>Материал полиорганосилоксановый Certacor 511 желтый (~RAL1003), 25кг</t>
+  </si>
+  <si>
+    <t>CC51100525</t>
+  </si>
+  <si>
+    <t>Материал полиорганосилоксановый Certacor 511 зеленый (~RAL 6002), 25кг</t>
+  </si>
+  <si>
+    <t>CC511008801225</t>
+  </si>
+  <si>
+    <t>Материал полиорганосилоксановый Certacor 511 красно-коричневый, 25кг</t>
+  </si>
+  <si>
+    <t>CC51100825</t>
+  </si>
+  <si>
+    <t>Материал полиорганосилоксановый Certacor 511 красный (~RAL 3001), 25кг</t>
+  </si>
+  <si>
+    <t>CC51101125</t>
+  </si>
+  <si>
+    <t>Материал полиорганосилоксановый Certacor 511 серый (~RAL 7040), 25кг</t>
+  </si>
+  <si>
+    <t>CC51101325</t>
+  </si>
+  <si>
+    <t>Материал полиорганосилоксановый Certacor 511 синий (~RAL 5005), 25кг</t>
+  </si>
+  <si>
+    <t>CC511900525</t>
+  </si>
+  <si>
+    <t>Материал полиорганосилоксановый Certacor 511 черный (~RAL 9005), 25кг</t>
+  </si>
+  <si>
+    <t>Certacor 710</t>
+  </si>
+  <si>
+    <t>CC71001325</t>
+  </si>
+  <si>
+    <t>Материал полиорганосилоксановый Certacor 710 серый 25 кг</t>
+  </si>
+  <si>
+    <t>CC71001725</t>
+  </si>
+  <si>
+    <t>Материал полиорганосилоксановый Certacor 710 черный 25 кг</t>
+  </si>
+  <si>
+    <t>CC71000125</t>
+  </si>
+  <si>
+    <t>Материал полиорганосилоксановый Certacor 710 белый 25 кг</t>
+  </si>
+  <si>
+    <t>CC71000325</t>
+  </si>
+  <si>
+    <t>Материал полиорганосилоксановый Certacor 710 желтый 25 кг</t>
+  </si>
+  <si>
+    <t>CC71001525</t>
+  </si>
+  <si>
+    <t>Материал полиорганосилоксановый Certacor 710 синий 25 кг</t>
+  </si>
+  <si>
+    <t>CC710302025</t>
+  </si>
+  <si>
+    <t>Материал полиорганосилоксановый Certacor 710 ярко-красный (~RAL 3020), 25 кг</t>
+  </si>
+  <si>
+    <t>Certacor Polisil</t>
+  </si>
+  <si>
+    <t>CCPS0003</t>
+  </si>
+  <si>
+    <t>Пропитка с эффектом мокрого камня CERTACOR Polisil 18 л/16 кг</t>
+  </si>
+  <si>
+    <t>20 л</t>
+  </si>
+  <si>
+    <t>мокрый камень</t>
+  </si>
+  <si>
+    <t>CCPS0004</t>
+  </si>
+  <si>
+    <t>Пропитка с эффектом мокрого камня CERTACOR Polisil 9 л/8 кг</t>
+  </si>
+  <si>
+    <t>8 кг</t>
+  </si>
+  <si>
+    <t>Siana Classic</t>
+  </si>
+  <si>
+    <t>SNCL009</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Classic ярко-красный (RAL 3020)</t>
+  </si>
+  <si>
+    <t>SNCL015</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Classic вишневый матовый (RAL 3005)</t>
+  </si>
+  <si>
+    <t>вишневый</t>
+  </si>
+  <si>
+    <t>SNCL017</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Classic салатовый матовый (RAL 6018)</t>
+  </si>
+  <si>
+    <t>салатовый</t>
+  </si>
+  <si>
+    <t>SNCL008</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Classic коричневый (RAL 8017)</t>
+  </si>
+  <si>
+    <t>коричневый</t>
+  </si>
+  <si>
+    <t>SNCL003</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Classic черный глянец (RAL 9005)</t>
+  </si>
+  <si>
+    <t>черный глянец</t>
+  </si>
+  <si>
+    <t>SNCL004</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Classic черный (RAL 9005)</t>
+  </si>
+  <si>
+    <t>SNCL001</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Classic белый глянец (RAL 9003)</t>
+  </si>
+  <si>
+    <t>белый глянец</t>
+  </si>
+  <si>
+    <t>SNCL002</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Classic белый (RAL 9003)</t>
+  </si>
+  <si>
+    <t>SNCL007</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Classic синий (RAL 5015)</t>
+  </si>
+  <si>
+    <t>SNCL012</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Classic светло-серый (RAL 7035)</t>
+  </si>
+  <si>
+    <t>светло-серый</t>
+  </si>
+  <si>
+    <t>SNCL006</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Classic зеленый (RAL 6029)</t>
+  </si>
+  <si>
+    <t>зеленый</t>
+  </si>
+  <si>
+    <t>SNCL011</t>
+  </si>
+  <si>
+    <t>Siana Classic оранжевый (RAL 2003) аэрозоль</t>
+  </si>
+  <si>
+    <t>оранжевый</t>
+  </si>
+  <si>
+    <t>SNCL010</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Classic оранжевый (RAL 2004)</t>
+  </si>
+  <si>
+    <t>SNCL005</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Classic желтый (RAL 1018)</t>
+  </si>
+  <si>
+    <t>SNCL016</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Classic розовый (RAL 3015)</t>
+  </si>
+  <si>
+    <t>розовый</t>
+  </si>
+  <si>
+    <t>SNCL013</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Classic темно-серый (RAL 7016)</t>
+  </si>
+  <si>
+    <t>темно-серый</t>
+  </si>
+  <si>
+    <t>SNCL014</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Classic слоновая кость (RAL 1014)</t>
+  </si>
+  <si>
+    <t>слоновая кость</t>
+  </si>
+  <si>
+    <t>Siana Effects</t>
+  </si>
+  <si>
+    <t>SNGL002</t>
+  </si>
+  <si>
+    <t>Эмаль для декора Siana Effects глиттер сверкающее серебро аэрозоль</t>
+  </si>
+  <si>
+    <t>сверкающее серебро</t>
+  </si>
+  <si>
+    <t>SNGL004</t>
+  </si>
+  <si>
+    <t>Эмаль для декора Siana Effects глиттер таинственный нефрит аэрозоль</t>
+  </si>
+  <si>
+    <t>таинственный нефрит</t>
+  </si>
+  <si>
+    <t>SNGL003</t>
+  </si>
+  <si>
+    <t>Эмаль для декора Siana Effects глиттер сладкая вишня аэрозоль</t>
+  </si>
+  <si>
+    <t>сладкая вишня</t>
+  </si>
+  <si>
+    <t>SNGL005</t>
+  </si>
+  <si>
+    <t>Эмаль для декора Siana Effects глиттер северное сияние аэрозоль</t>
+  </si>
+  <si>
+    <t>северное сияние</t>
+  </si>
+  <si>
+    <t>SNGL001</t>
+  </si>
+  <si>
+    <t>Эмаль для декора SIANA Effects глиттер бенгальский огонь (аэрозоль)</t>
+  </si>
+  <si>
+    <t>Siana HQ</t>
+  </si>
+  <si>
+    <t>SNM002</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana HQ зеркальный хром</t>
+  </si>
+  <si>
+    <t>зеркальный хром</t>
+  </si>
+  <si>
+    <t>SNM012</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana HQ глубокий синий</t>
+  </si>
+  <si>
+    <t>глубокий синий</t>
+  </si>
+  <si>
+    <t>SNM014</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana HQ графитовый</t>
+  </si>
+  <si>
+    <t>графитовый</t>
+  </si>
+  <si>
+    <t>SNM008</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana HQ жемчужно-голубой</t>
+  </si>
+  <si>
+    <t>жемчужно-голубой</t>
+  </si>
+  <si>
+    <t>SNM007</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana HQ жемчужно-лиловый</t>
+  </si>
+  <si>
+    <t>жемчужно-лиловый</t>
+  </si>
+  <si>
+    <t>SNM006</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana HQ жемчужно-мятный</t>
+  </si>
+  <si>
+    <t>жемчужно-мятный</t>
+  </si>
+  <si>
+    <t>SNM005</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana HQ жемчужно-розовый</t>
+  </si>
+  <si>
+    <t>жемчужно-розовый</t>
+  </si>
+  <si>
+    <t>SNM013</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana HQ звездная ночь</t>
+  </si>
+  <si>
+    <t>звездная ночь</t>
+  </si>
+  <si>
+    <t>SNM004</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana HQ зеркальная медь</t>
+  </si>
+  <si>
+    <t>зеркальная медь</t>
+  </si>
+  <si>
+    <t>SNM001</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana HQ зеркальное золото</t>
+  </si>
+  <si>
+    <t>зеркальное золото</t>
+  </si>
+  <si>
+    <t>SNM011</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana HQ изумрудный зеленый</t>
+  </si>
+  <si>
+    <t>изумрудный зеленый</t>
+  </si>
+  <si>
+    <t>SNM010</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana HQ красный марс</t>
+  </si>
+  <si>
+    <t>красный марс</t>
+  </si>
+  <si>
+    <t>SNM003</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana HQ розовое золото</t>
+  </si>
+  <si>
+    <t>розовое золото</t>
+  </si>
+  <si>
+    <t>Siana Provence</t>
+  </si>
+  <si>
+    <t>SNP008</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Provence лаванда</t>
+  </si>
+  <si>
+    <t>лаванда</t>
+  </si>
+  <si>
+    <t>SNP018</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Provence сирень</t>
+  </si>
+  <si>
+    <t>цветущая сирень</t>
+  </si>
+  <si>
+    <t>SNP015</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Provence снежная мята</t>
+  </si>
+  <si>
+    <t>снежная мята</t>
+  </si>
+  <si>
+    <t>SNP017</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Provence слоновая кость</t>
+  </si>
+  <si>
+    <t>SNP016</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Provence сиреневый аметист</t>
+  </si>
+  <si>
+    <t>сиреневый аметист</t>
+  </si>
+  <si>
+    <t>SNP019</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Provence розовый жемчуг</t>
+  </si>
+  <si>
+    <t>розовый жемчуг</t>
+  </si>
+  <si>
+    <t>SNP014</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Provence персиковый</t>
+  </si>
+  <si>
+    <t>персиковый</t>
+  </si>
+  <si>
+    <t>SNP013</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Provence перезвон ветра</t>
+  </si>
+  <si>
+    <t>перезвон ветра</t>
+  </si>
+  <si>
+    <t>SNP012</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Provence первый снег</t>
+  </si>
+  <si>
+    <t>первый снег</t>
+  </si>
+  <si>
+    <t>SNP010</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Provence лимончелло</t>
+  </si>
+  <si>
+    <t>лимончелло</t>
+  </si>
+  <si>
+    <t>SNP011</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Provence лиловый рассвет</t>
+  </si>
+  <si>
+    <t>лиловый рассвет</t>
+  </si>
+  <si>
+    <t>SNEI001</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Provence эффект инея</t>
+  </si>
+  <si>
+    <t>эффект инея</t>
+  </si>
+  <si>
+    <t>SNP007</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Provence зимнее утро</t>
+  </si>
+  <si>
+    <t>зимнее утро</t>
+  </si>
+  <si>
+    <t>SNP006</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Provence грозовое облако</t>
+  </si>
+  <si>
+    <t>грозовое облако</t>
+  </si>
+  <si>
+    <t>SNP005</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Provence голубой шепот</t>
+  </si>
+  <si>
+    <t>голубой шепот</t>
+  </si>
+  <si>
+    <t>SNP003</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Provence водная синь</t>
+  </si>
+  <si>
+    <t>водная синь</t>
+  </si>
+  <si>
+    <t>SNP004</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Provence виридиан</t>
+  </si>
+  <si>
+    <t>виридиан</t>
+  </si>
+  <si>
+    <t>SNP002</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Provence весенняя зелень</t>
+  </si>
+  <si>
+    <t>весенняя зелень</t>
+  </si>
+  <si>
+    <t>SNP001</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Provence весеннее небо</t>
+  </si>
+  <si>
+    <t>весеннее небо</t>
+  </si>
+  <si>
+    <t>SNP009</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Provence магнолия</t>
+  </si>
+  <si>
+    <t>магнолия</t>
+  </si>
+  <si>
+    <t>SNP020</t>
+  </si>
+  <si>
+    <t>Аэрозольная эмаль Siana Provence французский чернозем</t>
+  </si>
+  <si>
+    <t>французский чернозем</t>
+  </si>
+  <si>
+    <t>Siana Water Based</t>
+  </si>
+  <si>
+    <t>SWB006</t>
+  </si>
+  <si>
+    <t>Siana Water Based Бежевый 520 мл</t>
+  </si>
+  <si>
+    <t>бежевый</t>
+  </si>
+  <si>
+    <t>SWB003</t>
+  </si>
+  <si>
+    <t>Siana Water Based Черный 520 мл</t>
+  </si>
+  <si>
+    <t>SWB011</t>
+  </si>
+  <si>
+    <t>Siana Water Based Синий 520 мл</t>
+  </si>
+  <si>
+    <t>SWB005</t>
+  </si>
+  <si>
+    <t>Siana Water Based Коричневый 520 мл</t>
+  </si>
+  <si>
+    <t>SWB012</t>
+  </si>
+  <si>
+    <t>Siana Water Based Вишневый 520 мл</t>
+  </si>
+  <si>
+    <t>SWB004</t>
+  </si>
+  <si>
+    <t>Siana Water Based Темно-серый 520 мл</t>
+  </si>
+  <si>
+    <t>SWB001</t>
+  </si>
+  <si>
+    <t>Siana Water Based Золотой 520 мл</t>
+  </si>
+  <si>
+    <t>золотой</t>
+  </si>
+  <si>
+    <t>SWB009</t>
+  </si>
+  <si>
+    <t>Siana Water Based Серый 520 мл</t>
+  </si>
+  <si>
+    <t>SWB007</t>
+  </si>
+  <si>
+    <t>Siana Water Based Зеленый 520 мл</t>
+  </si>
+  <si>
+    <t>SWB002</t>
+  </si>
+  <si>
+    <t>Siana Water Based Серебряный 520 мл</t>
+  </si>
+  <si>
+    <t>серебряный</t>
+  </si>
+  <si>
+    <t>SWB010</t>
+  </si>
+  <si>
+    <t>Siana Water Based Белый 520 мл</t>
+  </si>
+  <si>
+    <t>SWB008</t>
+  </si>
+  <si>
+    <t>Водная краска SIANA WATER BASED, красный (аэрозоль)</t>
+  </si>
+  <si>
+    <t>Гидрофобизатор по бетону на водной основе</t>
+  </si>
+  <si>
+    <t>GFB011</t>
+  </si>
+  <si>
+    <t>Гидрофобизатор силиконовый по бетону на водной основе концентрат 1:1 5 л</t>
+  </si>
+  <si>
+    <t>5 л</t>
+  </si>
+  <si>
+    <t>бесцветный</t>
+  </si>
+  <si>
+    <t>GFB015</t>
+  </si>
+  <si>
+    <t>Гидрофобизатор силиконовый по бетону на водной основе концентрат 1:5 5 л</t>
+  </si>
+  <si>
+    <t>GFB110</t>
+  </si>
+  <si>
+    <t>Гидрофобизатор силиконовый по бетону на водной основе концентрат 1:10 5 л</t>
+  </si>
+  <si>
+    <t>Гидрофобизатор по камню</t>
+  </si>
+  <si>
+    <t>Гидрофобизатор по камню 1:5 CERTA 5 л</t>
+  </si>
+  <si>
+    <t>GFSK01</t>
+  </si>
+  <si>
+    <t>Гидрофобизатор силиконовый по камню CERTA на водной основе "Ествественный камень" концентрат 1:5 5,0 л</t>
+  </si>
+  <si>
+    <t>5.0</t>
+  </si>
+  <si>
+    <t>Грунт SIANA</t>
+  </si>
+  <si>
+    <t>SNGA001</t>
+  </si>
+  <si>
+    <t>Аэрозольный грунт SIANA Provence белый</t>
+  </si>
+  <si>
+    <t>SNGA002</t>
+  </si>
+  <si>
+    <t>Аэрозольный грунт SIANA Provence серый</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине CERTA PLAST 4в1</t>
+  </si>
+  <si>
+    <t>C4PL010</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, зеленый глянцевый (RAL6005), 0,8 кг</t>
+  </si>
+  <si>
+    <t>зеленый глянцевый</t>
+  </si>
+  <si>
+    <t>C4PL028</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, серебристый металлик, 0,8 кг</t>
+  </si>
+  <si>
+    <t>серебристый глянцевый</t>
+  </si>
+  <si>
+    <t>C4PL004</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, серый глянцевый (RAL7004), 0,8 кг</t>
+  </si>
+  <si>
+    <t>серый глянцевый</t>
+  </si>
+  <si>
+    <t>C4PL007</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, коричневый глянцевый (RAL8017), 0,8 кг</t>
+  </si>
+  <si>
+    <t>коричневый глянцевый</t>
+  </si>
+  <si>
+    <t>C4PL022</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, синий глянцевый (RAL5005), 0,8 кг</t>
+  </si>
+  <si>
+    <t>синий глянцевый</t>
+  </si>
+  <si>
+    <t>C4PL034</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, золотой металлик, 0,8 кг</t>
+  </si>
+  <si>
+    <t>золотой глянцевый</t>
+  </si>
+  <si>
+    <t>C4PL019</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, слоновая кость глянцевый (RAL1014), 0,8 кг</t>
+  </si>
+  <si>
+    <t>слоновая кость глянцевый</t>
+  </si>
+  <si>
+    <t>C4PL013</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, тёмно-серый глянцевый (RAL7024), 0,8 кг</t>
+  </si>
+  <si>
+    <t>тёмно-серый глянцевый</t>
+  </si>
+  <si>
+    <t>C4PL031</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, графит темный глянцевый, 0,8 кг</t>
+  </si>
+  <si>
+    <t>графит темный глянцевый</t>
+  </si>
+  <si>
+    <t>C4PL001</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, черный глянцевый (RAL9005), 0,8 кг</t>
+  </si>
+  <si>
+    <t>черный глянцевый</t>
+  </si>
+  <si>
+    <t>C4PL025</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, вишневый глянцевый (RAL3005), 0,8 кг</t>
+  </si>
+  <si>
+    <t>вишневый глянцевый</t>
+  </si>
+  <si>
+    <t>C4PL016</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, белый глянцевый (RAL9003), 0,8 кг</t>
+  </si>
+  <si>
+    <t>белый глянцевый</t>
+  </si>
+  <si>
+    <t>C4PL020</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, слоновая кость глянцевый (RAL1014), 10 кг</t>
+  </si>
+  <si>
+    <t>C4PL017</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, белый глянцевый (RAL9003), 10 кг</t>
+  </si>
+  <si>
+    <t>C4PL023</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, синий глянцевый (RAL5005), 10 кг</t>
+  </si>
+  <si>
+    <t>C4PL014</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, тёмно-серый глянцевый (RAL7024), 10 кг</t>
+  </si>
+  <si>
+    <t>C4PL005</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, серый глянцевый (RAL7004), 10 кг</t>
+  </si>
+  <si>
+    <t>C4PL002</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, черный глянцевый (RAL9005), 10 кг</t>
+  </si>
+  <si>
+    <t>C4PL029</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, серебристый металлик, 10 кг</t>
+  </si>
+  <si>
+    <t>C4PL008</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, коричневый глянцевый (RAL8017), 10 кг</t>
+  </si>
+  <si>
+    <t>C4PL026</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, вишневый глянцевый (RAL3005), 10 кг</t>
+  </si>
+  <si>
+    <t>C4PL035</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, золотой металлик, 10 кг</t>
+  </si>
+  <si>
+    <t>золотой металлик</t>
+  </si>
+  <si>
+    <t>C4PL011</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, зеленый глянцевый (RAL6005), 10 кг</t>
+  </si>
+  <si>
+    <t>C4PL032</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, графит темный глянцевый, 10 кг</t>
+  </si>
+  <si>
+    <t>C4PL003</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, черный глянцевый (RAL9005), аэрозоль</t>
+  </si>
+  <si>
+    <t>C4PL009</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, коричневый глянцевый (RAL8017), аэрозоль</t>
+  </si>
+  <si>
+    <t>C4PL018</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, белый глянцевый (RAL9003), аэрозоль</t>
+  </si>
+  <si>
+    <t>C4PL015</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, тёмно-серый глянцевый (RAL7024), аэрозоль</t>
+  </si>
+  <si>
+    <t>C4PL027</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, вишневый глянцевый (RAL3005), аэрозоль</t>
+  </si>
+  <si>
+    <t>C4PL021</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, слоновая кость глянцевый (RAL1014), аэрозоль</t>
+  </si>
+  <si>
+    <t>C4PL033</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, графит темный глянцевый, аэрозоль</t>
+  </si>
+  <si>
+    <t>C4PL024</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, синий глянцевый (RAL5005), аэрозоль</t>
+  </si>
+  <si>
+    <t>C4PL012</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, зеленый глянцевый (RAL6005), аэрозоль</t>
+  </si>
+  <si>
+    <t>C4PL006</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, серый глянцевый (RAL7004), аэрозоль</t>
+  </si>
+  <si>
+    <t>C4PL036</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, золотой металлик, аэрозоль</t>
+  </si>
+  <si>
+    <t>C4PL030</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль по ржавчине 4в1 CERTA PLAST, серебристый металлик, аэрозоль</t>
+  </si>
+  <si>
+    <t>Декоративная PATINA</t>
+  </si>
+  <si>
+    <t>PAST0033</t>
+  </si>
+  <si>
+    <t>CERTA-PATINA серебро (0,5кг)</t>
+  </si>
+  <si>
+    <t>0,5 кг</t>
+  </si>
+  <si>
+    <t>PAIT0021</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PATINA Итальянская золото 0,16 кг</t>
+  </si>
+  <si>
+    <t>0.16 кг</t>
+  </si>
+  <si>
+    <t>PAST0042</t>
+  </si>
+  <si>
+    <t>Термостойкая до 150°С CERTA-PATINA золото 0,16 кг</t>
+  </si>
+  <si>
+    <t>PAIT0022</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PATINA Итальянская медь 0,16 кг</t>
+  </si>
+  <si>
+    <t>PAIT0023</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PATINA Итальянская серебро 0,16 кг</t>
+  </si>
+  <si>
+    <t>серебро</t>
+  </si>
+  <si>
+    <t>PAIT0027</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PATINA Итальянская золото глянцевое 0,16 кг</t>
+  </si>
+  <si>
+    <t>PAST0040</t>
+  </si>
+  <si>
+    <t>Термостойкая до 150°С CERTA-PATINA готическая зелень 0,16 кг</t>
+  </si>
+  <si>
+    <t>готическая зелень</t>
+  </si>
+  <si>
+    <t>PAST0038</t>
+  </si>
+  <si>
+    <t>Термостойкая до 150°С CERTA-PATINA бронза 0,16 кг</t>
+  </si>
+  <si>
+    <t>PAST0045</t>
+  </si>
+  <si>
+    <t>Термостойкая до 150°С CERTA-PATINA медь 0,16 кг</t>
+  </si>
+  <si>
+    <t>PAST0047</t>
+  </si>
+  <si>
+    <t>Термостойкая до 150°С CERTA-PATINA серебро 0,16 кг</t>
+  </si>
+  <si>
+    <t>PAIT0020</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PATINA Итальянская бронза 0,16 кг</t>
+  </si>
+  <si>
+    <t>PAST0015</t>
+  </si>
+  <si>
+    <t>Термостойкая до 150°С CERTA-PATINA бронза 0,5 кг</t>
+  </si>
+  <si>
+    <t>0.5 кг</t>
+  </si>
+  <si>
+    <t>PAIT0009</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PATINA Итальянская бронза 0,5 кг</t>
+  </si>
+  <si>
+    <t>PAIT0026</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PATINA Итальянская золото глянцевое 0,5 кг</t>
+  </si>
+  <si>
+    <t>PAIT0011</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PATINA Итальянская золото 0,5 кг</t>
+  </si>
+  <si>
+    <t>PAIT0013</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PATINA Итальянская медь 0,5 кг</t>
+  </si>
+  <si>
+    <t>медный</t>
+  </si>
+  <si>
+    <t>PAIT0015</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PATINA Итальянская серебро 0,5 кг</t>
+  </si>
+  <si>
+    <t>PAST0023</t>
+  </si>
+  <si>
+    <t>Термостойкая до 150°С CERTA-PATINA золото 0,5 кг</t>
+  </si>
+  <si>
+    <t>PAST0029</t>
+  </si>
+  <si>
+    <t>Термостойкая до 150°С CERTA-PATINA медь 0,5 кг</t>
+  </si>
+  <si>
+    <t>PAST0002</t>
+  </si>
+  <si>
+    <t>Термостойкая до 150°С CERTA-PATINA бронза 10 кг</t>
+  </si>
+  <si>
+    <t>бронзовый</t>
+  </si>
+  <si>
+    <t>PAIT0005</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PATINA Итальянская серебро 10 кг</t>
+  </si>
+  <si>
+    <t>PAST0009</t>
+  </si>
+  <si>
+    <t>Термостойкая до 150°С CERTA-PATINA медь 10 кг</t>
+  </si>
+  <si>
+    <t>PAST0011</t>
+  </si>
+  <si>
+    <t>Термостойка CERTA-PATINA до 150°С серебро 10 кг</t>
+  </si>
+  <si>
+    <t>PAIT0002</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PATINA Итальянская бронза 10 кг</t>
+  </si>
+  <si>
+    <t>PAIT0025</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PATINA Итальянская золото глянцевое 10 кг</t>
+  </si>
+  <si>
+    <t>PAST0006</t>
+  </si>
+  <si>
+    <t>Термостойкая до 150°С CERTA-PATINA золото 10 кг</t>
+  </si>
+  <si>
+    <t>PAIT0003</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PATINA Итальянская золото 10 кг</t>
+  </si>
+  <si>
+    <t>PAIT0004</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PATINA Итальянская медь 10 кг</t>
+  </si>
+  <si>
+    <t>Дорожная краска АК-511</t>
+  </si>
+  <si>
+    <t>A5112004</t>
+  </si>
+  <si>
+    <t>Дорожная краска АК-511 черный 1,25 кг</t>
+  </si>
+  <si>
+    <t>1.25 кг</t>
+  </si>
+  <si>
+    <t>A5112001</t>
+  </si>
+  <si>
+    <t>Дорожная краска АК-511 белый 1,25 кг</t>
+  </si>
+  <si>
+    <t>A5112002</t>
+  </si>
+  <si>
+    <t>Дорожная краска АК-511 серый 1,25 кг</t>
+  </si>
+  <si>
+    <t>A5112003</t>
+  </si>
+  <si>
+    <t>Дорожная краска АК-511 желтый 1,25 кг</t>
+  </si>
+  <si>
+    <t>A5112011</t>
+  </si>
+  <si>
+    <t>Дорожная краска АК-511 желтый 15 кг</t>
+  </si>
+  <si>
+    <t>15 кг</t>
+  </si>
+  <si>
+    <t>A5112012</t>
+  </si>
+  <si>
+    <t>Дорожная краска АК-511 черный 15 кг</t>
+  </si>
+  <si>
+    <t>A5112010</t>
+  </si>
+  <si>
+    <t>Дорожная краска АК-511 серый 15 кг</t>
+  </si>
+  <si>
+    <t>A5112009</t>
+  </si>
+  <si>
+    <t>Дорожная краска АК-511 белый 15 кг</t>
+  </si>
+  <si>
+    <t>A5112015</t>
+  </si>
+  <si>
+    <t>Дорожная краска АК-511 желтый 22,5 кг</t>
+  </si>
+  <si>
+    <t>22.5 кг</t>
+  </si>
+  <si>
+    <t>A5112013</t>
+  </si>
+  <si>
+    <t>Дорожная краска АК-511 белый 22,5 кг</t>
+  </si>
+  <si>
+    <t>A5112014</t>
+  </si>
+  <si>
+    <t>Дорожная краска АК-511 серый 22,5 кг</t>
+  </si>
+  <si>
+    <t>A5112016</t>
+  </si>
+  <si>
+    <t>Дорожная краска АК-511 черный 22,5 кг</t>
+  </si>
+  <si>
+    <t>A51100130</t>
+  </si>
+  <si>
+    <t>Краска для дорожной разметки АК-511 белый 30 кг</t>
+  </si>
+  <si>
+    <t>30 кг</t>
+  </si>
+  <si>
+    <t>A5112017</t>
+  </si>
+  <si>
+    <t>Дорожная краска АК-511 черный 30 кг</t>
+  </si>
+  <si>
+    <t>A51101130</t>
+  </si>
+  <si>
+    <t>Краска для дорожной разметки АК-511 желтый 30 кг</t>
+  </si>
+  <si>
+    <t>A51100330</t>
+  </si>
+  <si>
+    <t>Эмаль АК-511 серый 30 кг</t>
+  </si>
+  <si>
+    <t>A5112008</t>
+  </si>
+  <si>
+    <t>Дорожная краска АК-511 черный 6 кг</t>
+  </si>
+  <si>
+    <t>6 кг</t>
+  </si>
+  <si>
+    <t>A5112006</t>
+  </si>
+  <si>
+    <t>Дорожная краска АК-511 серый 6 кг</t>
+  </si>
+  <si>
+    <t>A5112007</t>
+  </si>
+  <si>
+    <t>Дорожная краска АК-511 желтый 6 кг</t>
+  </si>
+  <si>
+    <t>A5112005</t>
+  </si>
+  <si>
+    <t>Дорожная краска АК-511 белый 6 кг</t>
+  </si>
+  <si>
+    <t>Краска молотковая 3в1</t>
+  </si>
+  <si>
+    <t>KRGL0027</t>
+  </si>
+  <si>
+    <t>Краска молотковая 3в1 CERTA золотистый 0,8 кг</t>
+  </si>
+  <si>
+    <t>золотистый</t>
+  </si>
+  <si>
+    <t>KRGL0026</t>
+  </si>
+  <si>
+    <t>Краска молотковая 3в1 CERTA графит 0,8 кг</t>
+  </si>
+  <si>
+    <t>KRGL0025</t>
+  </si>
+  <si>
+    <t>Краска молотковая 3в1 CERTA коричнево-миндальный 0,8 кг</t>
+  </si>
+  <si>
+    <t>коричнево-миндальный</t>
+  </si>
+  <si>
+    <t>KRGL0020</t>
+  </si>
+  <si>
+    <t>Краска молотковая 3в1 CERTA серебристо-серый 0,8 кг</t>
+  </si>
+  <si>
+    <t>серебристо-серый</t>
+  </si>
+  <si>
+    <t>KRGL0022</t>
+  </si>
+  <si>
+    <t>Краска молотковая 3в1 CERTA черный 0,8 кг</t>
+  </si>
+  <si>
+    <t>KRGL0023</t>
+  </si>
+  <si>
+    <t>Краска молотковая 3в1 CERTA шоколад 0,8 кг</t>
+  </si>
+  <si>
+    <t>шоколад</t>
+  </si>
+  <si>
+    <t>KRGL1014</t>
+  </si>
+  <si>
+    <t>Краска молотковая 3в1 CERTA коричнево-миндальный 10 кг</t>
+  </si>
+  <si>
+    <t>KRGL0106</t>
+  </si>
+  <si>
+    <t>Краска молотковая 3в1 CERTA золотистый 10 кг</t>
+  </si>
+  <si>
+    <t>KRGL1013</t>
+  </si>
+  <si>
+    <t>Краска молотковая 3в1 CERTA графит 10 кг</t>
+  </si>
+  <si>
+    <t>KRGL1015</t>
+  </si>
+  <si>
+    <t>Краска молотковая 3в1 CERTA серебристо-серый 10 кг</t>
+  </si>
+  <si>
+    <t>KRGL1016</t>
+  </si>
+  <si>
+    <t>Краска молотковая 3в1 CERTA черный 10 кг</t>
+  </si>
+  <si>
+    <t>KRGL1017</t>
+  </si>
+  <si>
+    <t>Краска молотковая 3в1 CERTA шоколад 10 кг</t>
+  </si>
+  <si>
+    <t>KRGL0049</t>
+  </si>
+  <si>
+    <t>Краска молотковая 3в1 CERTA графит 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL0048</t>
+  </si>
+  <si>
+    <t>Краска молотковая 3в1 CERTA коричнево-миндальный 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL0043</t>
+  </si>
+  <si>
+    <t>Краска молотковая 3в1 CERTA серебристо-серый 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL0045</t>
+  </si>
+  <si>
+    <t>Краска молотковая 3в1 CERTA черный 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL0046</t>
+  </si>
+  <si>
+    <t>Краска молотковая 3в1 CERTA шоколад 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL0050</t>
+  </si>
+  <si>
+    <t>Краска молотковая 3в1 CERTA золотистый 4 кг</t>
+  </si>
+  <si>
+    <t>Краска по ржавчине 3в1</t>
+  </si>
+  <si>
+    <t>KRGL300596</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA вишневый 0,8 кг</t>
+  </si>
+  <si>
+    <t>вишневый/матовый</t>
+  </si>
+  <si>
+    <t>KRGL0096</t>
+  </si>
+  <si>
+    <t>Краска по металлу и ржавчине 3в1 CERTA серый матовый ~RAL 7004 0,8 кг</t>
+  </si>
+  <si>
+    <t>серый/матовый</t>
+  </si>
+  <si>
+    <t>KRGL1023</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 антрацитово-серый матовый ~RAL 7016 0,8 кг</t>
+  </si>
+  <si>
+    <t>антрацитово-серый/матовый</t>
+  </si>
+  <si>
+    <t>KRGL1027</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA серебристый (RAL9006) 0,8 кг</t>
+  </si>
+  <si>
+    <t>серебристый/матовый</t>
+  </si>
+  <si>
+    <t>KRGL702437</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA темно-серый (RAL7024) 0,8 кг</t>
+  </si>
+  <si>
+    <t>темно-серый/матовый</t>
+  </si>
+  <si>
+    <t>KRGL600535</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA зеленый (RAL6005) 0,8 кг</t>
+  </si>
+  <si>
+    <t>зеленый/матовый</t>
+  </si>
+  <si>
+    <t>KRGL0029</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA белый 0,8 кг</t>
+  </si>
+  <si>
+    <t>белый/матовый</t>
+  </si>
+  <si>
+    <t>KRGL0039</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA черный 0,8 кг</t>
+  </si>
+  <si>
+    <t>черный/матовый</t>
+  </si>
+  <si>
+    <t>KRGL0041</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA шоколад 0,8 кг</t>
+  </si>
+  <si>
+    <t>шоколад/матовый</t>
+  </si>
+  <si>
+    <t>KRGL0071</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA шоколад темный 0,8 кг</t>
+  </si>
+  <si>
+    <t>шоколад темный/матовый</t>
+  </si>
+  <si>
+    <t>KRGL0073</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA синий 0,8 кг</t>
+  </si>
+  <si>
+    <t>синий/матовый</t>
+  </si>
+  <si>
+    <t>KRGL0075</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA слоновая кость 0,8 кг</t>
+  </si>
+  <si>
+    <t>слоновая кость/матовый</t>
+  </si>
+  <si>
+    <t>KRGL2001</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 белый глянцевый ~RAL 9003 0,8 кг</t>
+  </si>
+  <si>
+    <t>белый/глянцевый</t>
+  </si>
+  <si>
+    <t>KRGL2002</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 вишневый глянцевый ~RAL 3005 0,8 кг</t>
+  </si>
+  <si>
+    <t>вишневый/глянцевый</t>
+  </si>
+  <si>
+    <t>KRGL2012</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 зеленый глянцевый ~RAL 6005 0,8 кг</t>
+  </si>
+  <si>
+    <t>зеленый/глянцевый</t>
+  </si>
+  <si>
+    <t>KRGL2003</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 серебристый глянцевый ~RAL 9006 0,8 кг</t>
+  </si>
+  <si>
+    <t>серебристый/глянцевый</t>
+  </si>
+  <si>
+    <t>KRGL2004</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 серый глянцевый ~RAL 7004 0,8 кг</t>
+  </si>
+  <si>
+    <t>серый/глянцевый</t>
+  </si>
+  <si>
+    <t>KRGL2005</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 антрацитово-серый глянцевый ~RAL 7016 0,8 кг</t>
+  </si>
+  <si>
+    <t>антрацитово-серый/глянцевый</t>
+  </si>
+  <si>
+    <t>KRGL2006</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 синий глянцевый ~RAL 5005 0,8 кг</t>
+  </si>
+  <si>
+    <t>синий/глянцевый</t>
+  </si>
+  <si>
+    <t>KRGL2007</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 слоновая кость глянцевый ~RAL 1015 0,8 кг</t>
+  </si>
+  <si>
+    <t>слоновая кость/глянцевый</t>
+  </si>
+  <si>
+    <t>KRGL2008</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 темно-серый глянцевый ~RAL 7024 0,8 кг</t>
+  </si>
+  <si>
+    <t>темно-серый/глянцевый</t>
+  </si>
+  <si>
+    <t>KRGL2009</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 черный глянцевый ~RAL 9005 0,8 кг</t>
+  </si>
+  <si>
+    <t>черный/глянцевый</t>
+  </si>
+  <si>
+    <t>KRGL2010</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 шоколад глянцевый ~RAL 8017 0,8 кг</t>
+  </si>
+  <si>
+    <t>шоколад/глянцевый</t>
+  </si>
+  <si>
+    <t>KRGL2011</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 шоколад темный глянцевый ~RAL 8019 0,8 кг</t>
+  </si>
+  <si>
+    <t>шоколад темный/глянцевый</t>
+  </si>
+  <si>
+    <t>KRGL1012</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA шоколад темный 10 кг</t>
+  </si>
+  <si>
+    <t>KRGL1009</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA темно-серый (RAL7024) 10 кг</t>
+  </si>
+  <si>
+    <t>KRGL1005</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA зеленый (RAL6005) 10 кг</t>
+  </si>
+  <si>
+    <t>KRGL1025</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA серый (RAL7004) 10 кг</t>
+  </si>
+  <si>
+    <t>KRGL1030</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA серебристый (RAL9006) 10 кг</t>
+  </si>
+  <si>
+    <t>KRGL1001</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA белый 10 кг</t>
+  </si>
+  <si>
+    <t>KRGL1007</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA синий 10 кг</t>
+  </si>
+  <si>
+    <t>KRGL1008</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA слоновая кость 10 кг</t>
+  </si>
+  <si>
+    <t>KRGL1010</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA черный 10 кг</t>
+  </si>
+  <si>
+    <t>KRGL1011</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA шоколад 10 кг</t>
+  </si>
+  <si>
+    <t>KRGL1018</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 антрацитово-серый матовый ~RAL 7016 10 кг</t>
+  </si>
+  <si>
+    <t>KRGL2025</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 белый глянцевый ~RAL 9003 10 кг</t>
+  </si>
+  <si>
+    <t>KRGL2026</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 вишневый глянцевый ~RAL 3005 10 кг</t>
+  </si>
+  <si>
+    <t>KRGL2036</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 зеленый глянцевый ~RAL 6005 10 кг</t>
+  </si>
+  <si>
+    <t>KRGL2027</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 серебристый глянцевый ~RAL 9006 10 кг</t>
+  </si>
+  <si>
+    <t>KRGL2028</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 серый глянцевый ~RAL 7004 10 кг</t>
+  </si>
+  <si>
+    <t>KRGL2029</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 антрацитово-серый глянцевый ~RAL 7016 10 кг</t>
+  </si>
+  <si>
+    <t>KRGL2030</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 синий глянцевый ~RAL 5005 10 кг</t>
+  </si>
+  <si>
+    <t>KRGL2031</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 слоновая кость глянцевый ~RAL 1015 10 кг</t>
+  </si>
+  <si>
+    <t>KRGL2032</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 темно-серый глянцевый ~RAL 7024 10 кг</t>
+  </si>
+  <si>
+    <t>KRGL2033</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 черный глянцевый ~RAL 9005 10 кг</t>
+  </si>
+  <si>
+    <t>KRGL2034</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 шоколад глянцевый ~RAL 8017 10 кг</t>
+  </si>
+  <si>
+    <t>KRGL2035</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 шоколад темный глянцевый ~RAL 8019 10 кг</t>
+  </si>
+  <si>
+    <t>KRGL2037</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 белый глянцевый ~RAL 9003 20 кг</t>
+  </si>
+  <si>
+    <t>20 кг</t>
+  </si>
+  <si>
+    <t>KRGL2038</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 вишневый глянцевый ~RAL 3005 20 кг</t>
+  </si>
+  <si>
+    <t>KRGL2048</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 зеленый глянцевый ~RAL 6005 20 кг</t>
+  </si>
+  <si>
+    <t>KRGL2039</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 серебристый глянцевый ~RAL 9006 20 кг</t>
+  </si>
+  <si>
+    <t>KRGL2040</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 серый глянцевый ~RAL 7004 20 кг</t>
+  </si>
+  <si>
+    <t>KRGL2041</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 антрацитово-серый глянцевый ~RAL 7016 20 кг</t>
+  </si>
+  <si>
+    <t>KRGL2042</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 синий глянцевый ~RAL 5005 20 кг</t>
+  </si>
+  <si>
+    <t>KRGL2043</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 слоновая кость глянцевый ~RAL 1015 20 кг</t>
+  </si>
+  <si>
+    <t>KRGL2044</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 темно-серый глянцевый ~RAL 7024 20 кг</t>
+  </si>
+  <si>
+    <t>KRGL2045</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 черный глянцевый ~RAL 9005 20 кг</t>
+  </si>
+  <si>
+    <t>KRGL2046</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 шоколад глянцевый ~RAL 8017 20 кг</t>
+  </si>
+  <si>
+    <t>KRGL2047</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 шоколад темный глянцевый ~RAL 8019 20 кг</t>
+  </si>
+  <si>
+    <t>KRGL1031</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 белый матовый ~RAL 9003 20 кг</t>
+  </si>
+  <si>
+    <t>KRGL1032</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 вишневый матовый ~RAL 3005 20 кг</t>
+  </si>
+  <si>
+    <t>KRGL1042</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 зеленый матовый ~RAL 6005 20 кг</t>
+  </si>
+  <si>
+    <t>KRGL1033</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 серебристый матовый ~RAL 9006 20 кг</t>
+  </si>
+  <si>
+    <t>KRGL1034</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 серый матовый ~RAL 7004 20 кг</t>
+  </si>
+  <si>
+    <t>KRGL1035</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 антрацитово-серый матовый ~RAL 7016 20 кг</t>
+  </si>
+  <si>
+    <t>KRGL1036</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 синий матовый ~RAL 5005 20 кг</t>
+  </si>
+  <si>
+    <t>KRGL1037</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 слоновая кость матовый ~RAL 1015 20 кг</t>
+  </si>
+  <si>
+    <t>KRGL1038</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 темно-серый матовый ~RAL 7024 20 кг</t>
+  </si>
+  <si>
+    <t>KRGL1039</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 черный матовый ~RAL 9005 20 кг</t>
+  </si>
+  <si>
+    <t>KRGL1040</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 шоколад матовый ~RAL 8017 20 кг</t>
+  </si>
+  <si>
+    <t>KRGL1041</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 шоколад темный матовый ~RAL 8019 20 кг</t>
+  </si>
+  <si>
+    <t>KRGL300595</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA вишневый 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL1002</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA вишневый (~RAL3005) 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL1024</t>
+  </si>
+  <si>
+    <t>Краска по металлу и ржавчине 3в1 CERTA серый матовый ~RAL 7004 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL1029</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA серебристый (RAL9006) 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL0095</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 антрацитово-серый матовый ~RAL 7016 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL600536</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA зеленый (RAL6005) 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL702438</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA темно-серый (RAL7024) 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL0042</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA шоколад 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL0040</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA черный 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL0030</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA белый 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL0072</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA синий 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL0074</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA слоновая кость 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL0070</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA шоколад темный 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL2013</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 белый глянцевый ~RAL 9003 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL2014</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 вишневый глянцевый ~RAL 3005 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL2024</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 зеленый глянцевый ~RAL 6005 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL2015</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 серебристый глянцевый ~RAL 9006 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL2016</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 серый глянцевый ~RAL 7004 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL2017</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 антрацитово-серый глянцевый ~RAL 7016 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL2018</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 синий глянцевый ~RAL 5005 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL2019</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 слоновая кость глянцевый ~RAL 1015 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL2020</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 темно-серый глянцевый ~RAL 7024 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL2021</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 черный глянцевый ~RAL 9005 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL2022</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 шоколад глянцевый ~RAL 8017 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL2023</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 шоколад темный глянцевый ~RAL 8019 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL300597</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA вишневый (RAL3005) аэрозоль</t>
+  </si>
+  <si>
+    <t>KRGL0093</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA слоновая кость аэрозоль</t>
+  </si>
+  <si>
+    <t>KRGL0092</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA синий аэрозоль</t>
+  </si>
+  <si>
+    <t>KRGL0089</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA черный аэрозоль</t>
+  </si>
+  <si>
+    <t>KRGL1022</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA серый матовый ~RAL 7004 аэрозоль</t>
+  </si>
+  <si>
+    <t>KRGL1026</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA серебристый матовый ~RAL 9006 аэрозоль</t>
+  </si>
+  <si>
+    <t>KRGL0097</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 антрацитово-серый матовый ~RAL 7016 аэрозоль</t>
+  </si>
+  <si>
+    <t>KRGL600587</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA зеленый (RAL6005) аэрозоль</t>
+  </si>
+  <si>
+    <t>KRGL702488</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA темно-серый (RAL7024) аэрозоль</t>
+  </si>
+  <si>
+    <t>KRGL0084</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA белый аэрозоль</t>
+  </si>
+  <si>
+    <t>KRGL0090</t>
+  </si>
+  <si>
+    <t>Краска по металлу 3в1 CERTA шоколад аэрозоль</t>
+  </si>
+  <si>
+    <t>KRGL2049</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 белый глянцевый ~RAL 9003 аэрозоль</t>
+  </si>
+  <si>
+    <t>KRGL2050</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 вишневый глянцевый ~RAL 3005 аэрозоль</t>
+  </si>
+  <si>
+    <t>KRGL2060</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 зеленый глянцевый ~RAL 6005 аэрозоль</t>
+  </si>
+  <si>
+    <t>KRGL2051</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 серебристый глянцевый ~RAL 9006 аэрозоль</t>
+  </si>
+  <si>
+    <t>KRGL2052</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 серый глянцевый ~RAL 7004 аэрозоль</t>
+  </si>
+  <si>
+    <t>KRGL2053</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 антрацитово-серый глянцевый ~RAL 7016 аэрозоль</t>
+  </si>
+  <si>
+    <t>KRGL2054</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 синий глянцевый ~RAL 5005 аэрозоль</t>
+  </si>
+  <si>
+    <t>KRGL2055</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 слоновая кость глянцевый ~RAL 1015 аэрозоль</t>
+  </si>
+  <si>
+    <t>KRGL2056</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 темно-серый глянцевый ~RAL 7024 аэрозоль</t>
+  </si>
+  <si>
+    <t>KRGL2057</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 черный глянцевый ~RAL 9005 аэрозоль</t>
+  </si>
+  <si>
+    <t>KRGL2058</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 шоколад глянцевый ~RAL 8017 аэрозоль</t>
+  </si>
+  <si>
+    <t>KRGL2059</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 шоколад темный глянцевый ~RAL 8019 аэрозоль</t>
+  </si>
+  <si>
+    <t>KRGL0091</t>
+  </si>
+  <si>
+    <t>CERTA краска по металлу и ржавчине 3в1 шоколад темный матовый ~RAL 8019 (аэрозоль)</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA PLAST 3в1</t>
+  </si>
+  <si>
+    <t>PL3V10015</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST грунт-эмаль 3в1 по ржавчине белый (0,8кг)</t>
+  </si>
+  <si>
+    <t>PL3V10019</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST грунт-эмаль 3в1 по ржавчине графит темный (0,8кг)</t>
+  </si>
+  <si>
+    <t>PL3V10021</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST грунт-эмаль 3в1 по ржавчине серый (0,8кг)</t>
+  </si>
+  <si>
+    <t>PL3V10025</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST грунт-эмаль 3в1 по ржавчине черный (0,8кг)</t>
+  </si>
+  <si>
+    <t>PL3V10027</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST грунт-эмаль 3в1 по ржавчине шоколад (0,8кг)</t>
+  </si>
+  <si>
+    <t>PL3V10001</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль CERTA-PLAST 3в1 белый 10 кг</t>
+  </si>
+  <si>
+    <t>PL3V10003</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль CERTA-PLAST 3в1 графит темный 10 кг</t>
+  </si>
+  <si>
+    <t>графит темный</t>
+  </si>
+  <si>
+    <t>PL3V10006</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль CERTA-PLAST 3в1 серый 10 кг</t>
+  </si>
+  <si>
+    <t>PL3V10010</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль CERTA-PLAST 3в1 черный 10 кг</t>
+  </si>
+  <si>
+    <t>PL3V10011</t>
+  </si>
+  <si>
+    <t>Грунт-эмаль CERTA-PLAST 3в1 шоколад 10 кг</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA PLAST матовая</t>
+  </si>
+  <si>
+    <t>PLM00026</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST белый 0,8 кг</t>
+  </si>
+  <si>
+    <t>PLM00071</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST синий 0,8 кг</t>
+  </si>
+  <si>
+    <t>PLM00074</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST серый (~RAL 7040) 0,8 кг</t>
+  </si>
+  <si>
+    <t>PLM00089</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST шоколад 0,8 кг</t>
+  </si>
+  <si>
+    <t>PLM00086</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST черный 0,8 кг</t>
+  </si>
+  <si>
+    <t>PLM00077</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST слоновая кость 0,8 кг</t>
+  </si>
+  <si>
+    <t>PLM00101</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST шоколад темный (RAL 8019) 0,8 кг</t>
+  </si>
+  <si>
+    <t>шоколад темный</t>
+  </si>
+  <si>
+    <t>PLM00102</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST вишневый (RAL 3005) 0,8 кг</t>
+  </si>
+  <si>
+    <t>PLM00044</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST зеленый (RAL 6005) 0,8 кг</t>
+  </si>
+  <si>
+    <t>PLM00113</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST коричневый (RAL 8017) 0,8 кг</t>
+  </si>
+  <si>
+    <t>PLM00106</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST серый (RAL 7024) 0,8 кг</t>
+  </si>
+  <si>
+    <t>PLM00097</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST зеленый (RAL 6005) 10 кг</t>
+  </si>
+  <si>
+    <t>PLM00016</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST синий (~RAL 5005) 10 кг</t>
+  </si>
+  <si>
+    <t>PLM00001</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST белый 10 кг</t>
+  </si>
+  <si>
+    <t>PLM00109</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST серый (RAL 7024) 10 кг</t>
+  </si>
+  <si>
+    <t>PLM00107</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST серый (~RAL 7016) 10 кг</t>
+  </si>
+  <si>
+    <t>PLM00112</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST коричневый (RAL 8017) 10 кг</t>
+  </si>
+  <si>
+    <t>PLM00022</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST шоколад 10 кг</t>
+  </si>
+  <si>
+    <t>PLM00021</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST черный 10 кг</t>
+  </si>
+  <si>
+    <t>PLM00018</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST слоновая кость 10 кг</t>
+  </si>
+  <si>
+    <t>PLM00017</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST серый 10 кг</t>
+  </si>
+  <si>
+    <t>PLM00114</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST вишневый RAL 3005 10 кг</t>
+  </si>
+  <si>
+    <t>PLM00105</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST шоколад темный (RAL 8019) 10 кг</t>
+  </si>
+  <si>
+    <t>PLM00108</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST серый (RAL 7024) аэрозоль</t>
+  </si>
+  <si>
+    <t>PLM00075</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST серый (RAL 7040) аэрозоль</t>
+  </si>
+  <si>
+    <t>PLM00087</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST черный аэрозоль</t>
+  </si>
+  <si>
+    <t>PLM00090</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST шоколад аэрозоль</t>
+  </si>
+  <si>
+    <t>PLM00045</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST зеленый (RAL 6005) аэрозоль</t>
+  </si>
+  <si>
+    <t>PLM00111</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST коричневый (RAL 8017) аэрозоль</t>
+  </si>
+  <si>
+    <t>PLM00027</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST белый аэрозоль</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA PLAST молотковая</t>
+  </si>
+  <si>
+    <t>PLMO0113</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST с м/э коричневый 0,8 кг</t>
+  </si>
+  <si>
+    <t>PLMO0131</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST с м/э шоколад 0,8 кг</t>
+  </si>
+  <si>
+    <t>PLMO0127</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST с м/э черный 0,8 кг</t>
+  </si>
+  <si>
+    <t>PLMO0123</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST с м/э серебристый 0,8 кг</t>
+  </si>
+  <si>
+    <t>серебристый</t>
+  </si>
+  <si>
+    <t>PLMO0107</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST с молотковым эффектом золото 0,8 кг</t>
+  </si>
+  <si>
+    <t>PLMO0101</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST с м/э зеленый 0,8 кг</t>
+  </si>
+  <si>
+    <t>PLMO0097</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST с м/э графит 0,8 кг</t>
+  </si>
+  <si>
+    <t>PLMO0119</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST с молотковым эффектом синий 0,8 кг</t>
+  </si>
+  <si>
+    <t>PLMO0125</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST с м/э серый 0,8 кг</t>
+  </si>
+  <si>
+    <t>PLMO0121</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST с молотковым эффектом серебристо серый 0,8 кг</t>
+  </si>
+  <si>
+    <t>PLMO0072</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST с м/э графит 10 кг</t>
+  </si>
+  <si>
+    <t>PLMO0089</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST с м/э шоколад 10 кг</t>
+  </si>
+  <si>
+    <t>PLMO0087</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST с м/э черный 10 кг</t>
+  </si>
+  <si>
+    <t>PLMO0083</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST с м/э синий 10 кг</t>
+  </si>
+  <si>
+    <t>PLMO0086</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST с м/э серый 10 кг</t>
+  </si>
+  <si>
+    <t>PLMO0085</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST с м/э серебристый 10 кг</t>
+  </si>
+  <si>
+    <t>PLMO0084</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST с молотковым эффектом серебристо серый 10 кг</t>
+  </si>
+  <si>
+    <t>PLMO0080</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST с м/э коричневый 10 кг</t>
+  </si>
+  <si>
+    <t>PLMO0077</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST с м/э золото 10 кг</t>
+  </si>
+  <si>
+    <t>PLMO0074</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST с молотковым эффектом зеленый 10 кг</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA PLAST полуглянцевая</t>
+  </si>
+  <si>
+    <t>PLPG0074</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST полуглянцевый вишневый (~RAL 3005) (0,8кг)</t>
+  </si>
+  <si>
+    <t>PLPG0071</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST полуглянцевый коричневый(~RAL 8017) (0,8кг)</t>
+  </si>
+  <si>
+    <t>PLPG0062</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST полуглянцевый серый (~RAL 7024) (0,8 кг)</t>
+  </si>
+  <si>
+    <t>PLPG0041</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST полуглянцевый зеленый (~RAL 6005) (0,8кг)</t>
+  </si>
+  <si>
+    <t>PLPG0031</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST полуглянцевый шоколад темный (~RAL 8019) (0,8кг)</t>
+  </si>
+  <si>
+    <t>PLPG0027</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST полуглянцевый черный (~RAL 9005) (0,8кг)</t>
+  </si>
+  <si>
+    <t>PLPG0029</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST полуглянцевый шоколад (0,8кг)</t>
+  </si>
+  <si>
+    <t>PLPG0023</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST полуглянцевый синий (~RAL 5005) (0,8кг)</t>
+  </si>
+  <si>
+    <t>PLPG0025</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST полуглянцевый слоновая кость (~RAL 1015) (0,8кг)</t>
+  </si>
+  <si>
+    <t>PLPG0013</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST полуглянцевый белый (~RAL9003) (0,8кг)</t>
+  </si>
+  <si>
+    <t>PLPG0021</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST полуглянцевый серый (~RAL 7040) (0,8кг)</t>
+  </si>
+  <si>
+    <t>PLPG0077</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST вишневый п/глянец (RAL 3005) 10 кг</t>
+  </si>
+  <si>
+    <t>вишневый полуглянец</t>
+  </si>
+  <si>
+    <t>PLPG0069</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST коричневый п/глянец (RAL 8017) 10 кг</t>
+  </si>
+  <si>
+    <t>коричневый  полуглянец</t>
+  </si>
+  <si>
+    <t>PLPG0073</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST шоколад темный п/глянец 10 кг</t>
+  </si>
+  <si>
+    <t>шоколад темный полуглянец</t>
+  </si>
+  <si>
+    <t>PLPG0009</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST шоколад п/глянец 10 кг</t>
+  </si>
+  <si>
+    <t>шоколад полуглянец</t>
+  </si>
+  <si>
+    <t>PLPG0008</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST черный п/глянец 10 кг</t>
+  </si>
+  <si>
+    <t>черный  полуглянец</t>
+  </si>
+  <si>
+    <t>PLPG0007</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST полуглянцевый слоновая кость 10 кг</t>
+  </si>
+  <si>
+    <t>слоновая кость полуглянец</t>
+  </si>
+  <si>
+    <t>PLPG0052</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST серый п/глянец 10 кг</t>
+  </si>
+  <si>
+    <t>серый полуглянец</t>
+  </si>
+  <si>
+    <t>PLPG0001</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST белый п/глянец 10 кг</t>
+  </si>
+  <si>
+    <t>белый полуглянец</t>
+  </si>
+  <si>
+    <t>PLPG0060</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST серый п/глянец (RAL 7024) 10 кг</t>
+  </si>
+  <si>
+    <t>PLPG0075</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST зеленый п/глянец (RAL 6005) 10 кг</t>
+  </si>
+  <si>
+    <t>зеленый  полуглянец</t>
+  </si>
+  <si>
+    <t>PLPG0037</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST полуглянцевый черный (~RAL 9005) (аэрозоль)</t>
+  </si>
+  <si>
+    <t>PLPG0047</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST полуглянцевый зеленый (~RAL 6005) (аэрозоль)</t>
+  </si>
+  <si>
+    <t>PLPG0063</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST полуглянцевый серый (~RAL 7024) (аэрозоль)</t>
+  </si>
+  <si>
+    <t>PLPG0079</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST полуглянцевый вишневый (~RAL 3005) (аэрозоль)</t>
+  </si>
+  <si>
+    <t>Кузнечная краска CERTA-PLAST PRO</t>
+  </si>
+  <si>
+    <t>PLPRO001</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST PRO 2К (двухупаковочный) черный 8,6 кг+0,45 кг</t>
+  </si>
+  <si>
+    <t>PLPRO002</t>
+  </si>
+  <si>
+    <t>CERTA-PLAST PRO 2К (двухупаковочный) белый 8,6 кг+0,45 кг</t>
+  </si>
+  <si>
+    <t>Лак Siana</t>
+  </si>
+  <si>
+    <t>SNLA002</t>
+  </si>
+  <si>
+    <t>Siana Lac матовый аэрозоль</t>
+  </si>
+  <si>
+    <t>бесцветный матовый</t>
+  </si>
+  <si>
+    <t>SNLA001</t>
+  </si>
+  <si>
+    <t>Универсальный лак акриловый SIANA Lac аэрозоль</t>
+  </si>
+  <si>
+    <t>бесцветный глянец</t>
+  </si>
+  <si>
+    <t>Лак КО-815</t>
+  </si>
+  <si>
+    <t>K815225</t>
+  </si>
+  <si>
+    <t>Лак КО-815 22,5 кг</t>
+  </si>
+  <si>
+    <t>Лак КО-85</t>
+  </si>
+  <si>
+    <t>K8500005</t>
+  </si>
+  <si>
+    <t>Лак КО-85 до 250°С 0,7 кг</t>
+  </si>
+  <si>
+    <t>0.7 кг</t>
+  </si>
+  <si>
+    <t>K850000320</t>
+  </si>
+  <si>
+    <t>Лак КО-85 до 250°С 20 кг</t>
+  </si>
+  <si>
+    <t>K8500006</t>
+  </si>
+  <si>
+    <t>Лак КО-85 до 250°С 4 кг</t>
+  </si>
+  <si>
+    <t>Лак по камню</t>
+  </si>
+  <si>
+    <t>LPK001</t>
+  </si>
+  <si>
+    <t>Лак по камню с эффектом "Мокрый камень" 0,8 кг</t>
+  </si>
+  <si>
+    <t>LPK004</t>
+  </si>
+  <si>
+    <t>Лак по камню с эффектом "Мокрый камень" 16 кг</t>
+  </si>
+  <si>
+    <t>16 кг</t>
+  </si>
+  <si>
+    <t>LPK002</t>
+  </si>
+  <si>
+    <t>Лак по камню с эффектом "Мокрый камень" 4 кг</t>
+  </si>
+  <si>
+    <t>LPK003</t>
+  </si>
+  <si>
+    <t>Лак по камню с эффектом "Мокрый камень" 8 кг</t>
+  </si>
+  <si>
+    <t>Лак термостойкий</t>
+  </si>
+  <si>
+    <t>KRGL0001</t>
+  </si>
+  <si>
+    <t>Лак термостойкий до 300°С CERTA полуглянцевый, влагостойкий, прозрачный 0,8 кг</t>
+  </si>
+  <si>
+    <t>KRGL0094</t>
+  </si>
+  <si>
+    <t>Лак термостойкий до 300°С CERTA полуглянцевый, влагостойкий, прозрачный 4 кг</t>
+  </si>
+  <si>
+    <t>KRGL0002</t>
+  </si>
+  <si>
+    <t>Лак термостойкий до 300°С CERTA полуглянцевый, влагостойкий, прозрачный аэрозоль</t>
+  </si>
+  <si>
+    <t>Лак универсальный 7 степеней защиты</t>
+  </si>
+  <si>
+    <t>PLLK0002</t>
+  </si>
+  <si>
+    <t>Лак универсальный "7 степеней защиты" до 300°С CERTA 0,8 кг</t>
+  </si>
+  <si>
+    <t>PLLK0001</t>
+  </si>
+  <si>
+    <t>Лак универсальный "7 степеней защиты" до 300°С CERTA 10 кг</t>
+  </si>
+  <si>
+    <t>PLLK0003</t>
+  </si>
+  <si>
+    <t>Лак универсальный "7 степеней защиты" до 300°С CERTA аэрозоль</t>
+  </si>
+  <si>
+    <t>Набор для декора Siana Craquelure</t>
+  </si>
+  <si>
+    <t>NSNC009</t>
+  </si>
+  <si>
+    <t>Набор для декора SIANA Эффект Кракелюра белый (финиш)+лак прозрачный (база)</t>
+  </si>
+  <si>
+    <t>2х520 мл</t>
+  </si>
+  <si>
+    <t>белый+прозрачный</t>
+  </si>
+  <si>
+    <t>NSNC011</t>
+  </si>
+  <si>
+    <t>Набор для декора SIANA Эффект Кракелюра голубой (финиш)+лак прозрачный (база)</t>
+  </si>
+  <si>
+    <t>голубой+прозрачный</t>
+  </si>
+  <si>
+    <t>NSNC012</t>
+  </si>
+  <si>
+    <t>Набор для декора Эффект SIANA Кракелюра красный (финиш)+лак прозрачный (база)</t>
+  </si>
+  <si>
+    <t>красный+прозрачный</t>
+  </si>
+  <si>
+    <t>NSNC010</t>
+  </si>
+  <si>
+    <t>Набор для декора SIANA Эффект Кракелюра черный (финиш)+лак прозрачный (база)</t>
+  </si>
+  <si>
+    <t>черный+прозрачный</t>
+  </si>
+  <si>
+    <t>NSNC002</t>
+  </si>
+  <si>
+    <t>Набор для декора SIANA Эффект Кракелюра черный (финиш)+золото (база)</t>
+  </si>
+  <si>
+    <t>черный+золото</t>
+  </si>
+  <si>
+    <t>NSNC006</t>
+  </si>
+  <si>
+    <t>Набор для декора SIANA Эффект Кракелюра черный (финиш)+серебро (база)</t>
+  </si>
+  <si>
+    <t>черный+серебро</t>
+  </si>
+  <si>
+    <t>NSNC001</t>
+  </si>
+  <si>
+    <t>Набор для декора SIANA Эффект Кракелюра белый (финиш)+золото (база)</t>
+  </si>
+  <si>
+    <t>белый+золото</t>
+  </si>
+  <si>
+    <t>NSNC005</t>
+  </si>
+  <si>
+    <t>Набор для декора SIANA Эффект Кракелюра белый (финиш)+серебро (база)</t>
+  </si>
+  <si>
+    <t>белый+серебро</t>
+  </si>
+  <si>
+    <t>NSNC007</t>
+  </si>
+  <si>
+    <t>Набор для декора SIANA Эффект Кракелюра голубой (финиш)+серебро (база)</t>
+  </si>
+  <si>
+    <t>голубой+серебро</t>
+  </si>
+  <si>
+    <t>NSNC008</t>
+  </si>
+  <si>
+    <t>Набор для декора SIANA Эффект Кракелюра красный (финиш)+серебро (база)</t>
+  </si>
+  <si>
+    <t>красный+серебро</t>
+  </si>
+  <si>
+    <t>NSNC003</t>
+  </si>
+  <si>
+    <t>Набор для декора SIANA Эффект Кракелюра голубой (финиш)+золото (база)</t>
+  </si>
+  <si>
+    <t>голубой+золото</t>
+  </si>
+  <si>
+    <t>NSNC004</t>
+  </si>
+  <si>
+    <t>Набор для декора SIANA Эффект Кракелюра красный (финиш)+золото (база)</t>
+  </si>
+  <si>
+    <t>красный+золото</t>
+  </si>
+  <si>
+    <t>ОС 12-03 CERTA</t>
+  </si>
+  <si>
+    <t>OSC1200325</t>
+  </si>
+  <si>
+    <t>Органосиликатная краска 12-03 CERTA белый (RAL 9003) 25 кг</t>
+  </si>
+  <si>
+    <t>OSC704226</t>
+  </si>
+  <si>
+    <t>ОС 12-03 CERTA желтый (~RAL 1003) 25 кг</t>
+  </si>
+  <si>
+    <t>OSC704227</t>
+  </si>
+  <si>
+    <t>Органосиликатная краска 12-03 CERTA красный (~RAL 3001) 25 кг</t>
+  </si>
+  <si>
+    <t>OSC1200525</t>
+  </si>
+  <si>
+    <t>Органосиликатная краска 12-03 CERTA серый (~RAL 7040) 25 кг</t>
+  </si>
+  <si>
+    <t>OSC704229</t>
+  </si>
+  <si>
+    <t>Органосиликатная краска 12-03 CERTA синий (~RAL 5005) 25 кг</t>
+  </si>
+  <si>
+    <t>OSC704230</t>
+  </si>
+  <si>
+    <t>Органосиликатная краска 12-03 CERTA черный 25 кг</t>
+  </si>
+  <si>
+    <t>OSC1200925</t>
+  </si>
+  <si>
+    <t>Органосиликатная краска 12-03 CERTA ярко-красный (RAL 3020) 25 кг</t>
+  </si>
+  <si>
+    <t>OSC704228</t>
+  </si>
+  <si>
+    <t>Органосиликатная краска 12-03 CERTA серый (~RAL 7047) 25 кг</t>
+  </si>
+  <si>
+    <t>OSC700425</t>
+  </si>
+  <si>
+    <t>Органосиликатная краска 12-03 CERTA серый (~RAL 7004) 25 кг</t>
+  </si>
+  <si>
+    <t>OSC704225</t>
+  </si>
+  <si>
+    <t>Органосиликатная краска 12-03 CERTA серый (~RAL 7042) 25 кг</t>
+  </si>
+  <si>
+    <t>OSC703525</t>
+  </si>
+  <si>
+    <t>ОС 12-03 CERTA серый (~RAL 7035) (25,0 кг)</t>
+  </si>
+  <si>
+    <t>ОС 51-03 CERTA для теплосетей</t>
+  </si>
+  <si>
+    <t>OSCE5101</t>
+  </si>
+  <si>
+    <t>ОС 51-03 "CERTA" для теплосетей белый, 25кг</t>
+  </si>
+  <si>
+    <t>OSCE5102</t>
+  </si>
+  <si>
+    <t>ОС 51-03 "CERTA" для теплосетей желтый (~RAL 1003), 25кг</t>
+  </si>
+  <si>
+    <t>OSCE5103</t>
+  </si>
+  <si>
+    <t>ОС 51-03 "CERTA" для теплосетей красный (~RAL 3001), 25кг</t>
+  </si>
+  <si>
+    <t>OSCE5104</t>
+  </si>
+  <si>
+    <t>ОС 51-03 "CERTA" для теплосетей серый (RAL 7040), 25кг</t>
+  </si>
+  <si>
+    <t>OSCE5105</t>
+  </si>
+  <si>
+    <t>ОС 51-03 "CERTA" для теплосетей синий (~RAL 5005), 25кг</t>
+  </si>
+  <si>
+    <t>OSCE5106</t>
+  </si>
+  <si>
+    <t>ОС 51-03 "CERTA" для теплосетей черный, 25кг</t>
+  </si>
+  <si>
+    <t>OSCE5107</t>
+  </si>
+  <si>
+    <t>ОС 51-03 "CERTA" для теплосетей ярко-красный (~RAL 3020), 25кг</t>
+  </si>
+  <si>
+    <t>ОС-12-03</t>
+  </si>
+  <si>
+    <t>OS1200112925</t>
+  </si>
+  <si>
+    <t>Атмосферостойкая грунт-эмаль ОС-12-03 серый (~RAL 7004) до 150°С, 25 кг CERTA</t>
+  </si>
+  <si>
+    <t>OS12000325</t>
+  </si>
+  <si>
+    <t>Атмосферостойкая грунт-эмаль ОС-12-03 белый (~RAL 9003) до 150°С 25 кг</t>
+  </si>
+  <si>
+    <t>OS12001125</t>
+  </si>
+  <si>
+    <t>Атмосферостойкая грунт-эмаль ОС-12-03 желтый (~RAL 1003) до 150°С 25 кг</t>
+  </si>
+  <si>
+    <t>OS12000725</t>
+  </si>
+  <si>
+    <t>Атмосферостойкая грунт-эмаль ОС-12-03 красный (~RAL 3001) до 150°С 25 кг</t>
+  </si>
+  <si>
+    <t>OS12000925</t>
+  </si>
+  <si>
+    <t>Атмосферостойкая грунт-эмаль ОС-12-03 ярко-красный (~RAL 3020) до 150°С 25 кг</t>
+  </si>
+  <si>
+    <t>OS12000525</t>
+  </si>
+  <si>
+    <t>Атмосферостойкая грунт-эмаль ОС-12-03 серый (~RAL 7040) до 150°С 25 кг</t>
+  </si>
+  <si>
+    <t>OS12000125</t>
+  </si>
+  <si>
+    <t>Атмосферостойкая грунт-эмаль ОС-12-03 черный (~RAL 9005) до 150°С 25 кг</t>
+  </si>
+  <si>
+    <t>OS12001128</t>
+  </si>
+  <si>
+    <t>Атмосферостойкая грунт-эмаль ОС-12-03 синий (~RAL 5005) до 150°С, 25 кг</t>
+  </si>
+  <si>
+    <t>OS12001127</t>
+  </si>
+  <si>
+    <t>Атмосферостойкая грунт-эмаль ОС-12-03 серый (~RAL 7047) до 150°С, 25 кг</t>
+  </si>
+  <si>
+    <t>OS12001126</t>
+  </si>
+  <si>
+    <t>Атмосферостойкая грунт-эмаль ОС-12-03 серый (~RAL 7042) до 150°С, 25 кг</t>
+  </si>
+  <si>
+    <t>OS12001129</t>
+  </si>
+  <si>
+    <t>Атмосферостойкая грунт-эмаль ОС-12-03 серый (~RAL 9003) до 150°С 25 кг</t>
+  </si>
+  <si>
+    <t>ОС-12-03 (ТУ 84-725-78)</t>
+  </si>
+  <si>
+    <t>OSP1201525</t>
+  </si>
+  <si>
+    <t>Атмосферостойкая грунт-эмаль ОС-12-03 (ТУ 84-725-78) желтый (~RAL 1003) до 300°С, 25 кг</t>
+  </si>
+  <si>
+    <t>OSP704726</t>
+  </si>
+  <si>
+    <t>Атмосферостойкая грунт-эмаль ОС-12-03 (ТУ 84-725-78) серый (~RAL 7040) до 300°С, 25 кг</t>
+  </si>
+  <si>
+    <t>OSP704727</t>
+  </si>
+  <si>
+    <t>Атмосферостойкая грунт-эмаль ОС-12-03 (ТУ 84-725-78) синий (~RAL 5005) до 300°С 25 кг</t>
+  </si>
+  <si>
+    <t>OSP704728</t>
+  </si>
+  <si>
+    <t>Атмосферостойкая, термостойкая грунт-эмаль ОС-12-03 (ТУ 84-725-78) черный (~RAL 9004) до 300°С 25 кг CERTA</t>
+  </si>
+  <si>
+    <t>OSP1200325</t>
+  </si>
+  <si>
+    <t>Атмосферостойкая грунт-эмаль ОС-12-03 (ТУ 84-725-78) белый (~RAL 9003) до 300°С, 25 кг</t>
+  </si>
+  <si>
+    <t>OSP1200725</t>
+  </si>
+  <si>
+    <t>Атмосферостойкая, термостойкая грунт-эмаль ОС-12-03 (ТУ 84-725-78) красный (~RAL 3001) до 300°С, 25 кг</t>
+  </si>
+  <si>
+    <t>OSP1200925</t>
+  </si>
+  <si>
+    <t>Атмосферостойкая, термостойкая грунт-эмаль ОС-12-03 (ТУ 84-725-78) ярко-красный (~RAL 3020) до 300°С, 25 кг</t>
+  </si>
+  <si>
+    <t>OSP12005703525</t>
+  </si>
+  <si>
+    <t>Атмосферостойкая, термостойкая грунт-эмаль ОС-12-03 (ТУ 84-725-78) светло-серый (~RAL 7035) до 300°С, 25 кг</t>
+  </si>
+  <si>
+    <t>OSP1200525</t>
+  </si>
+  <si>
+    <t>Атмосферостойкая грунт-эмаль ОС-12-03 (ТУ 84-725-78) серый (RAL 7040) до 300°С, 25 кг</t>
+  </si>
+  <si>
+    <t>OSP704729</t>
+  </si>
+  <si>
+    <t>Атмосферостойкая, термостойкая грунт-эмаль ОС-12-03 (ТУ 84-725-78) серый (~RAL 7042) до 300°С, 25 кг</t>
+  </si>
+  <si>
+    <t>OSP704725</t>
+  </si>
+  <si>
+    <t>ОС-12-03 (ТУ 84-725-78) серый (~RAL 7047) 25 кг</t>
+  </si>
+  <si>
+    <t>ОС-51-03 CERTA радиационностойкая (ТУ 84-725-78)</t>
+  </si>
+  <si>
+    <t>OS7851030000425</t>
+  </si>
+  <si>
+    <t>Органосиликатная краска 51-03 CERTA радиационностойкая (ТУ 84-725-78) зеленый (~RAL 6002) 25 кг</t>
+  </si>
+  <si>
+    <t>OS785103900325</t>
+  </si>
+  <si>
+    <t>Органосиликатная краска 51-03 CERTA радиационностойкая (ТУ 84-725-78) белый (~RAL 9003) 25 кг</t>
+  </si>
+  <si>
+    <t>OS785103704025</t>
+  </si>
+  <si>
+    <t>Органосиликатная краска 51-03 CERTA радиационностойкая (ТУ 84-725-78) серый (~RAL 7040) 25 кг</t>
+  </si>
+  <si>
+    <t>OS785103500525</t>
+  </si>
+  <si>
+    <t>Органосиликатная краска 51-03 CERTA радиационностойкая (ТУ 84-725-78) синий (~RAL 5005) 25 кг</t>
+  </si>
+  <si>
+    <t>OS7851030000825</t>
+  </si>
+  <si>
+    <t>Органосиликатная краска 51-03 CERTA радиационностойкая (ТУ 84-725-78) черный 25 кг</t>
+  </si>
+  <si>
+    <t>ОС-52-20</t>
+  </si>
+  <si>
+    <t>5220001325</t>
+  </si>
+  <si>
+    <t>Органосиликатная краска 50-20 CERTA серый (~RAL 7040) 25 кг</t>
+  </si>
+  <si>
+    <t>5220001725</t>
+  </si>
+  <si>
+    <t>Органосиликатная краска 50-20 CERTA черный 25 кг</t>
+  </si>
+  <si>
+    <t>5220000125</t>
+  </si>
+  <si>
+    <t>Органосиликатная краска 50-20 CERTA белый (~RAL 9003) 25 кг</t>
+  </si>
+  <si>
+    <t>5220000525</t>
+  </si>
+  <si>
+    <t>Органосиликатная краска 50-20 CERTA желтый (~RAL 1003) 25 кг</t>
+  </si>
+  <si>
+    <t>5220001125</t>
+  </si>
+  <si>
+    <t>Органосиликатная краска 50-20 CERTA красно-коричневый (RAL 8012) 25 кг</t>
+  </si>
+  <si>
+    <t>5220000925</t>
+  </si>
+  <si>
+    <t>Органосиликатная краска 50-20 CERTA красный (RAL 3001) 25 кг</t>
+  </si>
+  <si>
+    <t>52200009302025</t>
+  </si>
+  <si>
+    <t>Органосиликатная краска 50-20 CERTA красный (~RAL 3020) 25 кг</t>
+  </si>
+  <si>
+    <t>5220001525</t>
+  </si>
+  <si>
+    <t>Органосиликатная краска 50-20 CERTA синий (RAL 5005) 25 кг</t>
+  </si>
+  <si>
+    <t>ОС-74-01 CERTA химстойкая</t>
+  </si>
+  <si>
+    <t>7401000725</t>
+  </si>
+  <si>
+    <t>Органосиликатная краска 74-01 CERTA химстойкая серый (~RAL 7040) 25 кг</t>
+  </si>
+  <si>
+    <t>7401000925</t>
+  </si>
+  <si>
+    <t>Органосиликатная краска 74-01 CERTA химстойкая черный 25 кг</t>
+  </si>
+  <si>
+    <t>7401000125</t>
+  </si>
+  <si>
+    <t>Органосиликатная краска 74-01 CERTA химстойкая (~RAL 9003) 25 кг</t>
+  </si>
+  <si>
+    <t>7401000325</t>
+  </si>
+  <si>
+    <t>Органосиликатная краска 74-01 CERTA химстойкая (~RAL 1003) 25 кг</t>
+  </si>
+  <si>
+    <t>7401000625</t>
+  </si>
+  <si>
+    <t>Органосиликатная краска 74-01 CERTA химстойкая красно-коричневый (~RAL 8012) 25 кг</t>
+  </si>
+  <si>
+    <t>7401000525</t>
+  </si>
+  <si>
+    <t>Органосиликатная краска 74-01 CERTA химстойкая красный (~RAL 3001) 25 кг</t>
+  </si>
+  <si>
+    <t>7401000825</t>
+  </si>
+  <si>
+    <t>Органосиликатная краска 74-01 CERTA химстойкая синий (~RAL 5005) 25 кг</t>
+  </si>
+  <si>
+    <t>Отвердитель №1</t>
+  </si>
+  <si>
+    <t>cprotv101</t>
+  </si>
+  <si>
+    <t>Отвердитель №1 CERTA PROFESSIONAL 0,1 кг</t>
+  </si>
+  <si>
+    <t>0.1 кг</t>
+  </si>
+  <si>
+    <t>cprotv10225</t>
+  </si>
+  <si>
+    <t>Отвердитель №1 CERTA PROFESSIONAL 0,225 кг</t>
+  </si>
+  <si>
+    <t>0.25 кг</t>
+  </si>
+  <si>
+    <t>Преобразователь ржавчины</t>
+  </si>
+  <si>
+    <t>PRGL001</t>
+  </si>
+  <si>
+    <t>Преобразователь ржавчины CERTA 0,5 л</t>
+  </si>
+  <si>
+    <t>0.5 л</t>
+  </si>
+  <si>
+    <t>PRGL002</t>
+  </si>
+  <si>
+    <t>Преобразователь ржавчины CERTA 5 л</t>
+  </si>
+  <si>
+    <t>Преобразователь ржавчины с цинком</t>
+  </si>
+  <si>
+    <t>PRGL003</t>
+  </si>
+  <si>
+    <t>Преобразователь ржавчины с цинком CERTA 0,5 л</t>
+  </si>
+  <si>
+    <t>PRGL004</t>
+  </si>
+  <si>
+    <t>Преобразователь ржавчины с цинком CERTA 5 л</t>
+  </si>
+  <si>
+    <t>Пропитка по древесине 3в1</t>
+  </si>
+  <si>
+    <t>PDD004</t>
+  </si>
+  <si>
+    <t>Пропитка по древесине 3в1 CERTA махагон 0,9 л</t>
+  </si>
+  <si>
+    <t>0.9 л</t>
+  </si>
+  <si>
+    <t>махагон</t>
+  </si>
+  <si>
+    <t>PDD010</t>
+  </si>
+  <si>
+    <t>Пропитка по древесине 3в1 CERTA палисандр 0,9 л</t>
+  </si>
+  <si>
+    <t>палисандр</t>
+  </si>
+  <si>
+    <t>PDD028</t>
+  </si>
+  <si>
+    <t>Пропитка по древесине 3в1 CERTA европейский дуб 0,9 л</t>
+  </si>
+  <si>
+    <t>европейский дуб</t>
+  </si>
+  <si>
+    <t>PDD013</t>
+  </si>
+  <si>
+    <t>Пропитка по древесине 3в1 CERTA сосна 0,9 л</t>
+  </si>
+  <si>
+    <t>сосна</t>
+  </si>
+  <si>
+    <t>PDD016</t>
+  </si>
+  <si>
+    <t>Пропитка по древесине 3в1 CERTA бесцветная 0,9 л</t>
+  </si>
+  <si>
+    <t>бесцветная</t>
+  </si>
+  <si>
+    <t>PDD025</t>
+  </si>
+  <si>
+    <t>Пропитка по древесине 3в1 CERTA темно-серая 0,9 л</t>
+  </si>
+  <si>
+    <t>темно-серая</t>
+  </si>
+  <si>
+    <t>PDD022</t>
+  </si>
+  <si>
+    <t>Пропитка по древесине 3в1 CERTA серая 0,9 л</t>
+  </si>
+  <si>
+    <t>серая</t>
+  </si>
+  <si>
+    <t>PDD019</t>
+  </si>
+  <si>
+    <t>Пропитка по древесине 3в1 CERTA белая 0,9 л</t>
+  </si>
+  <si>
+    <t>белая</t>
+  </si>
+  <si>
+    <t>PDD030</t>
+  </si>
+  <si>
+    <t>Пропитка по древесине 3в1 CERTA европейский дуб 11 л</t>
+  </si>
+  <si>
+    <t>12 л</t>
+  </si>
+  <si>
+    <t>PDD027</t>
+  </si>
+  <si>
+    <t>Пропитка по древесине 3в1 CERTA темно-серая 11 л</t>
+  </si>
+  <si>
+    <t>PDD024</t>
+  </si>
+  <si>
+    <t>Пропитка по древесине 3в1 CERTA серая 11 л</t>
+  </si>
+  <si>
+    <t>PDD021</t>
+  </si>
+  <si>
+    <t>Пропитка для древесины 3в1 CERTA Белая 11 л</t>
+  </si>
+  <si>
+    <t>PDD018</t>
+  </si>
+  <si>
+    <t>Пропитка по древесине 3в1 CERTA бесцветная 11 л</t>
+  </si>
+  <si>
+    <t>PDD015</t>
+  </si>
+  <si>
+    <t>Пропитка по древесине 3в1 CERTA сосна 11 л</t>
+  </si>
+  <si>
+    <t>PDD012</t>
+  </si>
+  <si>
+    <t>Пропитка по древесине 3в1 CERTA палисандр 11 л</t>
+  </si>
+  <si>
+    <t>PDD006</t>
+  </si>
+  <si>
+    <t>Пропитка по древесине 3в1 CERTA махагон 11 л</t>
+  </si>
+  <si>
+    <t>PDD020</t>
+  </si>
+  <si>
+    <t>Пропитка для древесины 3в1 CERTA Белая 5,5 л</t>
+  </si>
+  <si>
+    <t>5.5 л</t>
+  </si>
+  <si>
+    <t>PDD023</t>
+  </si>
+  <si>
+    <t>Пропитка по древесине 3в1 CERTA серая 5,5 л</t>
+  </si>
+  <si>
+    <t>PDD017</t>
+  </si>
+  <si>
+    <t>Пропитка по древесине 3в1 CERTA бесцветная 5,5 л</t>
+  </si>
+  <si>
+    <t>PDD026</t>
+  </si>
+  <si>
+    <t>Пропитка по древесине 3в1 CERTA темно-серая 5,5 л</t>
+  </si>
+  <si>
+    <t>PDD014</t>
+  </si>
+  <si>
+    <t>Пропитка по древесине 3в1 CERTA сосна 5,5 л</t>
+  </si>
+  <si>
+    <t>PDD011</t>
+  </si>
+  <si>
+    <t>Пропитка по древесине 3в1 CERTA палисандр 5,5 л</t>
+  </si>
+  <si>
+    <t>PDD029</t>
+  </si>
+  <si>
+    <t>Пропитка по древесине 3в1 CERTA европейский дуб 5,5 л</t>
+  </si>
+  <si>
+    <t>PDD005</t>
+  </si>
+  <si>
+    <t>Пропитка по древесине 3в1 CERTA махагон 5,5 л</t>
+  </si>
+  <si>
+    <t>Растворитель</t>
+  </si>
+  <si>
+    <t>CCRL05079</t>
+  </si>
+  <si>
+    <t>Растворитель для красок CERTA 0,5 л</t>
+  </si>
+  <si>
+    <t>CCRL0079</t>
+  </si>
+  <si>
+    <t>Растворитель для красок CERTA 1 л</t>
+  </si>
+  <si>
+    <t>1 л</t>
+  </si>
+  <si>
+    <t>CCRL00002</t>
+  </si>
+  <si>
+    <t>Растворитель для красок CERTA 20 л</t>
+  </si>
+  <si>
+    <t>CCRL0078</t>
+  </si>
+  <si>
+    <t>Растворитель для красок CERTA 5 л</t>
+  </si>
+  <si>
+    <t>Соляная кислота (HCL абгазная)</t>
+  </si>
+  <si>
+    <t>HCLA01</t>
+  </si>
+  <si>
+    <t>Средство моющее BARRO</t>
+  </si>
+  <si>
+    <t>CLK0001</t>
+  </si>
+  <si>
+    <t>Средство моющее Соляная кислота 14% BARRO 1,5 л</t>
+  </si>
+  <si>
+    <t>1.5 л</t>
+  </si>
+  <si>
+    <t>CLK0002</t>
+  </si>
+  <si>
+    <t>Средство моющее Соляная кислота 14% BARRO 5 л</t>
+  </si>
+  <si>
+    <t>Термокраска CERTA</t>
+  </si>
+  <si>
+    <t>TRM007</t>
+  </si>
+  <si>
+    <t>Термокраска CERTA, белый матовый, до 400°С 0,8 кг</t>
+  </si>
+  <si>
+    <t>белый матовый</t>
+  </si>
+  <si>
+    <t>TRM006</t>
+  </si>
+  <si>
+    <t>Термокраска CERTA, коричневый матовый, до 600°С 0,8 кг</t>
+  </si>
+  <si>
     <t>коричневый матовый</t>
   </si>
   <si>
-    <t>Товар на сайте</t>
-[...206 lines deleted...]
-    <t>Материал полиорганосилоксановый Certacor 510 красно-коричневый (25,0кг)</t>
+    <t>TRM005</t>
+  </si>
+  <si>
+    <t>Термокраска CERTA, красно-коричневый матовый, до 600°С 0,8 кг</t>
   </si>
   <si>
     <t>красно-коричневый матовый</t>
   </si>
   <si>
-    <t>CC51000725</t>
-[...3625 lines deleted...]
-  <si>
     <t>TRM004</t>
   </si>
   <si>
-    <t>Термокраска CERTA, серебристо-серый матовый, до 600°С (0,8кг)</t>
+    <t>Термокраска CERTA, серебристо-серый матовый, до 600°С 0,8 кг</t>
   </si>
   <si>
     <t>серебристо-серый матовый</t>
   </si>
   <si>
     <t>TRM002</t>
   </si>
   <si>
-    <t>Термокраска CERTA, черный глубокоматовый, до 1000°С (0,8кг)</t>
+    <t>Термокраска CERTA, черный глубокоматовый, до 1000°С 0,8 кг</t>
   </si>
   <si>
     <t>черный глубокоматовый</t>
   </si>
   <si>
     <t>TRM001</t>
   </si>
   <si>
-    <t>Термокраска CERTA, черный глубокоматовый, до 1200°С (0,8кг)</t>
+    <t>Термокраска CERTA, черный глубокоматовый, до 1200°С 0,8 кг</t>
   </si>
   <si>
     <t>TRM003</t>
   </si>
   <si>
-    <t>Термокраска CERTA, черный матовый, до 600°С (0,8кг)</t>
+    <t>Термокраска CERTA, черный матовый, до 600°С 0,8 кг</t>
   </si>
   <si>
     <t>черный матовый</t>
   </si>
   <si>
     <t>TRM008</t>
   </si>
   <si>
-    <t>Термокраска CERTA, ярко-красный матовый, до 400°С (0,8кг)</t>
+    <t>Термокраска CERTA, ярко-красный матовый, до 400°С 0,8 кг</t>
   </si>
   <si>
     <t>ярко-красный матовый</t>
   </si>
   <si>
     <t>TRM015</t>
   </si>
   <si>
-    <t>Термокраска CERTA, белый матовый, до 400°С (аэрозоль)</t>
+    <t>Термокраска CERTA, белый матовый, до 400°С аэрозоль</t>
   </si>
   <si>
     <t>TRM014</t>
   </si>
   <si>
-    <t>Термокраска CERTA, коричневый матовый, до 600°С (аэрозоль)</t>
+    <t>Термокраска CERTA, коричневый матовый, до 600°С аэрозоль</t>
   </si>
   <si>
     <t>TRM013</t>
   </si>
   <si>
-    <t>Термокраска CERTA, красно-коричневый матовый, до 600°С (аэрозоль)</t>
+    <t>Термокраска CERTA, красно-коричневый матовый, до 600°С аэрозоль</t>
   </si>
   <si>
     <t>TRM012</t>
   </si>
   <si>
-    <t>Термокраска CERTA, серебристо-серый матовый, до 600°С (аэрозоль)</t>
+    <t>Термокраска CERTA, серебристо-серый матовый, до 600°С аэрозоль</t>
   </si>
   <si>
     <t>TRM010</t>
   </si>
   <si>
-    <t>Термокраска CERTA, черный глубокоматовый, до 1000°С (аэрозоль)</t>
+    <t>Термокраска CERTA, черный глубокоматовый, до 1000°С аэрозоль</t>
   </si>
   <si>
     <t>TRM009</t>
   </si>
   <si>
-    <t>Термокраска CERTA, черный глубокоматовый, до 1200°С (аэрозоль)</t>
+    <t>Термокраска CERTA, черный глубокоматовый, до 1200°С аэрозоль</t>
   </si>
   <si>
     <t>TRM011</t>
   </si>
   <si>
-    <t>Термокраска CERTA, черный матовый, до 600°С (аэрозоль)</t>
+    <t>Термокраска CERTA, черный матовый, до 600°С аэрозоль</t>
   </si>
   <si>
     <t>TRM016</t>
   </si>
   <si>
-    <t>Термокраска CERTA, ярко-красный матовый, до 400°С (аэрозоль)</t>
+    <t>Термокраска CERTA, ярко-красный матовый, до 400°С аэрозоль</t>
   </si>
   <si>
     <t>Термостойкая PATINA</t>
   </si>
   <si>
-    <t>PATR0040</t>
-[...25 lines deleted...]
-  <si>
     <t>PATR0052</t>
   </si>
   <si>
-    <t>Термостойкая до 700°С CERTA-PATINA олимпийское золото (0,16кг)</t>
+    <t>Термостойкая до 700°С CERTA-PATINA олимпийское золото 0,16 кг</t>
+  </si>
+  <si>
+    <t>олимпийское золото</t>
+  </si>
+  <si>
+    <t>PATR0047</t>
+  </si>
+  <si>
+    <t>Термостойкая до 700°С CERTA-PATINA красная медь 0,16 кг</t>
+  </si>
+  <si>
+    <t>красная медь</t>
+  </si>
+  <si>
+    <t>PATR0059</t>
+  </si>
+  <si>
+    <t>Термостойкая до 700°С CERTA-PATINA медь 0,16 кг</t>
+  </si>
+  <si>
+    <t>PATR0048</t>
+  </si>
+  <si>
+    <t>Термостойкая до 700°С CERTA-PATINA красное золото 0,16 кг</t>
+  </si>
+  <si>
+    <t>красное золото</t>
+  </si>
+  <si>
+    <t>PATR0044</t>
+  </si>
+  <si>
+    <t>Термостойкая до 700°С CERTA-PATINA золото 0,16 кг</t>
   </si>
   <si>
     <t>PATR0055</t>
   </si>
   <si>
-    <t>Термостойкая до 700°С CERTA-PATINA серебро (0,16кг)</t>
-[...35 lines deleted...]
-    <t>Термостойкая до 700°С CERTA-PATINA красная медь (0,16кг)</t>
+    <t>Термостойкая до 700°С CERTA-PATINA серебро 0,16 кг</t>
+  </si>
+  <si>
+    <t>PATR0023</t>
+  </si>
+  <si>
+    <t>Термостойкая до 700°С CERTA-PATINA красная медь 0,5 кг</t>
   </si>
   <si>
     <t>PATR0058</t>
   </si>
   <si>
-    <t>Термостойкая до 700°С CERTA-PATINA медь (0,5кг)</t>
+    <t>Термостойкая до 700°С CERTA-PATINA медь 0,5 кг</t>
   </si>
   <si>
     <t>PATR0017</t>
   </si>
   <si>
-    <t>Термостойкая до 700°С CERTA-PATINA золото (0,5кг)</t>
+    <t>Термостойкая до 700°С CERTA-PATINA золото 0,5 кг</t>
   </si>
   <si>
     <t>PATR0025</t>
   </si>
   <si>
-    <t>Термостойкая до 700°С CERTA-PATINA красное золото (0,5кг)</t>
-[...5 lines deleted...]
-    <t>Термостойкая до 700°С CERTA-PATINA красная медь (0,5кг)</t>
+    <t>Термостойкая до 700°С CERTA-PATINA красное золото 0,5 кг</t>
   </si>
   <si>
     <t>PATR0033</t>
   </si>
   <si>
-    <t>Термостойкая до 700°С CERTA-PATINA олимпийское золото (0,5кг)</t>
+    <t>Термостойкая до 700°С CERTA-PATINA олимпийское золото 0,5 кг</t>
   </si>
   <si>
     <t>PATR0039</t>
   </si>
   <si>
-    <t>Термостойкая до 700°С CERTA-PATINA серебро (0,5кг)</t>
+    <t>Термостойкая до 700°С CERTA-PATINA серебро 0,5 кг</t>
   </si>
   <si>
     <t>PATR0057</t>
   </si>
   <si>
-    <t>Термостойкая до 700°С CERTA-PATINA медь (10,0кг)</t>
+    <t>Термостойкая до 700°С CERTA-PATINA медь 10 кг</t>
   </si>
   <si>
     <t>PATR0005</t>
   </si>
   <si>
-    <t>Термостойкая до 700°С CERTA-PATINA красная медь (10,0кг)</t>
+    <t>Термостойкая до 700°С CERTA-PATINA красная медь 10 кг</t>
   </si>
   <si>
     <t>PATR0006</t>
   </si>
   <si>
-    <t>Термостойкая до 700°С CERTA-PATINA красное золото (10,0кг)</t>
+    <t>Термостойкая до 700°С CERTA-PATINA красное золото 10 кг</t>
   </si>
   <si>
     <t>PATR0013</t>
   </si>
   <si>
-    <t>Термостойкая до 700°С CERTA-PATINA серебро (10,0кг)</t>
+    <t>Термостойкая до 700°С CERTA-PATINA серебро 10 кг</t>
   </si>
   <si>
     <t>PATR0010</t>
   </si>
   <si>
-    <t>Термостойкая до 700°С CERTA-PATINA олимпийское золото (10,0кг)</t>
+    <t>Термостойкая до 700°С CERTA-PATINA олимпийское золото 10 кг</t>
   </si>
   <si>
     <t>PATR0002</t>
   </si>
   <si>
-    <t>Термостойкая до 700°С CERTA-PATINA золото (10,0кг)</t>
+    <t>Термостойкая до 700°С CERTA-PATINA золото 10 кг</t>
   </si>
   <si>
     <t>Термостойкая пропитка по камню</t>
   </si>
   <si>
     <t>PPK001</t>
   </si>
   <si>
-    <t>Термостойкая пропитка по камню с эффектом Насыщенный камень до +300°С 0,8 кг</t>
+    <t>Термостойкая пропитка по камню с эффектом "Насыщенный камень" до +300°С 0,8 кг</t>
+  </si>
+  <si>
+    <t>насыщенный камень</t>
+  </si>
+  <si>
+    <t>PPK004</t>
+  </si>
+  <si>
+    <t>Термостойкая пропитка по камню с эффектом "Насыщенный камень" до +300°С 16,0 кг</t>
+  </si>
+  <si>
+    <t>16.0</t>
   </si>
   <si>
     <t>PPK002</t>
   </si>
   <si>
-    <t>Термостойкая пропитка по камню с эффектом ""Насыщенный камень"" до +300°С (4,0)</t>
+    <t>Термостойкая пропитка по камню с эффектом "Насыщенный камень" до +300°С 4 кг</t>
   </si>
   <si>
     <t>PPK003</t>
   </si>
   <si>
-    <t>Термостойкая пропитка по камню с эффектом ""Насыщенный камень"" до +300°С (8,0)</t>
+    <t>Термостойкая пропитка по камню с эффектом "Насыщенный камень" до +300°С 8 кг</t>
   </si>
   <si>
     <t>Цинко-фосфатный грунт CERTA PLAST</t>
   </si>
   <si>
     <t>PLGR0007</t>
   </si>
   <si>
-    <t>Грунт CERTA-PLAST песочно-желтый (0,8кг)</t>
+    <t>Грунт CERTA-PLAST песочно-желтый 0,8 кг</t>
   </si>
   <si>
     <t>песочно-желтый</t>
   </si>
   <si>
     <t>PLGR0002</t>
   </si>
   <si>
-    <t>Грунт CERTA-PLAST песочно-желтый (10,0кг)</t>
+    <t>Грунт CERTA-PLAST песочно-желтый 10 кг</t>
   </si>
   <si>
     <t>PLGR0008</t>
   </si>
   <si>
-    <t>Грунт CERTA-PLAST песочно-желтый (аэрозоль)</t>
+    <t>Грунт CERTA-PLAST песочно-желтый аэрозоль</t>
   </si>
   <si>
     <t>Цинконаполненный грунт ECOZIN 55%</t>
   </si>
   <si>
     <t>ECA004</t>
   </si>
   <si>
-    <t>Цинконаполненный грунт по металлу ECOZIN А 55%(0,8)</t>
+    <t>Цинконаполненный грунт по металлу ECOZIN А 55% 0,8 кг</t>
   </si>
   <si>
     <t>ECA002</t>
   </si>
   <si>
-    <t>Цинконаполненный грунт по металлу ECOZIN А (10,0)</t>
+    <t>Цинконаполненный грунт по металлу ECOZIN А 55% 10 кг</t>
   </si>
   <si>
     <t>ECA00125</t>
   </si>
   <si>
-    <t>Цинконаполненный грунт по металлу ECOZIN А (25,0)</t>
+    <t>Цинконаполненный грунт по металлу ECOZIN А 55% 25 кг</t>
   </si>
   <si>
     <t>Цинконаполненный грунт ECOZIN 96%</t>
   </si>
   <si>
     <t>EC0006</t>
   </si>
   <si>
-    <t>Цинконаполненный грунт по металлу ECOZIN (0,8)</t>
+    <t>Цинконаполненный грунт по металлу ECOZIN 96% 0,8 кг</t>
   </si>
   <si>
     <t>EC0002</t>
   </si>
   <si>
-    <t>Цинконаполненный грунт по металлу ECOZIN (10,0)</t>
+    <t>Цинконаполненный грунт по металлу ECOZIN 96% 10 кг</t>
   </si>
   <si>
     <t>EC000125</t>
   </si>
   <si>
-    <t>Цинконаполненный грунт по металлу ECOZIN  (25,0)</t>
+    <t>Цинконаполненный грунт по металлу ECOZIN 96% 25 кг</t>
   </si>
   <si>
     <t>EC0007</t>
   </si>
   <si>
-    <t>Цинконаполненный грунт по металлу Ecozin (аэрозоль)</t>
+    <t>Цинконаполненный грунт по металлу ECOZIN 96% аэрозоль</t>
   </si>
   <si>
     <t>Эмаль КО-174</t>
   </si>
   <si>
     <t>K174000127</t>
   </si>
   <si>
-    <t>Атмосферостойкая грунт-эмаль по металлу и бетону КО-174 серый (~RAL 7004)  25 кг</t>
+    <t>Атмосферостойкая грунт-эмаль по металлу и бетону КО-174 серый (~RAL 7004) 25 кг</t>
   </si>
   <si>
     <t>K174000126</t>
   </si>
   <si>
-    <t>Атмосферостойкая грунт-эмаль по металлу и бетону КО-174 серый (~RAL 7047)  25 кг</t>
+    <t>Атмосферостойкая грунт-эмаль по металлу и бетону КО-174 серый (~RAL 7047) 25 кг</t>
   </si>
   <si>
     <t>K174000125</t>
   </si>
   <si>
-    <t>Атмосферостойкая грунт-эмаль по металлу и бетону  КО-174 черный (~RAL 9004) 25 кг</t>
+    <t>Атмосферостойкая грунт-эмаль по металлу и бетону КО-174 черный (~RAL 9004) 25 кг</t>
   </si>
   <si>
     <t>K174000325</t>
   </si>
   <si>
-    <t>Атмосферостойкая грунт-эмаль по металлу и бетону КО-174 белый (~RAL 9003)  25 кг</t>
+    <t>Атмосферостойкая грунт-эмаль по металлу и бетону КО-174 белый (~RAL 9003) 25 кг</t>
   </si>
   <si>
     <t>K174000525</t>
   </si>
   <si>
-    <t>Эмаль КО-174 серый (RAL 7040) (25,0)</t>
+    <t>Эмаль КО-174 серый (RAL 7040) 25 кг</t>
   </si>
   <si>
     <t>K174000925</t>
   </si>
   <si>
-    <t>Атмосферостойкая грунт-эмаль по металлу и бетону КО-174 ярко-красный  (~RAL 3020)  25 кг</t>
+    <t>Атмосферостойкая грунт-эмаль по металлу и бетону КО-174 ярко-красный (~RAL 3020) 25 кг</t>
   </si>
   <si>
     <t>K174001125</t>
   </si>
   <si>
-    <t>Эмаль КО-174 желтый (RAL 1003) (25,0)</t>
+    <t>Эмаль КО-174 желтый (RAL 1003) 25 кг</t>
   </si>
   <si>
     <t>K174000725</t>
   </si>
   <si>
     <t>Атмосферостойкая грунт-эмаль по металлу и бетону КО-174 красный (~RAL 3001) 25 кг</t>
   </si>
   <si>
     <t>K174002125</t>
   </si>
   <si>
-    <t>Эмаль КО-174 синий (RAL 5005) (25,0)</t>
+    <t>Эмаль КО-174 синий (RAL 5005) 25 кг</t>
   </si>
   <si>
     <t>K174703525</t>
   </si>
   <si>
-    <t>Эмаль КО-174 серый (RAL 7035) (25,0)</t>
+    <t>Эмаль КО-174 серый (RAL 7035) 25 кг</t>
   </si>
   <si>
     <t>K174704225</t>
   </si>
   <si>
-    <t>Атмосферостойкая грунт-эмаль по металлу и бетону КО-174 серый (~RAL 7042)  25 кг</t>
-[...32 lines deleted...]
-    <t>Эмаль КО-198 желтый (~RAL 1003) (25,0кг)</t>
+    <t>Атмосферостойкая грунт-эмаль по металлу и бетону КО-174 серый (~RAL 7042) 25 кг</t>
   </si>
   <si>
     <t>Эмаль КО-8101</t>
   </si>
   <si>
     <t>K810160025serebser</t>
   </si>
   <si>
-    <t>Термостойкая грунт-эмаль КО-8101 до 600°С серебристо-серый (25,0кг) CERTA</t>
+    <t>Термостойкая грунт-эмаль КО-8101 до 600°С серебристо-серый 25 кг CERTA</t>
   </si>
   <si>
     <t>K8101000525</t>
   </si>
   <si>
-    <t>Эмаль КО-8101 белый 400°С (RAL 9003) (25,0)</t>
+    <t>Эмаль КО-8101 белый 400°С (RAL 9003) 25 кг</t>
   </si>
   <si>
     <t>K8101000725</t>
   </si>
   <si>
-    <t>Эмаль КО-8101 серый 400°С (RAL 7040) (25,0)</t>
+    <t>Эмаль КО-8101 серый 400°С (RAL 7040) 25 кг</t>
   </si>
   <si>
     <t>K8101000425</t>
   </si>
   <si>
-    <t>Эмаль КО-8101 серебристо-серый 650°С (25,0)</t>
+    <t>Эмаль КО-8101 серебристо-серый 650°С 25 кг</t>
   </si>
   <si>
     <t>K8101000125</t>
   </si>
   <si>
-    <t>Эмаль КО-8101 черный 700°С (RAL 9004) (25,0)</t>
+    <t>Эмаль КО-8101 черный 700°С (RAL 9004) 25 кг</t>
   </si>
   <si>
     <t>K8101400256002</t>
   </si>
   <si>
-    <t>Термостойкая грунт-эмаль КО-8101 до 400°С зеленый  (~RAL 6002) (25,0кг)</t>
+    <t>Термостойкая грунт-эмаль КО-8101 до 400°С зеленый (~RAL 6002) 25 кг</t>
   </si>
   <si>
     <t>K810150025chern</t>
   </si>
   <si>
-    <t>Термостойкая грунт-эмаль КО-8101 до 500°С черный (~RAL 9004) (25,0кг)</t>
+    <t>Термостойкая грунт-эмаль КО-8101 до 500°С черный (~RAL 9004) 25 кг</t>
   </si>
   <si>
     <t>K810160025chern</t>
   </si>
   <si>
-    <t>Термостойкая грунт-эмаль КО-8101 до 600°С черный (~RAL 9004) (25,0кг)</t>
+    <t>Термостойкая грунт-эмаль КО-8101 до 600°С черный (~RAL 9004) 25 кг</t>
   </si>
   <si>
     <t>K8101400253020</t>
   </si>
   <si>
-    <t>Термостойкая грунт-эмаль КО-8101 до 400°С ярко-красный (~RAL 3020) (25,0кг)</t>
+    <t>Термостойкая грунт-эмаль КО-8101 до 400°С ярко-красный (~RAL 3020) 25 кг</t>
   </si>
   <si>
     <t>Эмаль КО-8104</t>
   </si>
   <si>
     <t>K8104400900325</t>
   </si>
   <si>
-    <t>Термостойкая грунт-эмаль КО-8104 до 400°С белый (~RAL 9003) (25,0кг)</t>
+    <t>Термостойкая грунт-эмаль КО-8104 до 400°С белый (~RAL 9003) 25 кг</t>
   </si>
   <si>
     <t>K8104400600225</t>
   </si>
   <si>
-    <t>Термостойкая грунт-эмаль КО-8104 до 400°С зеленый (~RAL 6002) (25,0кг)</t>
+    <t>Термостойкая грунт-эмаль КО-8104 до 400°С зеленый (~RAL 6002) 25 кг</t>
   </si>
   <si>
     <t>K8104600serebser25</t>
   </si>
   <si>
-    <t>Термостойкая грунт-эмаль КО-8104 до 600°С серебристо-серый (25,0кг)</t>
+    <t>Термостойкая грунт-эмаль КО-8104 до 600°С серебристо-серый 25 кг</t>
   </si>
   <si>
     <t>K8104400704025</t>
   </si>
   <si>
-    <t>Эмаль КО-8104 серый 400°С (RAL 7040) (25,0)</t>
+    <t>Эмаль КО-8104 серый 400°С (RAL 7040) 25 кг</t>
   </si>
   <si>
     <t>K8104500chern25</t>
   </si>
   <si>
-    <t>Термостойкая грунт-эмаль КО-8104 до 500°С черный (25,0кг)</t>
+    <t>Термостойкая грунт-эмаль КО-8104 до 500°С черный 25 кг</t>
   </si>
   <si>
     <t>K8104600chern25</t>
   </si>
   <si>
-    <t>Термостойкая грунт-эмаль КО-8104 до 600°С черный (~RAL 9004) (25,0кг)</t>
+    <t>Термостойкая грунт-эмаль КО-8104 до 600°С черный (~RAL 9004) 25 кг</t>
   </si>
   <si>
     <t>K8104700chern25</t>
   </si>
   <si>
-    <t>Термостойкая грунт-эмаль КО-8104 до 700°С черный (~RAL 9004) (25,0кг)</t>
+    <t>Термостойкая грунт-эмаль КО-8104 до 700°С черный (~RAL 9004) 25 кг</t>
   </si>
   <si>
     <t>K8104400302025</t>
   </si>
   <si>
-    <t>Термостойкая грунт-эмаль КО-8104 до 400°С ярко-красный (~RAL 3020) (25,0кг)</t>
+    <t>Термостойкая грунт-эмаль КО-8104 до 400°С ярко-красный (~RAL 3020) 25 кг</t>
   </si>
   <si>
     <t>Эмаль КО-811</t>
   </si>
   <si>
     <t>K811400302025</t>
   </si>
   <si>
-    <t>Эмаль КО-811 до 400°С ярко-красный (~RAL 3020) (25)</t>
+    <t>Эмаль КО-811 до 400°С ярко-красный (~RAL 3020) 25 кг</t>
   </si>
   <si>
     <t>K81150025</t>
   </si>
   <si>
-    <t>Эмаль КО-811 черный 500°С (RAL 9004) (25,0)</t>
+    <t>Эмаль КО-811 черный 500°С (RAL 9004) 25 кг</t>
   </si>
   <si>
     <t>K811400900325</t>
   </si>
   <si>
     <t>Эмаль КО-811 до 400°С белый (~RAL 9003)</t>
   </si>
   <si>
     <t>K811400zel25</t>
   </si>
   <si>
-    <t>Термостойкая грунт-эмаль КО-811 до 400°С зеленый (25,0кг)</t>
+    <t>Термостойкая грунт-эмаль КО-811 до 400°С зеленый 25 кг</t>
   </si>
   <si>
     <t>K811600serebser25</t>
   </si>
   <si>
     <t>Эмаль КО-811 до 600°С серебристо-серый</t>
   </si>
   <si>
     <t>K8111650serebser25</t>
   </si>
   <si>
     <t>Эмаль КО-811 до 650°С серебристо-серый</t>
   </si>
   <si>
     <t>K811400704025</t>
   </si>
   <si>
     <t>Эмаль КО-811 до 400°С серый (~RAL 7040)</t>
   </si>
   <si>
     <t>K811600chern25</t>
   </si>
   <si>
     <t>Эмаль КО-811 до 600°С черный (~RAL 9004)</t>
   </si>
   <si>
     <t>K811700chern25</t>
   </si>
   <si>
-    <t>Термостойкая грунт-эмаль КО-811 до 700°С черный (~RAL 9004) (25,0кг)</t>
+    <t>Термостойкая грунт-эмаль КО-811 до 700°С черный (~RAL 9004) 25 кг</t>
   </si>
   <si>
     <t>Эмаль КО-8111</t>
   </si>
   <si>
     <t>K8111400900325</t>
   </si>
   <si>
     <t>Эмаль КО-8111 до 400°С белый (~RAL 9003)</t>
   </si>
   <si>
     <t>K8111400600225</t>
   </si>
   <si>
-    <t>Термостойкая грунт-эмаль КО-8111 до 400°С зеленый (~RAL 6002) (25,0кг)</t>
+    <t>Термостойкая грунт-эмаль КО-8111 до 400°С зеленый (~RAL 6002) 25 кг</t>
   </si>
   <si>
     <t>K8111600serebser25</t>
   </si>
   <si>
     <t>Эмаль КО-8111 до 600°С серебристо-серый</t>
   </si>
   <si>
-    <t>Термостойкая грунт-эмаль КО-8111 до 650°С серебристо-серый (25,0кг)</t>
+    <t>Термостойкая грунт-эмаль КО-8111 до 650°С серебристо-серый 25 кг</t>
   </si>
   <si>
     <t>K8111400704025</t>
   </si>
   <si>
     <t>Эмаль КО-8111 до 400°С серый (~RAL 7040)</t>
   </si>
   <si>
     <t>K8111500chern25</t>
   </si>
   <si>
-    <t>Термостойкая грунт-эмаль КО-8111 до 500°С черный (25,0кг)</t>
+    <t>Термостойкая грунт-эмаль КО-8111 до 500°С черный 25 кг</t>
   </si>
   <si>
     <t>K8111600chern25</t>
   </si>
   <si>
     <t>Эмаль КО-8111 до 600°С черный (~RAL 9004)</t>
   </si>
   <si>
     <t>K8111700chern25</t>
   </si>
   <si>
     <t>Эмаль КО-8111 до 700°С черный (~RAL 9004)</t>
   </si>
   <si>
     <t>K8111400302025</t>
   </si>
   <si>
     <t>Эмаль КО-8111 до 400°С ярко-красный (~RAL 3020)</t>
   </si>
   <si>
     <t>Эмаль КО-813 (2-х компонентная)</t>
   </si>
   <si>
     <t>K8130001</t>
   </si>
   <si>
     <t>Эмаль КО-813 (2-х компонентная) CERTA</t>
   </si>
   <si>
     <t>Эмаль КО-814 (2-х компонентная)</t>
   </si>
   <si>
     <t>K8140001</t>
   </si>
   <si>
     <t>Эмаль КО-814 (2-х компонентная) CERTA</t>
   </si>
   <si>
     <t>Эмаль КО-868</t>
   </si>
   <si>
     <t>K868000525</t>
   </si>
   <si>
-    <t>Эмаль КО-868 белый 400°С (RAL 9003) (25,0)</t>
+    <t>Эмаль КО-868 белый 400°С (RAL 9003) 25 кг</t>
   </si>
   <si>
     <t>K868000725</t>
   </si>
   <si>
-    <t>Эмаль КО-868 серый 400°С (RAL 7040) (25,0)</t>
+    <t>Эмаль КО-868 серый 400°С (RAL 7040) 25 кг</t>
   </si>
   <si>
     <t>K868000425</t>
   </si>
   <si>
-    <t>Эмаль КО-868 серебристо-серый 650°С (25,0)</t>
+    <t>Эмаль КО-868 серебристо-серый 650°С 25 кг</t>
   </si>
   <si>
     <t>K868000125</t>
   </si>
   <si>
-    <t>Эмаль КО-868 черный 700°С (RAL 9004) (25,0)</t>
+    <t>Эмаль КО-868 черный 700°С (RAL 9004) 25 кг</t>
   </si>
   <si>
     <t>K868400600225</t>
   </si>
   <si>
-    <t>Термостойкая грунт-эмаль КО-868 до 400°С зеленый  (~RAL 6002) (25,0кг)</t>
+    <t>Термостойкая грунт-эмаль КО-868 до 400°С зеленый (~RAL 6002) 25 кг</t>
   </si>
   <si>
     <t>K86825600serebser</t>
   </si>
   <si>
-    <t>Эмаль КО-868 серебристо-серый 600°С (25,0)</t>
+    <t>Эмаль КО-868 серебристо-серый 600°С 25 кг</t>
   </si>
   <si>
     <t>K868259004500</t>
   </si>
   <si>
-    <t>Термостойкая грунт-эмаль КО-868 до 500°С черный (~RAL 9004) (25,0кг)</t>
+    <t>Термостойкая грунт-эмаль КО-868 до 500°С черный (~RAL 9004) 25 кг</t>
   </si>
   <si>
     <t>K868259004600</t>
   </si>
   <si>
-    <t>Эмаль КО-868 черный 600°С (RAL 9004) (25,0)</t>
+    <t>Эмаль КО-868 черный 600°С (RAL 9004) 25 кг</t>
   </si>
   <si>
     <t>K868000126</t>
   </si>
   <si>
-    <t>Эмаль КО-868 ярко-красный 400°С (RAL 3020) (25,0)</t>
+    <t>Эмаль КО-868 ярко-красный 400°С (RAL 3020) 25 кг</t>
   </si>
   <si>
     <t>Эмаль КО-870</t>
   </si>
   <si>
     <t>K870400900325</t>
   </si>
   <si>
-    <t>Эмаль КО-870 до 400°С белый (~RAL 9003) (25,0кг)</t>
+    <t>Эмаль КО-870 до 400°С белый (~RAL 9003) 25 кг</t>
   </si>
   <si>
     <t>K870serebser60025</t>
   </si>
   <si>
-    <t>Эмаль КО-870 до 600°С серебристо-серый (25,0кг)</t>
+    <t>Эмаль КО-870 до 600°С серебристо-серый 25 кг</t>
   </si>
   <si>
     <t>K870serebser65025</t>
   </si>
   <si>
-    <t>Эмаль КО-870 до 650°С серебристо-серый (25,0кг)</t>
+    <t>Эмаль КО-870 до 650°С серебристо-серый 25 кг</t>
   </si>
   <si>
     <t>K870704040025</t>
   </si>
   <si>
-    <t>Эмаль КО-870 до 400°С серый (~RAL 7040) (25,0кг)</t>
+    <t>Эмаль КО-870 до 400°С серый (~RAL 7040) 25 кг</t>
   </si>
   <si>
     <t>K870chern50025</t>
   </si>
   <si>
-    <t>Эмаль КО-870 до 500°С черный (25,0кг)</t>
+    <t>Эмаль КО-870 до 500°С черный 25 кг</t>
   </si>
   <si>
     <t>K870chern60025</t>
   </si>
   <si>
     <t>Эмаль КО-870 до 600°С черный (~RAL 9004)</t>
   </si>
   <si>
     <t>K870chern70025</t>
   </si>
   <si>
-    <t>Эмаль КО-870 до 700°С черный (~RAL 9004) (25,0кг)</t>
+    <t>Эмаль КО-870 до 700°С черный (~RAL 9004) 25 кг</t>
   </si>
   <si>
     <t>K8700011</t>
   </si>
   <si>
-    <t>Эмаль КО-870 ярко-красный 400°С (RAL 3020) (25,0)</t>
+    <t>Эмаль КО-870 ярко-красный 400°С (RAL 3020) 25 кг</t>
   </si>
   <si>
     <t>K870400600225</t>
   </si>
   <si>
-    <t>Эмаль КО-870 до 400°С зеленый (~RAL 6002) (25,0кг)</t>
+    <t>Эмаль КО-870 до 400°С зеленый (~RAL 6002) 25 кг</t>
   </si>
   <si>
     <t>Эмаль термостойкая CERTA</t>
   </si>
   <si>
+    <t>CST00081</t>
+  </si>
+  <si>
+    <t>СERTA эмаль антикоррозионная термостойкая до 400°С красный матовый (~RAL 2002) (0,8кг)</t>
+  </si>
+  <si>
     <t>CST00059</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С белый матовый ~RAL 9003 (0,4кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С белый матовый ~RAL 9003 0,4 кг</t>
   </si>
   <si>
     <t>0.4 кг</t>
   </si>
   <si>
     <t>CPR00103</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая до 1000°С CERTA черный матовый ~RAL 9004 (0,4кг)</t>
+    <t>Эмаль антикоррозионная термостойкая до 1000°С CERTA черный матовый ~RAL 9004 0,4 кг</t>
   </si>
   <si>
     <t>CPR00108</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTA до 700°С темно-серый ~RAL 7024 (0,4кг)</t>
+    <t>Эмаль антикоррозионная термостойкая СERTA до 700°С темно-серый ~RAL 7024 0,4 кг</t>
   </si>
   <si>
     <t>CST00093</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С синий (~RAL 5005) (0,4 кг)</t>
-[...2 lines deleted...]
-    <t>синий термо</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С синий (~RAL 5005) 0,4 кг</t>
   </si>
   <si>
     <t>CPR00037</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 1200°С черный матовый ~RAL 9004 (0,4кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 1200°С черный матовый ~RAL 9004 0,4 кг</t>
   </si>
   <si>
     <t>CPR00041</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTА до 800°С черный матовый ~RAL 9004 (0,4кг)</t>
+    <t>Эмаль антикоррозионная термостойкая СERTА до 800°С черный матовый ~RAL 9004 0,4 кг</t>
   </si>
   <si>
     <t>CPR00045</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTА до 800°С черный полуглянцевый ~RAL 9011 (0,4кг)</t>
+    <t>Эмаль антикоррозионная термостойкая СERTА до 800°С черный полуглянцевый ~RAL 9011 0,4 кг</t>
+  </si>
+  <si>
+    <t>черный полуглянец</t>
   </si>
   <si>
     <t>CPR00076</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 800°С коричневый матовый ~RAL 8017 (0,4кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 800°С коричневый матовый ~RAL 8017 0,4 кг</t>
   </si>
   <si>
     <t>CPR00049</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTА до 700°С серебристый ~RAL 9006 (0,4кг)</t>
+    <t>Эмаль антикоррозионная термостойкая СERTА до 700°С серебристый ~RAL 9006 0,4 кг</t>
   </si>
   <si>
     <t>CPR00080</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 800°С красно-коричневый матовый ~RAL 8012 (0,4кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 800°С красно-коричневый матовый ~RAL 8012 0,4 кг</t>
   </si>
   <si>
     <t>CPR00092</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая до 600°С CERTA защитный зеленый матовый ~RAL 6003 (0,4кг)</t>
-[...2 lines deleted...]
-    <t>защитный термо</t>
+    <t>Эмаль антикоррозионная термостойкая до 600°С CERTA защитный зеленый матовый ~RAL 6003 0,4 кг</t>
   </si>
   <si>
     <t>CST00037</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 700°С черный матовый ~RAL 9004 (0,4кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 700°С черный матовый ~RAL 9004 0,4 кг</t>
   </si>
   <si>
     <t>CST00051</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С бежевый матовый ~RAL 1015 (0,4кг)</t>
-[...2 lines deleted...]
-    <t>бежевый термо</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С бежевый матовый ~RAL 1015 0,4 кг</t>
   </si>
   <si>
     <t>CST00063</t>
   </si>
   <si>
-    <t>Эмаль термостойкая антикоррозионная CERTA до 400°С голубой (~RAL 5012) (4,0кг)</t>
-[...2 lines deleted...]
-    <t>голубой термо</t>
+    <t>Эмаль термостойкая антикоррозионная CERTA до 400°С голубой (~RAL 5012) 4 кг</t>
+  </si>
+  <si>
+    <t>голубой</t>
   </si>
   <si>
     <t>CST00067</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С желтый матовый ~RAL 1003 (0,4кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С желтый матовый ~RAL 1003 0,4 кг</t>
   </si>
   <si>
     <t>CST00071</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 500°С зеленый (~RAL 6002) (0,4кг)</t>
-[...2 lines deleted...]
-    <t>зеленый термо</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 500°С зеленый (~RAL 6002) 0,4 кг</t>
   </si>
   <si>
     <t>CST00097</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTА до 400°С ярко-красный матовый ~RAL 3020  (0,4кг)</t>
+    <t>Эмаль антикоррозионная термостойкая СERTА до 400°С ярко-красный матовый ~RAL 3020 0,4 кг</t>
   </si>
   <si>
     <t>CST00044</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 650°С серебристо-серый матовый (0,4кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 650°С серебристо-серый матовый 0,4 кг</t>
   </si>
   <si>
     <t>CST00055</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С серый матовый ~RAL 7040 (0,4кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С серый матовый ~RAL 7040 0,4 кг</t>
   </si>
   <si>
     <t>CPR00118</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая до 1200°С CERTA черный матовый ~RAL 9004 (0,4кг)</t>
-[...2 lines deleted...]
-    <t>черный термо</t>
+    <t>Эмаль антикоррозионная термостойкая до 1200°С CERTA черный матовый ~RAL 9004 0,4 кг</t>
   </si>
   <si>
     <t>CPR00061</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 700°С графит (0,4кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 700°С графит 0,4 кг</t>
   </si>
   <si>
     <t>CPR00104</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая до 1000°С CERTA черный матовый ~RAL 9004 (0,8кг)</t>
+    <t>Эмаль антикоррозионная термостойкая до 1000°С CERTA черный матовый ~RAL 9004 0,8 кг</t>
   </si>
   <si>
     <t>CPR00109</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTA до 700°С темно-серый ~RAL 7024 (0,8кг)</t>
+    <t>Эмаль антикоррозионная термостойкая СERTA до 700°С темно-серый ~RAL 7024 0,8 кг</t>
   </si>
   <si>
     <t>CST00058</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С белый матовый ~RAL 9003 (0,8кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С белый матовый ~RAL 9003 0,8 кг</t>
   </si>
   <si>
     <t>CST00062</t>
   </si>
   <si>
-    <t>Эмаль термостойкая антикоррозионная CERTA до 400°С голубой (~RAL 5012) (0,8кг)</t>
+    <t>Эмаль термостойкая антикоррозионная CERTA до 400°С голубой (~RAL 5012) 0,8 кг</t>
   </si>
   <si>
     <t>CST00070</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 500°С зеленый матовый ~RAL 6002 (0,8кг)</t>
-[...2 lines deleted...]
-    <t>зеленый матовый</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 500°С зеленый матовый ~RAL 6002 0,8 кг</t>
   </si>
   <si>
     <t>CST00088</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTA до 400°С оранжевый матовый (~RAL 2004) (0,8кг)</t>
-[...2 lines deleted...]
-    <t>оранжевый матовый</t>
+    <t>Эмаль антикоррозионная термостойкая СERTA до 400°С оранжевый матовый (~RAL 2004) 0,8 кг</t>
   </si>
   <si>
     <t>CST00092</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTA до 400°С синий матовый ~RAL 5005 (0,8кг)</t>
+    <t>Эмаль антикоррозионная термостойкая СERTA до 400°С синий матовый ~RAL 5005 0,8 кг</t>
   </si>
   <si>
     <t>CST00096</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTA до 400°С ярко-красный матовый ~RAL 3020 (0,8кг)</t>
+    <t>Эмаль антикоррозионная термостойкая СERTA до 400°С ярко-красный матовый ~RAL 3020 0,8 кг</t>
   </si>
   <si>
     <t>CPR00036</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 1200°С черный матовый ~RAL 9004 (0,8кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 1200°С черный матовый ~RAL 9004 0,8 кг</t>
   </si>
   <si>
     <t>CPR00040</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTА до 800°С черный матовый ~RAL 9004 (0,8кг)</t>
+    <t>Эмаль антикоррозионная термостойкая СERTА до 800°С черный матовый ~RAL 9004 0,8 кг</t>
   </si>
   <si>
     <t>CPR00044</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 800°С черный полуглянец (RAL 9011) (0,8кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 800°С черный полуглянец (RAL 9011) 0,8 кг</t>
   </si>
   <si>
     <t>CPR00052</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 650°С серый матовый (0,8кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 650°С серый матовый 0,8 кг</t>
   </si>
   <si>
     <t>CPR00075</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 800°С коричневый матовый ~RAL 8017 (0,8кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 800°С коричневый матовый ~RAL 8017 0,8 кг</t>
   </si>
   <si>
     <t>CPR00048</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTА до 700°С серебристый ~RAL 9006 (0,8кг)</t>
+    <t>Эмаль антикоррозионная термостойкая СERTА до 700°С серебристый ~RAL 9006 0,8 кг</t>
   </si>
   <si>
     <t>CPR00079</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 800°С красно-коричневый матовый ~RAL 8012 (0,8кг)</t>
-[...2 lines deleted...]
-    <t>красно-коричневый</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 800°С красно-коричневый матовый ~RAL 8012 0,8 кг</t>
   </si>
   <si>
     <t>CPR00091</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая до 600°С CERTA защитный зеленый матовый ~RAL 6003 (0,8кг)</t>
-[...2 lines deleted...]
-    <t>защитный</t>
+    <t>Эмаль антикоррозионная термостойкая до 600°С CERTA защитный зеленый матовый ~RAL 6003 0,8 кг</t>
   </si>
   <si>
     <t>CST00036</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 700°С черный матовый ~RAL 9004 (0,8кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 700°С черный матовый ~RAL 9004 0,8 кг</t>
   </si>
   <si>
     <t>CST00050</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С бежевый матовый ~RAL 1015 (0,8кг)</t>
-[...2 lines deleted...]
-    <t>бежевый</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С бежевый матовый ~RAL 1015 0,8 кг</t>
   </si>
   <si>
     <t>CST00054</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С серый матовый ~RAL 7040 (0,8кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С серый матовый ~RAL 7040 0,8 кг</t>
   </si>
   <si>
     <t>CST00043</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 650°С серебристо-серый матовый (0,8кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 650°С серебристо-серый матовый 0,8 кг</t>
   </si>
   <si>
     <t>CST00066</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С желтый матовый ~RAL 1003 (0,8кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С желтый матовый ~RAL 1003 0,8 кг</t>
   </si>
   <si>
     <t>CPR00117</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 1200°С черный глубокоматовый ~RAL 9004 (0,8кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 1200°С черный глубокоматовый ~RAL 9004 0,8 кг</t>
   </si>
   <si>
     <t>CPR00060</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 700°С графит (0,8кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 700°С графит 0,8 кг</t>
   </si>
   <si>
     <t>CST00010</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С бежевый матовый ~RAL 1015 (10,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С бежевый матовый ~RAL 1015 10 кг</t>
   </si>
   <si>
     <t>CST00014</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая до 400°С CERTA белый матовый ~RAL 9003 (10,0кг)</t>
-[...2 lines deleted...]
-    <t>белый термо</t>
+    <t>Эмаль антикоррозионная термостойкая до 400°С CERTA белый матовый ~RAL 9003 10 кг</t>
   </si>
   <si>
     <t>CST00012</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С серый матовый ~RAL 7040 (10,0кг)</t>
-[...2 lines deleted...]
-    <t>серый термо</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С серый матовый ~RAL 7040 10 кг</t>
   </si>
   <si>
     <t>CPR00106</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая до 1000°С CERTA черный матовый ~RAL 9004 (10,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая до 1000°С CERTA черный матовый ~RAL 9004 10 кг</t>
   </si>
   <si>
     <t>CPR00111</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTA до 700°С темно-серый ~RAL 7024 (10,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая СERTA до 700°С темно-серый ~RAL 7024 10 кг</t>
   </si>
   <si>
     <t>CST00020</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 500°С зеленый (~RAL 6002) (10,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 500°С зеленый (~RAL 6002) 10 кг</t>
   </si>
   <si>
     <t>CPR00002</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 1200°С черный матовый ~RAL 9004 (10,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 1200°С черный матовый ~RAL 9004 10 кг</t>
   </si>
   <si>
     <t>CPR00004</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTA до 800°С черный матовый ~RAL 9004 (10,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая СERTA до 800°С черный матовый ~RAL 9004 10 кг</t>
   </si>
   <si>
     <t>CPR00008</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTA до 700°С серебристый ~RAL 9006 (10,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая СERTA до 700°С серебристый ~RAL 9006 10 кг</t>
   </si>
   <si>
     <t>CPR00006</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая до 800°С CERTA черный полуглянец ~RAL 9011 (10,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая до 800°С CERTA черный полуглянец ~RAL 9011 10 кг</t>
   </si>
   <si>
     <t>CPR00022</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая до 800°С CERTA коричневый матовый ~RAL 8017 (10,0кг)</t>
-[...2 lines deleted...]
-    <t>коричневый термо</t>
+    <t>Эмаль антикоррозионная термостойкая до 800°С CERTA коричневый матовый ~RAL 8017 10 кг</t>
   </si>
   <si>
     <t>CPR00024</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 800°С красно-коричневый матовый ~RAL 8012 (10,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 800°С красно-коричневый матовый ~RAL 8012 10 кг</t>
   </si>
   <si>
     <t>CST00002</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 700°С черный матовый ~RAL 9004 (10,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 700°С черный матовый ~RAL 9004 10 кг</t>
   </si>
   <si>
     <t>CST00018</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С желтый матовый ~RAL 1003 (10,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С желтый матовый ~RAL 1003 10 кг</t>
   </si>
   <si>
     <t>CST00034</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTА до 400°С ярко-красный матовый ~RAL 3020 (10,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая СERTА до 400°С ярко-красный матовый ~RAL 3020 10 кг</t>
   </si>
   <si>
     <t>CST00032</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTА до 400°С синий матовый ~RAL 5005 (10,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая СERTА до 400°С синий матовый ~RAL 5005 10 кг</t>
   </si>
   <si>
     <t>CST00016</t>
   </si>
   <si>
-    <t>Эмаль термостойкая антикоррозионная CERTA до 400°С голубой (~RAL 5012) (10,0кг)</t>
+    <t>Эмаль термостойкая антикоррозионная CERTA до 400°С голубой (~RAL 5012) 10 кг</t>
   </si>
   <si>
     <t>CPR00030</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая до 600°С CERTA защитный зеленый матовый ~RAL 6003 (10,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая до 600°С CERTA защитный зеленый матовый ~RAL 6003 10 кг</t>
   </si>
   <si>
     <t>CPR00115</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 1200°С черный глубокоматовый ~RAL 9004 (10,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 1200°С черный глубокоматовый ~RAL 9004 10 кг</t>
   </si>
   <si>
     <t>CPR00014</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 700°С графит (10,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 700°С графит 10 кг</t>
+  </si>
+  <si>
+    <t>CST00006</t>
+  </si>
+  <si>
+    <t>CERTA эмаль антикоррозионная термостойкая до 650°С серебристо-серый матовый (10,0кг)</t>
   </si>
   <si>
     <t>CPR0000125</t>
   </si>
   <si>
-    <t>CERTA эмаль антикоррозионная термостойкая до 1200°С черный матовый ~RAL 9004 (25,0кг)</t>
+    <t>CERTA эмаль антикоррозионная термостойкая до 1200°С черный матовый ~RAL 9004 25 кг</t>
   </si>
   <si>
     <t>CST901760025</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 600°С антрацит (угольно-черный) матовый ~RAL 9017 (25,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 600°С антрацит (угольно-черный) матовый ~RAL 9017 25 кг</t>
+  </si>
+  <si>
+    <t>угольно-черный</t>
   </si>
   <si>
     <t>CPR0000325</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTA до 800°С черный матовый ~RAL 9004 (25,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая СERTA до 800°С черный матовый ~RAL 9004 25 кг</t>
   </si>
   <si>
     <t>CST0000125</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 700°С черный матовый ~RAL 9004 (25,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 700°С черный матовый ~RAL 9004 25 кг</t>
   </si>
   <si>
     <t>CST0000525</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 650°С серебристо-серый матовый (25,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 650°С серебристо-серый матовый 25 кг</t>
   </si>
   <si>
     <t>CPR0002325</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 800°С красно-коричневый матовый ~RAL 8012 (25,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 800°С красно-коричневый матовый ~RAL 8012 25 кг</t>
   </si>
   <si>
     <t>CPR0002125</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 800°С коричневый матовый ~RAL 8017 (25,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 800°С коричневый матовый ~RAL 8017 25 кг</t>
   </si>
   <si>
     <t>CPR0000525</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTA до 800°С черный полуглянцевый ~RAL 9011 (25,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая СERTA до 800°С черный полуглянцевый ~RAL 9011 25 кг</t>
   </si>
   <si>
     <t>CRTCH50025</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая до 500°С CERTA черный матовый ~RAL 9004 (25,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая до 500°С CERTA черный матовый ~RAL 9004 25 кг</t>
   </si>
   <si>
     <t>CST0001325</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С белый матовый ~RAL 9003 (25,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С белый матовый ~RAL 9003 25 кг</t>
   </si>
   <si>
     <t>CST0000925</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С бежевый матовый ~RAL 1015  (25,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С бежевый матовый ~RAL 1015 25 кг</t>
   </si>
   <si>
     <t>CST0003125</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTA до 400°С синий матовый ~RAL 5005 (25,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая СERTA до 400°С синий матовый ~RAL 5005 25 кг</t>
   </si>
   <si>
     <t>CST0001525</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С голубой матовый ~RAL 5012 (25,0кг)</t>
-[...2 lines deleted...]
-    <t>голубой</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С голубой матовый ~RAL 5012 25 кг</t>
   </si>
   <si>
     <t>CST0001725</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С желтый матовый ~RAL 1003 (25,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С желтый матовый ~RAL 1003 25 кг</t>
   </si>
   <si>
     <t>CST0001925</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 500°С зеленый матовый ~RAL 6002 (25,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 500°С зеленый матовый ~RAL 6002 25 кг</t>
   </si>
   <si>
     <t>CPR0002925</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая до 600°С CERTA защитный зеленый матовый ~RAL 6003 (25,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая до 600°С CERTA защитный зеленый матовый ~RAL 6003 25 кг</t>
   </si>
   <si>
     <t>CST0002925</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTA до 400°С оранжевый матовый (~RAL 2004) (25,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая СERTA до 400°С оранжевый матовый (~RAL 2004) 25 кг</t>
   </si>
   <si>
     <t>CST0002525</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTA до 400°С красный матовый (~RAL 2002) (25,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая СERTA до 400°С красный матовый (~RAL 2002) 25 кг</t>
   </si>
   <si>
     <t>CST0003325</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTA до 400°С ярко-красный матовый ~RAL 3020 (25,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая СERTA до 400°С ярко-красный матовый ~RAL 3020 25 кг</t>
   </si>
   <si>
     <t>CPR00112</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTA до 700°С темно-серый ~RAL 7024 (25,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая СERTA до 700°С темно-серый ~RAL 7024 25 кг</t>
   </si>
   <si>
     <t>CPR00113</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая до 1000°С CERTA черный матовый ~RAL 9004 (25,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая до 1000°С CERTA черный матовый ~RAL 9004 25 кг</t>
   </si>
   <si>
     <t>CST00110</t>
   </si>
   <si>
-    <t>CERTA эмаль антикоррозионная термостойкая до 400°С серый матовый ~RAL 7047 (25,0кг)</t>
+    <t>CERTA эмаль антикоррозионная термостойкая до 400°С серый матовый ~RAL 7047 25 кг</t>
   </si>
   <si>
     <t>серый матовый</t>
   </si>
   <si>
     <t>CST0001125</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С серый матовый ~RAL 7040 (25,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С серый матовый ~RAL 7040 25 кг</t>
   </si>
   <si>
     <t>CST25SER650</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 650°С серый матовый (25,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 650°С серый матовый 25 кг</t>
   </si>
   <si>
     <t>CPR0000725</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTА до 700°С серебристый ~RAL 9006 (25,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая СERTА до 700°С серебристый ~RAL 9006 25 кг</t>
   </si>
   <si>
     <t>CPR00114</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 1200°С черный глубокоматовый ~RAL 9004 (25,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 1200°С черный глубокоматовый ~RAL 9004 25 кг</t>
   </si>
   <si>
     <t>CPR0001325</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 700°С графит (25,0кг)</t>
-[...2 lines deleted...]
-    <t>CERTA Professional эмаль антикоррозионная термостойкая до 1200°С черный матовый ~RAL 9004 (25,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 700°С графит 25 кг</t>
+  </si>
+  <si>
+    <t>CERTA Professional эмаль антикоррозионная термостойкая до 1200°С черный матовый ~RAL 9004 25 кг</t>
+  </si>
+  <si>
+    <t>cstgruntser25</t>
+  </si>
+  <si>
+    <t>CERTA грунт термостойкий до 600° серый (25,0кг)</t>
   </si>
   <si>
     <t>CST00091</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTA до 400°С синий матовый ~RAL 5005 (4,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая СERTA до 400°С синий матовый ~RAL 5005 4 кг</t>
   </si>
   <si>
     <t>CST00053</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С серый матовый ~RAL 7040 (4,0кг)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С серый матовый ~RAL 7040 4 кг</t>
+  </si>
+  <si>
+    <t>CPR00105</t>
+  </si>
+  <si>
+    <t>Эмаль антикоррозионная термостойкая до 1000°С CERTA черный матовый ~RAL 9004 4 кг</t>
+  </si>
+  <si>
+    <t>CPR00110</t>
+  </si>
+  <si>
+    <t>Эмаль антикоррозионная термостойкая СERTA до 700°С темно-серый ~RAL 7024 4 кг</t>
+  </si>
+  <si>
+    <t>CPR00035</t>
+  </si>
+  <si>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 1200°С черный матовый ~RAL 9004 4 кг</t>
+  </si>
+  <si>
+    <t>CPR00039</t>
+  </si>
+  <si>
+    <t>Эмаль антикоррозионная термостойкая СERTА до 800°С черный матовый ~RAL 9004 4 кг</t>
+  </si>
+  <si>
+    <t>CPR00043</t>
+  </si>
+  <si>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 800°С черный полуглянец (RAL 9011) 4 кг</t>
+  </si>
+  <si>
+    <t>CPR00074</t>
+  </si>
+  <si>
+    <t>CERTA эмаль термостойкая антикоррозионная до 800°С коричневый (~RAL 8017) 4 кг</t>
+  </si>
+  <si>
+    <t>CPR00047</t>
+  </si>
+  <si>
+    <t>Эмаль антикоррозионная термостойкая СERTА до 700°С серебристый ~RAL 9006 4 кг</t>
+  </si>
+  <si>
+    <t>CPR00078</t>
+  </si>
+  <si>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 800°С красно-коричневый матовый ~RAL 8012 4 кг</t>
+  </si>
+  <si>
+    <t>CPR00090</t>
+  </si>
+  <si>
+    <t>Эмаль антикоррозионная термостойкая до 600°С CERTA защитный зеленый матовый ~RAL 6003 4 кг</t>
+  </si>
+  <si>
+    <t>CST00035</t>
+  </si>
+  <si>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 700°С черный матовый ~RAL 9004 4 кг</t>
+  </si>
+  <si>
+    <t>CST00049</t>
+  </si>
+  <si>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С бежевый матовый ~RAL 1015 4 кг</t>
+  </si>
+  <si>
+    <t>CST00057</t>
+  </si>
+  <si>
+    <t>Эмаль антикоррозионная термостойкая до 400°С CERTA белый матовый ~RAL 9003 4 кг</t>
+  </si>
+  <si>
+    <t>CST00065</t>
+  </si>
+  <si>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С желтый матовый ~RAL 1003 4 кг</t>
+  </si>
+  <si>
+    <t>CST00069</t>
+  </si>
+  <si>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 500°С зеленый (~RAL 6002) 4 кг</t>
+  </si>
+  <si>
+    <t>CST00095</t>
+  </si>
+  <si>
+    <t>Эмаль антикоррозионная термостойкая СERTА до 400°С ярко-красный матовый ~RAL 3020 4 кг</t>
+  </si>
+  <si>
+    <t>CST00042</t>
+  </si>
+  <si>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 650°С серебристо-серый матовый 4 кг</t>
+  </si>
+  <si>
+    <t>CPR00116</t>
+  </si>
+  <si>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 1200°С черный глубокоматовый ~RAL 9004 4 кг</t>
+  </si>
+  <si>
+    <t>CPR00059</t>
+  </si>
+  <si>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 700°С графит 4 кг</t>
   </si>
   <si>
     <t>CST00061</t>
   </si>
   <si>
-    <t>CPR00105</t>
-[...104 lines deleted...]
-    <t>Эмаль антикоррозионная термостойкая CERTA до 700°С графит (4,0кг)</t>
+    <t>CERTA эмаль антикоррозионная термостойкая до 400°С голубой матовый ~RAL 5012 (4,0кг)</t>
   </si>
   <si>
     <t>CPR00102</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая до 1000°С CERTA черный матовый ~RAL 9004 (аэрозоль)</t>
+    <t>Эмаль антикоррозионная термостойкая до 1000°С CERTA черный матовый ~RAL 9004 аэрозоль</t>
   </si>
   <si>
     <t>CPR00107</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTA до 700°С темно-серый ~RAL 7024 (аэрозоль)</t>
+    <t>Эмаль антикоррозионная термостойкая СERTA до 700°С темно-серый ~RAL 7024 аэрозоль</t>
   </si>
   <si>
     <t>CST00094</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTA до 400°С синий матовый ~RAL 5005 (аэрозоль)</t>
+    <t>Эмаль антикоррозионная термостойкая СERTA до 400°С синий матовый ~RAL 5005 аэрозоль</t>
   </si>
   <si>
     <t>CPR00038</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTА до 1200°С черный матовый ~RAL 9004 (аэрозоль)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTА до 1200°С черный матовый ~RAL 9004 аэрозоль</t>
   </si>
   <si>
     <t>CPR00042</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTА до 800°С черный матовый ~RAL 9004 (аэрозоль)</t>
+    <t>Эмаль антикоррозионная термостойкая СERTА до 800°С черный матовый ~RAL 9004 аэрозоль</t>
   </si>
   <si>
     <t>CPR00046</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 800°С черный полуглянец (RAL 9011) (аэрозоль)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 800°С черный полуглянец (RAL 9011) аэрозоль</t>
   </si>
   <si>
     <t>CPR00054</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 650°С серый матовый (аэрозоль)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 650°С серый матовый аэрозоль</t>
   </si>
   <si>
     <t>CPR00077</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 800°С коричневый матовый ~RAL 8017 (аэрозоль)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 800°С коричневый матовый ~RAL 8017 аэрозоль</t>
   </si>
   <si>
     <t>CPR00050</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTА до 700°С серебристый ~RAL 9006 (аэрозоль)</t>
+    <t>Эмаль антикоррозионная термостойкая СERTА до 700°С серебристый ~RAL 9006 аэрозоль</t>
   </si>
   <si>
     <t>CPR00081</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 800°С красно-коричневый матовый ~RAL 8012 (аэрозоль)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 800°С красно-коричневый матовый ~RAL 8012 аэрозоль</t>
   </si>
   <si>
     <t>CPR00093</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая до 600°С CERTA защитный зеленый матовый ~RAL 6003 (аэрозоль)</t>
+    <t>Эмаль антикоррозионная термостойкая до 600°С CERTA защитный зеленый матовый ~RAL 6003 аэрозоль</t>
   </si>
   <si>
     <t>CST00052</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С бежевый матовый ~RAL 1015 (аэрозоль)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С бежевый матовый ~RAL 1015 аэрозоль</t>
   </si>
   <si>
     <t>CST00056</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С серый матовый ~RAL 7040 (аэрозоль)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С серый матовый ~RAL 7040 аэрозоль</t>
   </si>
   <si>
     <t>CST00060</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С белый матовый ~RAL 9003 (аэрозоль)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С белый матовый ~RAL 9003 аэрозоль</t>
   </si>
   <si>
     <t>CST00064</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С голубой матовый ~RAL 5012 (аэрозоль)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С голубой матовый ~RAL 5012 аэрозоль</t>
   </si>
   <si>
     <t>CST00068</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С желтый матовый ~RAL 1003 (аэрозоль)</t>
-[...2 lines deleted...]
-    <t>желтый матовый</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 400°С желтый матовый ~RAL 1003 аэрозоль</t>
   </si>
   <si>
     <t>CST00072</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 500°С зеленый матовый ~RAL 6002 (аэрозоль)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 500°С зеленый матовый ~RAL 6002 аэрозоль</t>
   </si>
   <si>
     <t>CST00083</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTА до 400°С красный матовый (~RAL 2002) (аэрозоль)</t>
+    <t>Эмаль антикоррозионная термостойкая СERTА до 400°С красный матовый (~RAL 2002) аэрозоль</t>
   </si>
   <si>
     <t>CST00098</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая СERTА до 400°С ярко-красный матовый ~RAL 3020 (аэрозоль)</t>
+    <t>Эмаль антикоррозионная термостойкая СERTА до 400°С ярко-красный матовый ~RAL 3020 аэрозоль</t>
   </si>
   <si>
     <t>CPR00119</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 1200°С черный глубокоматовый ~RAL 9004 (аэрозоль)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 1200°С черный глубокоматовый ~RAL 9004 аэрозоль</t>
   </si>
   <si>
     <t>CPR00062</t>
   </si>
   <si>
-    <t>Эмаль антикоррозионная термостойкая CERTA до 700°С графит (аэрозоль)</t>
+    <t>Эмаль антикоррозионная термостойкая CERTA до 700°С графит аэрозоль</t>
   </si>
   <si>
     <t>Эмаль термостойкая CERTA Professional</t>
   </si>
   <si>
-    <t>CHS00035</t>
-[...2 lines deleted...]
-    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 1000°С терракот металлик (0,4кг)</t>
+    <t>CHS00068</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 800°С графит металлик 0,4 кг</t>
+  </si>
+  <si>
+    <t>графит металлик</t>
+  </si>
+  <si>
+    <t>CHS00041</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 1200°С черный сатин матовый 0,4 кг</t>
+  </si>
+  <si>
+    <t>черный сатин</t>
+  </si>
+  <si>
+    <t>CHS00038</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 1000°С черный металлик 0,4 кг</t>
+  </si>
+  <si>
+    <t>CHS00121</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 750°С желтый матовый 0,4 кг</t>
+  </si>
+  <si>
+    <t>CHS00111</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 750°С золотой металлик 0,4 кг</t>
+  </si>
+  <si>
+    <t>CHS00116</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 750°С медный металлик 0,4 кг</t>
+  </si>
+  <si>
+    <t>медный металлик</t>
+  </si>
+  <si>
+    <t>CHS00101</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 800°С серый титан металлик 0,4 кг</t>
+  </si>
+  <si>
+    <t>серый титан металлик</t>
+  </si>
+  <si>
+    <t>CHS900604</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 700°С серебристый металлик 0,4 кг</t>
+  </si>
+  <si>
+    <t>серебристый металлик</t>
+  </si>
+  <si>
+    <t>CHS00100</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 800°С серый титан металлик 0,8 кг</t>
+  </si>
+  <si>
+    <t>CHS00040</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 1200°С черный сатин матовый 0,8 кг</t>
+  </si>
+  <si>
+    <t>CHS00037</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 1000°С черный металлик 0,8 кг</t>
+  </si>
+  <si>
+    <t>CHS00122</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 750°С желтый матовый 0,8 кг</t>
+  </si>
+  <si>
+    <t>CHS00067</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 800°С графит металлик 0,8 кг</t>
+  </si>
+  <si>
+    <t>CHS000043</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 700°С серебристый металлик 0,8 кг</t>
+  </si>
+  <si>
+    <t>CHS00112</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 750°С золотой металлик 0,8 кг</t>
+  </si>
+  <si>
+    <t>CHS00117</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 750°С медный металлик 0,8 кг</t>
+  </si>
+  <si>
+    <t>CHS00094</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 700°С серебристый металлик 10 кг</t>
+  </si>
+  <si>
+    <t>CHS00000067</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 1200°С черный сатин матовый 10 кг</t>
+  </si>
+  <si>
+    <t>CHS00090</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 1000°С черный металлик 10 кг</t>
+  </si>
+  <si>
+    <t>CHS00088</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 1000°С терракот металлик 10 кг</t>
   </si>
   <si>
     <t>терракот металлик</t>
   </si>
   <si>
-    <t>CHS00071</t>
-[...146 lines deleted...]
-    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 1000°С коричневый металлик (0,8кг)</t>
+    <t>CHS00098</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 800°С серый титан металлик 10 кг</t>
+  </si>
+  <si>
+    <t>CHS00124</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 750°С желтый матовый 10 кг</t>
+  </si>
+  <si>
+    <t>CHS00119</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 750°С медный 10 кг</t>
+  </si>
+  <si>
+    <t>CHS00114</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 750°С золотой металлик 10 кг</t>
   </si>
   <si>
     <t>CHS00108</t>
   </si>
   <si>
-    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 700°С белый матовый (10,кг)</t>
-[...35 lines deleted...]
-    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 700°С серебристый металлик (10,0кг)</t>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 700°С белый матовый 10 кг</t>
   </si>
   <si>
     <t>CHS00081</t>
   </si>
   <si>
-    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 800°С графит металлик (10,0кг)</t>
-[...23 lines deleted...]
-    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 1000°С коричневый металлик (10,0кг)</t>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 800°С графит металлик 10 кг</t>
+  </si>
+  <si>
+    <t>CST00111</t>
+  </si>
+  <si>
+    <t>CERTA эмаль антикоррозионная термостойкая до 400°С серый матовый ~RAL 7042 25 кг</t>
+  </si>
+  <si>
+    <t>CHS25GRAFMET</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 800°С графит металлик 25 кг</t>
+  </si>
+  <si>
+    <t>CHS0000006625</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 1200°С черный сатин матовый 25 кг</t>
+  </si>
+  <si>
+    <t>CHS0008925</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 1000°С черный металлик 25 кг</t>
+  </si>
+  <si>
+    <t>CHS25SEREBR</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 700°С серебристый металлик 25 кг</t>
+  </si>
+  <si>
+    <t>CHS25MEDN</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 750°С медный металлик 25 кг</t>
+  </si>
+  <si>
+    <t>CHS253020</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 1200°С черный сатин 25 кг</t>
+  </si>
+  <si>
+    <t>CHS25ZOLOT</t>
+  </si>
+  <si>
+    <t>Эмаль антикоррозионная термостойкая CERTA Professional до 750°С золотой 25 кг</t>
+  </si>
+  <si>
+    <t>CHS25SERTIT</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 800°С серый титан металлик 25 кг</t>
+  </si>
+  <si>
+    <t>CHS00130</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 700°С белый матовый 25 кг</t>
   </si>
   <si>
     <t>CHS00131</t>
   </si>
   <si>
-    <t>CERTA Professional эмаль антикоррозионная термостойкая до 750°С желтый матовый (25,0кг)</t>
-[...83 lines deleted...]
-    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 1000°С коричневый металлик (4,0кг)</t>
+    <t>CERTA Professional эмаль антикоррозионная термостойкая до 750°С желтый матовый 25 кг</t>
   </si>
   <si>
     <t>CHS00066</t>
   </si>
   <si>
-    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 800°С графит металлик (4,0кг)</t>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 800°С графит металлик 4 кг</t>
   </si>
   <si>
     <t>CHS00039</t>
   </si>
   <si>
-    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 1200°С черный сатин (4,0кг)</t>
-[...2 lines deleted...]
-    <t>HS черный сатин</t>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 1200°С черный сатин 4 кг</t>
   </si>
   <si>
     <t>CHS00036</t>
   </si>
   <si>
-    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 1000°С черный металлик (4,0кг)</t>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 1000°С черный металлик 4 кг</t>
+  </si>
+  <si>
+    <t>CHS00099</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 800°С серый титан металлик 4 кг</t>
+  </si>
+  <si>
+    <t>CHS00123</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 750°С желтый матовый 4 кг</t>
+  </si>
+  <si>
+    <t>CHS00132</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 700°С серебристый металлик 4 кг</t>
+  </si>
+  <si>
+    <t>CHS00118</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 750°С медный 4 кг</t>
+  </si>
+  <si>
+    <t>CHS00113</t>
+  </si>
+  <si>
+    <t>Эмаль антикоррозионная термостойкая CERTA Professional до 750°С золотой 4 кг</t>
   </si>
   <si>
     <t>CHS00107</t>
   </si>
   <si>
-    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 700°С белый матовый (4,0кг)</t>
-[...35 lines deleted...]
-    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 800°С серый титан металлик (4,0кг)</t>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 700°С белый матовый 4 кг</t>
+  </si>
+  <si>
+    <t>CHS00105</t>
+  </si>
+  <si>
+    <t>CERTA Professional эмаль антикоррозионная термостойкая до 700°С белый матовый (0,4кг)</t>
+  </si>
+  <si>
+    <t>CHS00106</t>
+  </si>
+  <si>
+    <t>CERTA Professional эмаль антикоррозионная термостойкая до 700°С белый матовый (0,8кг)</t>
   </si>
   <si>
     <t>CHS00120</t>
   </si>
   <si>
-    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 750°С желтый матовый (аэрозоль)</t>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 750°С желтый матовый аэрозоль</t>
+  </si>
+  <si>
+    <t>CHS00104</t>
+  </si>
+  <si>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 700°С белый матовый аэрозоль</t>
   </si>
   <si>
     <t>CHS00115</t>
   </si>
   <si>
-    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 750°С медный металлик (аэрозоль)</t>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 750°С медный металлик аэрозоль</t>
   </si>
   <si>
     <t>CHS00110</t>
   </si>
   <si>
-    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 750°С золотой металлик (аэрозоль)</t>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 750°С золотой металлик аэрозоль</t>
   </si>
   <si>
     <t>CHS00093</t>
   </si>
   <si>
-    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 700°С серебристый металлик (аэрозоль)</t>
-[...5 lines deleted...]
-    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 400°С ярко-красный металлик (аэрозоль)</t>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 700°С серебристый металлик аэрозоль</t>
   </si>
   <si>
     <t>CHS00102</t>
   </si>
   <si>
-    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 800°С серый титан металлик (аэрозоль)</t>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 800°С серый титан металлик аэрозоль</t>
   </si>
   <si>
     <t>CHS000038</t>
   </si>
   <si>
-    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 1000°С черный металлик (аэрозоль)</t>
-[...17 lines deleted...]
-    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 1000°С коричневый металлик (аэрозоль)</t>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 1000°С черный металлик аэрозоль</t>
   </si>
   <si>
     <t>CHS000068</t>
   </si>
   <si>
-    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 800°С графит металлик (аэрозоль)</t>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 800°С графит металлик аэрозоль</t>
   </si>
   <si>
     <t>CHS000041</t>
   </si>
   <si>
-    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 1200°С черный сатин матовый (аэрозоль)</t>
+    <t>Эмаль термостойкая антикоррозионная CERTA Professional до 1200°С черный сатин матовый аэрозоль</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -6391,18873 +6706,19806 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certacor-01-grunt-krasno-korichnevyy-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-betona-certacor-110-belyy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-betona-certacor-110-zheltyy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-betona-certacor-110-krasnyy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-betona-certacor-110-seryy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-betona-certacor-110-siniy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-betona-certacor-110-chernyy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-betona-certacor-110-yarko-krasnyy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-betona-certacor-110-seryy-ral-7047-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-betona-certacor-110-seryy-ral-7035-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-betona-certacor-110-seryy-ral-7004-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-betona-certacor-110-seryy-ral-7042-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-metalla-certacor-111-seryy-ral-7047-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-metalla-certacor-111-belyy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-metalla-certacor-111-zheltyy-ral-1003-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-metalla-certacor-111-krasnyy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-metalla-certacor-111-seryy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-metalla-certacor-111-siniy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certacor-111-chernyy-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-metalla-certacor-111-yarko-krasnyy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-metalla-certacor-111-seryy-ral-7035-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certacor-111-seryy-ral-7004-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-metalla-certacor-111-seryy-ral-7042-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-510-belyy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-510-seryy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-510-chernyy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-510-zheltyy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-510-krasno-korichnevyy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-510-krasnyy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-510-siniy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-510-yarko-krasnyy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-710-seryy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certacor-710-chernyy-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-710-belyy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-710-zheltyy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-710-siniy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-710-yarko-krasnyy-ral-3020-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certacor-polisil-propitka-s-effektom-mokrogo-kamnya-18l-16kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certacor-polisil-propitka-s-effektom-mokrogo-kamnya-9l-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-yarko-krasnyy-ral-3020-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-universal-vishnevyy-matovyy-ral-3005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-universal-salatovyy-matovyy-ral-6018-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-korichnevyy-ral-8017-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-chernyy-glyanets-ral-9005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-chernyy-ral-9005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-belyy-glyanets-ral-9003-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-belyy-ral-9003-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-siniy-ral-5015-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-universal-svetlo-seryy-ral-7035-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-zelenyy-ral-6029-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-oranzhevyy-ral-2003-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-oranzhevyy-ral-2004-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-zheltyy-ral-1018-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-rozovyy-ral-3015-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-temno-seryy-ral-7016-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-universal-slonovaya-kost-ral-1014-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-effects-glitter-sverkayushchee-serebro-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-effects-tainstvennyy-nefrit-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-effects-glitter-sladkaya-vishnya-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-effects-glitter-severnoe-siyanie-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-hq-zerkalnyy-khrom-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-hq-glubokiy-siniy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-hq-grafitovyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-hq-zhemchuzhno-goluboy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-hq-zhemchuzhno-lilovyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-hq-zhemchuzhno-myatnyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-hq-zhemchuzhno-rozovyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-hq-zvezdnaya-noch-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-hq-zerkalnaya-med-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-hq-zerkalnoe-zoloto-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-hq-izumrudnyy-zelenyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-hq-krasnyy-mars-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-hq-rozovoe-zoloto-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-lavanda-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-tsvetushchaya-siren-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-snezhnaya-myata-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-slonovaya-kost-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-sirenevyy-ametist-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-rozovyy-zhemchug-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-persikovyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-perezvon-vetra-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-pervyy-sneg-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-limonchello-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-lilovyy-rassvet-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-effekt-ineya-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-zimnee-utro-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-grozovoe-oblako-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-goluboy-shepot-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-vodnaya-sin-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-viridian-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-vesennyaya-zelen-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-vesennee-nebo-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-magnoliya-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-frantsuzskiy-chernozem-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-water-based-bezhevyy-520-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-water-based-chernyy-520-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-water-based-siniy-520-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-water-based-korichnevyy-520-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-water-based-vishnevyy-520-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-water-based-temno-seryy-520-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-water-based-zolotoy-520-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-water-based-seryy-520-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-water-based-zelenyy-520-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-water-based-serebryanyy-520-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-water-based-belyy-520-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/agm-9-0-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-gidrofobizator-1-1-5-0l/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-gidrofobizator-1-5-5-0l/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-gidrofobizator-1-10-5-0l/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-grunt-belyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-grunt-seryy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-zelenyy-glyantsevyy-ral6005-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-serebristyy-glyantsevyy-ral9006-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-seryy-glyantsevyy-ral7040-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-korichnevyy-glyantsevyy-ral8017-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-siniy-glyantsevyy-ral5005-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-zolotoy-glyantsevyy-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-slonovaya-kost-glyantsevyy-ral1014-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-tyemno-seryy-glyantsevyy-ral7024-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-grafit-temnyy-glyantsevyy-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-chernyy-glyantsevyy-ral9005-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-vishnevyy-glyantsevyy-ral3005-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-belyy-glyantsevyy-ral9003-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-slonovaya-kost-glyantsevyy-ral1014-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-belyy-glyantsevyy-ral9003-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-siniy-glyantsevyy-ral5005-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-tyemno-seryy-glyantsevyy-ral7024-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-seryy-glyantsevyy-ral7040-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-chernyy-glyantsevyy-ral9005-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-serebristyy-glyantsevyy-ral9006-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-korichnevyy-glyantsevyy-ral8017-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-vishnevyy-glyantsevyy-ral3005-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-zolotoy-glyantsevyy-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-zelenyy-glyantsevyy-ral6005-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-grafit-temnyy-glyantsevyy-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-chernyy-glyantsevyy-ral9005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-korichnevyy-glyantsevyy-ral8017-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-belyy-glyantsevyy-ral9003-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-tyemno-seryy-glyantsevyy-ral7024-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-vishnevyy-glyantsevyy-ral3005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-slonovaya-kost-glyantsevyy-ral1014-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-grafit-temnyy-glyantsevyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-siniy-glyantsevyy-ral5005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-zelenyy-glyantsevyy-ral6005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-seryy-glyantsevyy-ral7040-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-zolotoy-glyantsevyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-serebristyy-glyantsevyy-ral9006-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-italiya-zoloto-glyantsevoe-0-08/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-seriya-italyanskaya-zoloto-0-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-seriya-italyanskaya-bronza-0-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-italiya-med-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-italiya-bronza-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-italiya-serebro-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-italiya-zoloto-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-italiya-zoloto-glyantsevoe-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-seriya-italyanskaya-zoloto-glyantsevoe-0-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-seriya-italyanskaya-serebro-0-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-seriya-italyanskaya-med-0-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-italiya-zoloto-0-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-italiya-bronza-0-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-italiya-zoloto-glyantsevoe-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-italiya-bronza-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-seriya-italyanskaya-serebro-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-seriya-italyanskaya-med-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-seriya-italyanskaya-zoloto-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-sedaya-zelen-0-08/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-serebro-0-08/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-serebro-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-med-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-bronza-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-goticheskaya-zelen-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-zoloto-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-zoloto-0-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-med-0-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-bronza-0-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-med-0-08/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-zoloto-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-bronza-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-med-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-serebro-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-chernyy-1-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-belyy-1-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-zheltyy-1-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-seryy-1-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-ak-511-seryy-12-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-ak-511-belyy-12-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-chernyy-15-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-belyy-15-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-seryy-15-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-zheltyy-15-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-zheltyy-22-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-chernyy-22-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-seryy-22-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-belyy-22-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/kraska-dlya-dorozhnoy-razmetki-ak-511-zheltyy-30-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ak-511-seryy-30-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/kraska-dlya-dorozhnoy-razmetki-ak-511-belyy-30-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-chernyy-30-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-zheltyy-6-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-belyy-6-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-seryy-6-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-chernyy-6-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-zolotistyy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-grafit-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-korichnevo-mindalnyy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-serebristo-seryy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-chernyy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-shokolad-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-korichnevo-mindalnyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-zolotistyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-grafit-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-serebristo-seryy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-chernyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-shokolad-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-grafit-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-korichnevo-mindalnyy-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-serebristo-seryy-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-chernyy-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-shokolad-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-zolotistyy-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-vishnevyy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-seryy-ral7016-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-seryy-ral7004-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-serebristyy-ral9006-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-temno-seryy-ral7024-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-zelenyy-ral6005-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-belyy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-chernyy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-shokolad-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-shokolad-temnyy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-siniy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-slonovaya-kost-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-belyy-glyantsevyy-ral-9003-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-vishnevyy-glyantsevyy-ral-3005-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-zelenyy-glyantsevyy-ral-6005-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-serebristyy-glyantsevyy-ral-9006-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-seryy-glyantsevyy-ral-7004-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-temno-seryy-glyantsevyy-ral-7016-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-siniy-glyantsevyy-ral-5005-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-slonovaya-kost-glyantsevyy-ral-1015-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-temno-seryy-glyantsevyy-ral-7024-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-chernyy-glyantsevyy-ral-9005-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-shokolad-glyantsevyy-ral-8017-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-shokolad-temnyy-glyantsevyy-ral-8019-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-shokolad-temnyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-temno-seryy-ral7024-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-zelenyy-ral6005-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-seryy-ral7004-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-serebristyy-ral9006-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-belyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-siniy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-slonovaya-kost-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-chernyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-shokolad-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-seryy-ral7016-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-belyy-glyantsevyy-ral-9003-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-vishnevyy-glyantsevyy-ral-3005-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-zelenyy-glyantsevyy-ral-6005-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-serebristyy-glyantsevyy-ral-9006-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-seryy-glyantsevyy-ral-7004-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-temno-seryy-glyantsevyy-ral-7016-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-siniy-glyantsevyy-ral-5005-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-slonovaya-kost-glyantsevyy-ral-1015-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-temno-seryy-glyantsevyy-ral-7024-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-chernyy-glyantsevyy-ral-9005-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-shokolad-glyantsevyy-ral-8017-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-shokolad-temnyy-glyantsevyy-ral-8019-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-belyy-glyantsevyy-ral-9003-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-vishnevyy-glyantsevyy-ral-3005-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-zelenyy-glyantsevyy-ral-6005-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-serebristyy-glyantsevyy-ral-9006-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-seryy-glyantsevyy-ral-7004-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-temno-seryy-glyantsevyy-ral-7016-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-siniy-glyantsevyy-ral-5005-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-slonovaya-kost-glyantsevyy-ral-1015-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-temno-seryy-glyantsevyy-ral-7024-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-chernyy-glyantsevyy-ral-9005-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-shokolad-glyantsevyy-ral-8017-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-shokolad-temnyy-glyantsevyy-ral-8019-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-belyy-matovyy-ral-9003-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-vishnevyy-matovyy-ral-3005-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-zelenyy-matovyy-ral-6005-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-serebristyy-matovyy-ral-9006-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-seryy-matovyy-ral-7004-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-temno-seryy-matovyy-ral-7016-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-siniy-matovyy-ral-5005-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-slonovaya-kost-matovyy-ral-1015-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-temno-seryy-matovyy-ral-7024-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-chernyy-matovyy-ral-9005-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-shokolad-matovyy-ral-8017-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-shokolad-temnyy-matovyy-ral-8019-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-vishnevyy-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-vishnevyy-ral3005-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-seryy-ral7004-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-serebristyy-ral9006-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-seryy-ral7016-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-zelenyy-ral6005-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-temno-seryy-ral7024-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-shokolad-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-chernyy-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-belyy-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-siniy-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-slonovaya-kost-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-shokolad-temnyy-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-belyy-glyantsevyy-ral-9003-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-vishnevyy-glyantsevyy-ral-3005-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-zelenyy-glyantsevyy-ral-6005-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-serebristyy-glyantsevyy-ral-9006-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-seryy-glyantsevyy-ral-7004-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-temno-seryy-glyantsevyy-ral-7016-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-siniy-glyantsevyy-ral-5005-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-slonovaya-kost-glyantsevyy-ral-1015-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-temno-seryy-glyantsevyy-ral-7024-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-chernyy-glyantsevyy-ral-9005-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-shokolad-glyantsevyy-ral-8017-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-shokolad-temnyy-glyantsevyy-ral-8019-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-vishnevyy-ral3005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-slonovaya-kost-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-siniy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-chernyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-seryy-matovyy-ral-7004-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-serebristyy-matovyy-ral-9006-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-seryy-ral7016-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-zelenyy-ral6005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-temno-seryy-ral7024-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-belyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-shokolad-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-belyy-glyantsevyy-ral-9003-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-vishnevyy-glyantsevyy-ral-3005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-zelenyy-glyantsevyy-ral-6005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-serebristyy-glyantsevyy-ral-9006-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-seryy-glyantsevyy-ral-7004-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-temno-seryy-glyantsevyy-ral-7016-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-siniy-glyantsevyy-ral-5005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-slonovaya-kost-glyantsevyy-ral-1015-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-temno-seryy-glyantsevyy-ral-7024-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-chernyy-glyantsevyy-ral-9005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-shokolad-glyantsevyy-ral-8017-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-shokolad-temnyy-glyantsevyy-ral-8019-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-3v1-belyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-3v1-grafit-temnyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-3v1-seryy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-3v1-chernyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-3v1-shokolad-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-belyy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-siniy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-seryy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-shokolad-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-chernyy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-slonovaya-kost-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-shokolad-temnyy-ral-8019-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-vishnevyy-ral-3005-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-zelenyy-ral-6005-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-korichnevyy-ral-8017-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-seryy-ral-7024-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-zelenyy-ral-6005-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-siniy-ral-5005-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-belyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-seryy-ral-7024-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-seryy-ral-7016-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-korichnevyy-ral-8017-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-shokolad-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-chernyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-slonovaya-kost-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-seryy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-vishnevyy-ral-3005-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-shokolad-temnyy-ral-8019-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-seryy-ral-7024-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-seryy-ral-7040-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-chernyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-shokolad-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-zelenyy-ral-6005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-korichnevyy-ral-8017-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-belyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-bronza-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-grafit-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-grafit-temnyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-zoloto-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-med-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-staraya-med-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-chernyy-metallik-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-shokolad-metallik-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-italyanskiy-grafit-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-altarnoe-zoloto-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-m-e-korichnevyy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-m-e-shokolad-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-m-e-chernyy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-m-e-serebristyy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-molotkovym-effektom-zoloto-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-m-e-zelenyy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-m-e-grafit-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-molotkovym-effektom-siniy-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-m-e-seryy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-molotkovym-effektom-serebristo-seryy-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-m-e-grafit-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-m-e-shokolad-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-m-e-chernyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-m-e-siniy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-m-e-seryy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-m-e-serebristyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-molotkovym-effektom-serebristo-seryy-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-m-e-korichnevyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-m-e-zoloto-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-molotkovym-effektom-zelenyy-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-zelenyy-p-glyanets-ral-6005-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-vishnevyy-p-glyanets-ral-3005-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-seryy-p-glyanets-ral-7024-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-belyy-p-glyanets-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-seryy-p-glyanets-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-poluglyantsevyy-slonovaya-kost-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-chernyy-p-glyanets-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-shokolad-p-glyanets-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-shokolad-temnyy-p-glyanets-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-korichnevyy-p-glyanets-ral-8017-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-lac-matovyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-lac-glyantsevyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/lak-ko-815-22-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/lak-ko-85-do-250-s-0-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/lak-ko-85-do-250-s-20-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/lak-ko-85-do-250-s-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/lak-po-kamnyu-s-effektom-mokryy-kamen-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/lak-po-kamnyu-s-effektom-mokryy-kamen-16-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/lak-po-kamnyu-s-effektom-mokryy-kamen-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/lak-po-kamnyu-s-effektom-mokryy-kamen-8-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-lak-t-st-do-300-s-p-glyantsevyy-vlagostoykiy-prozrachnyy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-lak-termostoykiy-do-300-s-poluglyantsevyy-vlagostoykiy-prozrachnyy-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-lak-t-st-do-300-s-p-glyantsevyy-vlagostoykiy-prozrachnyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-lak-universalnyy-7-stepeney-zashchity-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-lak-universalnyy-7-stepeney-zashchity-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-lak-universalnyy-7-stepeney-zashchity-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-nabor-dlya-dekora-effekt-krakelyura-belyy-finish-lak-prozrachnyy-baza/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-nabor-dlya-dekora-effekt-krakelyura-goluboy-finish-lak-prozrachnyy-baza/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-nabor-dlya-dekora-effekt-krakelyura-krasnyy-finish-lak-prozrachnyy-baza/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-nabor-dlya-dekora-effekt-krakelyura-chernyy-finish-lak-prozrachnyy-baza/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-nabor-dlya-dekora-effekt-krakelyura-chernyy-finish-zoloto-baza/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/nabor-dlya-dekora-siana-craquelure-chernyy-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-nabor-dlya-dekora-effekt-krakelyura-belyy-finish-zoloto-baza/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-nabor-dlya-dekora-effekt-krakelyura-belyy-finish-serebro-baza/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-nabor-dlya-dekora-effekt-krakelyura-goluboy-finish-serebro-baza/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-nabor-dlya-dekora-effekt-krakelyura-krasnyy-finish-serebro-baza/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-nabor-dlya-dekora-effekt-krakelyura-goluboy-finish-zoloto-baza/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-nabor-dlya-dekora-effekt-krakelyura-krasnyy-finish-zoloto-baza/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-certa-belyy-ral-9003-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-certa-zheltyy-ral-1003-25-0-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-certa-krasnyy-ral-3001-25-0-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-certa-seryy-ral-7040-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-certa-siniy-ral-5005-25-0-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-certa-chernyy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-certa-yarko-krasnyy-ral-3020-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-certa-seryy-ral-7047-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-certa-seryy-ral-7004-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-certa-seryy-ral-7042-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-grunt-emal-os-12-03-seryy-ral-7004-do-150-s-25-kg-certa/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-belyy-ral-9003-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-zheltyy-ral-1003-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-krasnyy-ral-3001-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-yarko-krasnyy-ral-3020-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-seryy-ral-7040-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-chernyy-ral-9005-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-grunt-emal-os-12-03-siniy-ral-5005-do-150-s-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-grunt-emal-os-12-03-seryy-ral-7047-do-150-s-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-grunt-emal-os-12-03-seryy-ral-7042-do-150-s-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-grunt-emal-os-12-03-seryy-ral-7035-do-150-s-25-kg-certa/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-tu-zheltyy-ral-1003-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-tu-84-725-78-seryy-ral-7040-certa/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-tu-84-725-78-siniy-ral-5005-10-kg-certa/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-termostoykaya-grunt-emal-os-12-03-tu-84-725-78-chernyy-ral-9004-do-300-s-25-0-kg-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-tu-belyy-ral-9003-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-termostoykaya-grunt-emal-os-12-03-tu-84-725-78-krasnyy-ral-3001-do-300-s-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-termostoykaya-grunt-emal-os-12-03-tu-84-725-78-yarko-krasnyy-ral-3020-do-300-s-25-/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-termostoykaya-grunt-emal-os-12-03-tu-84-725-78-svetlo-seryy-ral-7035-do-300-s-25-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-tu-seryy-ral-7040-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-termostoykaya-grunt-emal-os-12-03-tu-84-725-78-seryy-ral-7042-do-300-s-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-51-03-certa-dlya-teplosetey-zheltyy-ral-1003-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-51-03-certa-dlya-teplosetey-krasnyy-ral-3001/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-51-03-certa-dlya-teplosetey-siniy-ral-5005/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-51-03-certa-dlya-teplosetey-chernyy-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-51-03-certa-dlya-teplosetey-yarko-krasnyy-ral-3020/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-51-03-r-s-zelenyy-tu-84-725-78-ral-6002-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-51-03-radiatsionnostoykaya-tu-84-725-78-belyy-ral-9003-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-51-03-r-s-seryy-tu-84-725-78-ral-7040-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-51-03-radiatsionnostoykaya-tu-84-725-78-siniy-ral-5005-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-51-03-radiatsionnostoykaya-tu-84-725-78-chernyy-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-52-20-certa-seryy-ral-7040-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-52-20-certa-chernyy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-52-20-certa-belyy-ral9003-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-52-20-certa-zheltyy-ral1003-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-52-20-certa-krasno-korichnevyy-ral8012-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-52-20-certa-krasnyy-ral-3001-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-52-20-certa-krasnyy-ral-3020-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-52-20-certa-siniy-ral-5005-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-74-01-certa-seryy-ral-7040-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-74-01-certa-chernyy-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-74-01-certa-belyy-ral-9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-74-01-certa-zheltyy-ral-1003/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-74-01-certa-krasno-korichnevyy-ral-8012/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-74-01-certa-krasnyy-ral-3001/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-74-01-certa-siniy-ral-5005/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-otverditel-1-0-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-otverditel-1-0-225/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/preobrazovatel-rzhavchiny-certa-0-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/preobrazovatel-rzhavchiny-certa-5-0l/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/prompol-belyy-12-kg-certa/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/prompol-seryy-12-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/prompol-seryy-30-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/prompol-belyy-30-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-makhagon-0-9l/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-palisandr-0-9l/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-evropeyskiy-dub-0-9l/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-sosna-0-9l/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-bestsvetnaya-0-9l/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-temno-seraya-0-9l/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-seraya-0-9l/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-belaya-0-9l/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-evropeyskiy-dub-11l/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-temno-seraya-11l/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-seraya-11l/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/propitka-dlya-drevesiny-3v1-certa-belaya-11l/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-bestsvetnaya-11l/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-sosna-11l/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-palisandr-11l/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-makhagon-11l/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/propitka-dlya-drevesiny-3v1-certa-belaya-5-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-seraya-5-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-bestsvetnaya-5-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-temno-seraya-5-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-sosna-5-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-palisandr-5-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-evropeyskiy-dub-5-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-makhagon-5-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/rastvoritel-dlya-krasok-certa-0-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/rastvoritel-dlya-krasok-certa-1-0l/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/rastvoritel-dlya-krasok-certa-20-0l/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/rastvoritel-dlya-krasok-certa-5-0l/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/solyanaya-kislota-hcl-abgaznaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/sredstvo-moyushchee-solyanaya-kislota-14-barro-1-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/sredstvo-moyushchee-solyanaya-kislota-14-barro-5-0l/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-belyy-matovyy-do-400-s-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-korichnevyy-matovyy-do-600-s-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-krasno-korichnevyy-matovyy-do-600-s-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-serebristo-seryy-matovyy-do-600-s-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-chernyy-glubokomatovyy-do-1000-s-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-chernyy-glubokomatovyy-do-1200-s-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-chernyy-matovyy-do-600-s-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-yarko-krasnyy-matovyy-do-400-s-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-belyy-matovyy-do-400-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-korichnevyy-matovyy-do-600-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-krasno-korichnevyy-matovyy-do-600-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-serebristo-seryy-matovyy-do-600-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-chernyy-glubokomatovyy-do-1000-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-chernyy-glubokomatovyy-do-1200-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-chernyy-matovyy-do-600-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-yarko-krasnyy-matovyy-do-400-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-termostoykaya-do-700-s-serebro-0-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-termo-olimp-zol-0-08/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-termostoykaya-do-700-s-krasnaya-med-0-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-termo-olimp-zol-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-termo-serebro-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-termo-zoloto-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-termo-kr-zoloto-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-termo-med-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-termo-kr-med-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-termo-med-0-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-termo-zoloto-0-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-termostoykaya-do-700-s-krasnoe-zoloto-0-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-termo-kr-med-0-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-termostoykaya-do-700-s-olimpiyskoe-zoloto-0-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-termostoykaya-do-700-s-serebro-0-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-termostoykaya-do-700-s-med-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-termostoykaya-do-700-s-krasnaya-med-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-termostoykaya-do-700-s-krasnoe-zoloto-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-termostoykaya-do-700-s-serebro-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-termo-olimp-zol-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-termostoykaya-do-700-s-zoloto-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-propitka-po-kamnyu-s-effektom-nasyshchennyy-kamen-do-300-s-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-propitka-po-kamnyu-s-effektom-nasyshchennyy-kamen-do-300-s-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-propitka-po-kamnyu-s-effektom-nasyshchennyy-kamen-do-300-s-8-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-grunt-pesochno-zheltyy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-grunt-pesochno-zheltyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-grunt-pesochno-zheltyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/ecozin-a-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/ecozin-a-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/ecozin-a-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/ecozin-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/ecozin-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/ecozin-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/tsinkonapolnennyy-grunt-po-metallu-ecozin-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-grunt-emal-po-metallu-i-betonu-ko-174-seryy-ral-7004-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-grunt-emal-po-metallu-i-betonu-ko-174-seryy-ral-7047-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-grunt-emal-po-metallu-i-betonu-ko-174-chernyy-ral-9004-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-grunt-emal-po-metallu-i-betonu-ko-174-belyy-ral-9003-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-174-seryy-ral-7040-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-grunt-emal-po-metallu-i-betonu-ko-174-yarko-krasnyy-ral-3020-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-174-zheltyy-ral-1003-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-grunt-emal-po-metallu-i-betonu-ko-174-krasnyy-ral-3001-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-174-siniy-ral-5005-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-174-seryy-ral-7035-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-grunt-emal-po-metallu-i-betonu-ko-174-seryy-ral-7042-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-198-yarko-krasnyy-ral-3020-25-0kg-certa/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-198-seryy-ral-7040-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-198-chernyy-ral-9004-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-198-belyy-ral-9003-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-198-zheltyy-ral-1003-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-8101-do-600-s-serebristo-seryy-25-0kg-certa/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-8101-belyy-400-s-ral-9003-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-8101-seryy-400-s-ral-7040-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-8101-serebristo-seryy-650-s-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-8101-chernyy-700-s-ral-9004-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-8101-do-400-s-zelenyy-ral-6002-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-8101-do-500-s-chernyy-ral-9004-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-8101-do-600-s-chernyy-ral-9004-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-8101-do-400-s-yarko-krasnyy-ral-3020-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-8104-do-400-s-belyy-ral-9003-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-8104-do-400-s-zelenyy-ral-6002-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-8104-do-600-s-serebristo-seryy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-8104-seryy-400-s-ral-7040-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-8104-do-500-s-chernyy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-8104-do-600-s-chernyy-ral-9004-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-8104-do-700-s-chernyy-ral-9004-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-8104-do-400-s-yarko-krasnyy-ral-3020-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-811-do-400-s-yarko-krasnyy-ral-3020-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-811-chernyy-500-s-ral-9004-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-811-do-400-s-belyy-ral-9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-811-do-400-s-zelenyy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-811-do-600-s-serebristo-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-811-do-650-s-serebristo-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-811-do-400-s-seryy-ral-7040/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-811-do-600-s-chernyy-ral-9004/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-811-do-700-s-chernyy-ral-9004-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-8111-do-400-s-belyy-ral-9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-8111-do-400-s-zelenyy-ral-6002-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-8111-do-600-s-serebristo-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-8111-do-650-s-serebristo-seryy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-8111-do-400-s-seryy-ral-7040/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-8111-do-500-s-chernyy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-8111-do-600-s-chernyy-ral-9004/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-8111-do-700-s-chernyy-ral-9004/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-8111-do-400-s-yarko-krasnyy-ral-3020/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-813-2-kh-komponentnaya-certa/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-814-2-kh-komponentnaya-certa/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-868-belyy-400-s-ral-9003-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-868-seryy-400-s-ral-7040-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-868-serebristo-seryy-650-s-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-868-chernyy-700-s-ral-9004-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-868-do-400-s-zelenyy-ral-6002-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-868-serebristo-seryy-600-s-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-868-do-500-s-chernyy-ral-9004-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-868-chernyy-600-s-ral-9004-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-868-yarko-krasnyy-400-s-ral-3020-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-870-do-400-s-belyy-ral-9003-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-870-do-600-s-serebristo-seryy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-870-do-650-s-serebristo-seryy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-870-do-400-s-seryy-ral-7040-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-870-do-500-s-chernyy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-870-do-600-s-chernyy-ral-9004/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-870-do-700-s-chernyy-ral-9004-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-870-yarko-krasnyy-400-s-ral-3020-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-870-do-400-s-zelenyy-ral-6002-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-belyy-400-s-ral-9003-0-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-antikorrozionnaya-termostoykaya-do-1000-s-chernyy-matovyy-ral-9004-0-4kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-emal-antikorrozionnaya-termostoykaya-do-700-s-temno-seryy-ral-7024-0-4kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-400-s-siniy-ral-5005-0-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-1200-s-ral-9004-0-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-800-s-ral-9004-0-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-poluglyanets-800-s-ral-9011-0-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-korichnevyy-800-s-ral-8017-0-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-serebristyy-700-s-ral-9006-0-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-800-s-krasno-korichnevyy-ral-8012-0-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-600-s-zashchitnyy-ral-6003-0-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-700-s-ral-9004-0-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-400-s-bezhevyy-ral-1015-0-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-400-s-goluboy-ral-5012-0-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-400-s-zheltyy-ral-1003-0-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-500-s-zelenyy-ral-6002-0-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-400-s-yarko-krasnyy-ral-3020-0-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-sereb-ser-650-s-0-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-seryy-400-s-ral-7040-0-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-1200-s-chernyy-ral-9004-0-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-grafit-700-s-0-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-1000-s-ral-9004-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-emal-antikorrozionnaya-termostoykaya-do-700-s-temno-seryy-ral-7024-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-belyy-400-s-ral-9003-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-400-s-goluboy-ral-5012-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-zelenyy-500-s-ral-6002-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-oranzhevyy-400-s-ral-2004-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-siniy-400-s-ral-5005-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-yarko-krasnyy-400-s-ral-3020-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-1200-s-ral-9004-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-800-s-ral-9004-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-poluglyanets-800-s-ral-9011-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-seryy-650-s-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-korichnevyy-800-s-ral-8017-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-serebristyy-700-s-ral-9006-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-kr-kor-800-s-ral-8012-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-600-s-zashchitnyy-ral-6003-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-700-s-ral-9004-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-bezhevyy-400-s-ral-1015-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-seryy-400-s-ral-7040-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-sereb-ser-650-s-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-zheltyy-400-s-ral-1003-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-glubokomatovyy-1200-s-ral-9004-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-grafit-700-s-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-bezhevyy-400-s-ral-1015-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-antikorrozionnaya-termostoykaya-do-400-s-belyy-matovyy-ral-9003-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-400-s-seryy-ral-7040-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-1000-s-ral-9004-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-emal-antikorrozionnaya-termostoykaya-do-700-s-temno-seryy-ral-7024-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-500-s-zelenyy-ral-6002-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-1200-s-ral-9004-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-800-s-ral-9004-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-serebristyy-700-s-ral-9006-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-poluglyanets-800-s-ral-9011-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-800-s-korichnevyy-ral-8017-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-800-s-krasno-korichnevyy-ral-8012-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-700-s-ral-9004-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-400-s-zheltyy-ral-1003-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-400-s-yarko-krasnyy-ral-3020-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-siniy-400-s-ral-5005-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-antikorrozionnaya-termostoykaya-do-400-s-goluboy-matovyy-ral-5012-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-600-s-zashchitnyy-ral-6003-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-glubokomatovyy-1200-s-ral-9004-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-grafit-700-s-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-1200-s-ral-9004-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-antratsit-ugolno-chernyy-ral-9017-600-s-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-800-s-ral-9004-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-700-s-ral-9004-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-sereb-ser-650-s-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-kr-kor-800-s-ral-8012-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-korichnevyy-800-s-ral-8017-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-poluglyanets-800-s-ral-9011-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-500-s-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-belyy-400-s-ral-9003-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-bezhevyy-400-s-ral-1015-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-siniy-400-s-ral-5005-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-goluboy-400-s-ral-5012-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-zheltyy-400-s-ral-1003-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-zelenyy-500-s-ral-6002-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-zashchitnyy-600-s-ral-6003-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-oranzhevyy-400-s-ral-2004-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-krasnyy-400-s-ral-2002-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-yarko-krasnyy-400-s-ral-3020-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-emal-antikorrozionnaya-termostoykaya-do-700-s-temno-seryy-ral-7024-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-1000-s-ral-9004-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-seryy-400-s-ral-7047-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-seryy-400-s-ral-7040-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-seryy-650-s-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-serebristyy-700-s-ral-9006-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-glubokomatovyy-1200-s-ral-9004-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-grafit-700-s-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-1200-s-chernyy-matovyy-ral-9004-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-siniy-400-s-ral-5005-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-seryy-400-s-ral-7040-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-400-s-goluboy-ral-5012-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-1000-s-ral-9004-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-emal-antikorrozionnaya-termostoykaya-do-700-s-temno-seryy-ral-7024-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-1200-s-ral-9004-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-800-s-ral-9004-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-poluglyanets-800-s-ral-9011-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-800-s-korichnevyy-ral-8017-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-serebristyy-700-s-ral-9006-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-800-s-krasno-korichnevyy-ral-8012-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-600-s-zashchitnyy-ral-6003-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-700-s-ral-9004-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-400-s-bezhevyy-ral-1015-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-400-s-belyy-ral-9003-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-zheltyy-400-s-ral-1003-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-500-s-zelenyy-ral-6002-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-yarko-krasnyy-400-s-ral-3020-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-sereb-ser-650-s-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-glubokomatovyy-1200-s-ral-9004-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-grafit-700-s-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-1000-s-ral-9004-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-emal-antikorrozionnaya-termostoykaya-do-700-s-temno-seryy-ral-7024-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-siniy-400-s-ral-5005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-1200-s-ral-9004-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-800-s-ral-9004-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-poluglyanets-800-s-ral-9011-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-seryy-650-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-korichnevyy-800-s-ral-8017-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-serebristyy-700-s-ral-9006-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-kr-kor-800-s-ral-8012-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-zashchitnyy-600-s-ral-6003-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-bezhevyy-400-s-ral-1015-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-seryy-400-s-ral-7040-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-belyy-400-s-ral-9003-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-goluboy-400-s-ral-5012-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-zheltyy-400-s-ral-1003-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-zelenyy-500-s-ral-6002-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-krasnyy-400-s-ral-2002-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-yarko-krasnyy-400-s-ral-3020-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-glubokomatovyy-1200-s-ral-9004-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-grafit-700-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-1000-s-terrakot-metallik-0-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-1000-s-korichnevyy-metallik-0-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-700-s-serebristyy-metallik-0-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-800-s-seryy-titan-metallik-0-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-750-s-zheltyy-matovyy-0-4kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-750-s-mednyy-metallik-0-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-chernyy-metallik-1000-s-0-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-800-s-grafit-metallik-0-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-750-s-zolotoy-metallik-0-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-chernyy-satin-1200-s-0-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-400-s-yarko-krasnyy-metallik-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-1000-s-terrakot-metallik-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-chernyy-metallik-1000-s-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-mednyy-750-s-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-zolotoy-750-s-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-chernyy-satin-1200-s-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-grafit-metallik-800-s-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-750-s-zheltyy-matovyy-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-seryy-titan-metallik-800-s-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-700-s-serebristyy-metallik-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-1000-s-korichnevyy-metallik-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-belyy-700-s-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-750-s-zheltyy-matovyy-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-750-s-mednyy-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-400-s-yarko-krasnyy-metallik-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-zolotoy-750-s-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-800-s-seryy-titan-metallik-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-700-s-serebristyy-metallik-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-800-s-grafit-metallik-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-1000-s-terrakot-metallik-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-chernyy-metallik-1000-s-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-chernyy-satin-1200-s-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-1000-s-korichnevyy-metallik-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-750-s-zheltyy-matovyy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-700-s-belyy-matovyy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-400-s-seryy-ral-7042-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-1200-s-chernyy-satin-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-antikorrozionnaya-termostoykaya-do-400-s-seryy-matovyy-ral-7042-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-antikorrozionnaya-termostoykaya-do-400-s-seryy-matovyy-ral-7047-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-chernyy-satin-1200-s-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-chernyy-metallik-1000-s-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-1000-s-korichnevyy-metallik-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-grafit-metallik-800-s-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-700-s-serebristyy-metallik-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-mednyy-750-s-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-seryy-titan-metallik-800-s-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-750-s-zolotoy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-terrakot-metallik-1000-s-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-1000-s-terrakot-metallik-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-korichnevyy-metallik-1000-s-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-800-s-grafit-metallik-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-1200-s-chernyy-satin-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-chernyy-metallik-1000-s-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-700-s-belyy-matovyy-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-400-s-yarko-krasnyy-metallik-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-750-s-zolotoy-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-750-s-mednyy-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-750-s-zheltyy-matovyy-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-700-s-serebristyy-metallik-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-800-s-seryy-titan-metallik-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-750-s-zheltyy-matovyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-mednyy-750-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-zolotoy-750-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-700-s-serebristyy-metallik-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-yarko-krasnyy-metallik-400-s-ral-3020-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-seryy-titan-metallik-800-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-chernyy-metallik-1000-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-1000-s-terrakot-metallik-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-belyy-700-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-korichnevyy-metallik-1000-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-grafit-metallik-800-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-chernyy-satin-1200-s-aerozol/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-derevu-belyy-polumatovyy-ral9003-baza-a-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-derevu-seryy-polumatovyy-ral7004-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-derevu-temno-seryy-polumatovyy-ral7024-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-derevu-chernyy-polumatovyy-ral9005-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-derevu-shokolad-polumatovyy-ral8017-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-derevu-bezhevyy-polumatovyy-ral1015-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-derevu-zelenyy-polumatovyy-ral6005-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-derevu-vishnevyy-polumatovyy-ral3005-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-derevu-belyy-polumatovyy-ral9003-baza-a-4-0-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-derevu-seryy-polumatovyy-ral7004-4-0-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-derevu-temno-seryy-polumatovyy-ral7024-4-0-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-derevu-chernyy-polumatovyy-ral9005-4-0-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-derevu-shokolad-polumatovyy-ral8017-4-0-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-derevu-bezhevyy-polumatovyy-ral1015-4-0-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-derevu-zelenyy-polumatovyy-ral6005-4-0-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-derevu-vishnevyy-polumatovyy-ral3005-4-0-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-italyanskiy-grafit-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-shokolad-metallik-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-chernyy-metallik-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-staraya-med-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-med-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-zoloto-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-grafit-temnyy-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-bronza-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-altarnoe-zoloto-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-grafit-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-altarnoe-zoloto-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-bronza-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-italyanskiy-grafit-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-shokolad-metallik-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-chernyy-metallik-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-staraya-med-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-med-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-zoloto-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-grafit-temnyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-grafit-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-grafit-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-grafit-temnyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-chernyy-metallik-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/osnova-dlya-emaley-certa-plast-bestsvetnaya-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/osnova-dlya-emaley-certa-plast-belaya-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/osnova-dlya-emaley-certa-plast-bestsvetnaya-p-gl-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certacor-01-grunt-krasno-korichnevyy-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-betona-certacor-110-belyy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-betona-certacor-110-zheltyy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-betona-certacor-110-krasnyy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-betona-certacor-110-seryy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-betona-certacor-110-siniy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-betona-certacor-110-chernyy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-betona-certacor-110-yarko-krasnyy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-betona-certacor-110-seryy-ral-7047-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-betona-certacor-110-seryy-ral-7035-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-betona-certacor-110-seryy-ral-7004-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-betona-certacor-110-seryy-ral-7042-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-metalla-certacor-111-seryy-ral-7047-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-metalla-certacor-111-belyy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-metalla-certacor-111-zheltyy-ral-1003-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-metalla-certacor-111-krasnyy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-metalla-certacor-111-seryy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-metalla-certacor-111-siniy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certacor-111-chernyy-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-metalla-certacor-111-yarko-krasnyy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-metalla-certacor-111-seryy-ral-7035-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certacor-111-seryy-ral-7004-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-poliorganosiloksanovaya-dlya-zashchity-metalla-certacor-111-seryy-ral-7042-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/osnova-dlya-emaley-certacor-111-bestsvetnaya-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/osnova-dlya-emaley-certacor-111-bestsvetnaya-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/osnova-dlya-emaley-certacor-111-belaya-25-0-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-510-belyy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-510-seryy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-510-chernyy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-510-zheltyy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-510-krasno-korichnevyy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-510-krasnyy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-510-siniy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-510-yarko-krasnyy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-511-belyy-ral-9003-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-511-zheltyy-ral1003-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-511-zelenyy-ral-6002-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-511-krasno-korichnevyy-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-511-krasnyy-ral-3001-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-511-seryy-ral-7040-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-511-siniy-ral-5005-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-511-chernyy-ral-9005-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-710-seryy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certacor-710-chernyy-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-710-belyy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-710-zheltyy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-710-siniy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/material-poliorganosiloksanovyy-certacor-710-yarko-krasnyy-ral-3020-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certacor-polisil-propitka-s-effektom-mokrogo-kamnya-18l-16kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certacor-polisil-propitka-s-effektom-mokrogo-kamnya-9l-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-yarko-krasnyy-ral-3020-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-universal-vishnevyy-matovyy-ral-3005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-universal-salatovyy-matovyy-ral-6018-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-korichnevyy-ral-8017-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-chernyy-glyanets-ral-9005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-chernyy-ral-9005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-belyy-glyanets-ral-9003-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-belyy-ral-9003-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-siniy-ral-5015-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-universal-svetlo-seryy-ral-7035-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-zelenyy-ral-6029-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-oranzhevyy-ral-2003-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-oranzhevyy-ral-2004-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-zheltyy-ral-1018-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-rozovyy-ral-3015-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-temno-seryy-ral-7016-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-classic-universal-slonovaya-kost-ral-1014-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-effects-glitter-sverkayushchee-serebro-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-effects-tainstvennyy-nefrit-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-effects-glitter-sladkaya-vishnya-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-effects-glitter-severnoe-siyanie-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-dlya-dekora-siana-effects-glitter-bengalskiy-ogon-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-hq-zerkalnyy-khrom-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-hq-glubokiy-siniy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-hq-grafitovyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-hq-zhemchuzhno-goluboy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-hq-zhemchuzhno-lilovyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-hq-zhemchuzhno-myatnyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-hq-zhemchuzhno-rozovyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-hq-zvezdnaya-noch-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-hq-zerkalnaya-med-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-hq-zerkalnoe-zoloto-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-hq-izumrudnyy-zelenyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-hq-krasnyy-mars-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-hq-rozovoe-zoloto-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-lavanda-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-tsvetushchaya-siren-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-snezhnaya-myata-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-slonovaya-kost-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-sirenevyy-ametist-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-rozovyy-zhemchug-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-persikovyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-perezvon-vetra-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-pervyy-sneg-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-limonchello-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-lilovyy-rassvet-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-effekt-ineya-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-zimnee-utro-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-grozovoe-oblako-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-goluboy-shepot-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-vodnaya-sin-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-viridian-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-vesennyaya-zelen-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-vesennee-nebo-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-magnoliya-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-frantsuzskiy-chernozem-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-water-based-bezhevyy-520-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-water-based-chernyy-520-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-water-based-siniy-520-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-water-based-korichnevyy-520-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-water-based-vishnevyy-520-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-water-based-temno-seryy-520-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-water-based-zolotoy-520-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-water-based-seryy-520-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-water-based-zelenyy-520-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-water-based-serebryanyy-520-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-water-based-belyy-520-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/vodnaya-kraska-siana-water-based-krasnyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-gidrofobizator-1-1-5-0l/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-gidrofobizator-1-5-5-0l/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-gidrofobizator-1-10-5-0l/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-gidrofobizator-po-kamnyu-1-5-5-0l/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/gidrofobizator-silikonovyy-po-kamnyu-certa-na-vodnoy-osnove-estvestvennyy-kamen-kontsentrat-1-5-5-0-/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-grunt-belyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-provence-grunt-seryy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-zelenyy-glyantsevyy-ral6005-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-serebristyy-metallik-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-seryy-glyantsevyy-ral7004-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-korichnevyy-glyantsevyy-ral8017-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-siniy-glyantsevyy-ral5005-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-zolotoy-metallik-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-slonovaya-kost-glyantsevyy-ral1014-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-tyemno-seryy-glyantsevyy-ral7024-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-grafit-temnyy-glyantsevyy-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-chernyy-glyantsevyy-ral9005-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-vishnevyy-glyantsevyy-ral3005-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-belyy-glyantsevyy-ral9003-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-slonovaya-kost-glyantsevyy-ral1014-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-belyy-glyantsevyy-ral9003-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-siniy-glyantsevyy-ral5005-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-tyemno-seryy-glyantsevyy-ral7024-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-seryy-glyantsevyy-ral7004-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-chernyy-glyantsevyy-ral9005-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-serebristyy-metallik-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-korichnevyy-glyantsevyy-ral8017-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-vishnevyy-glyantsevyy-ral3005-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-zolotoy-metallik-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-zelenyy-glyantsevyy-ral6005-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-grafit-temnyy-glyantsevyy-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-chernyy-glyantsevyy-ral9005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-korichnevyy-glyantsevyy-ral8017-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-belyy-glyantsevyy-ral9003-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-tyemno-seryy-glyantsevyy-ral7024-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-vishnevyy-glyantsevyy-ral3005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-slonovaya-kost-glyantsevyy-ral1014-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-grafit-temnyy-glyantsevyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-siniy-glyantsevyy-ral5005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-zelenyy-glyantsevyy-ral6005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-seryy-glyantsevyy-ral7004-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-zolotoy-metallik-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/grunt-emal-po-rzhavchine-4v1-certa-plast-serebristyy-metallik-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-serebro-0-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-italiya-zoloto-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-zoloto-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-italiya-med-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-italiya-serebro-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-italiya-zoloto-glyantsevoe-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-goticheskaya-zelen-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-bronza-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-med-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-serebro-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-italiya-bronza-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-bronza-0-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-italiya-bronza-0-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-seriya-italyanskaya-zoloto-glyantsevoe-0-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-italiya-zoloto-0-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-seriya-italyanskaya-med-0-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-seriya-italyanskaya-serebro-0-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-zoloto-0-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-med-0-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-bronza-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-seriya-italyanskaya-serebro-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-med-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-serebro-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-italiya-bronza-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-italiya-zoloto-glyantsevoe-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-zoloto-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-seriya-italyanskaya-zoloto-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-seriya-italyanskaya-med-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-chernyy-1-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-belyy-1-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-seryy-1-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-zheltyy-1-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-zheltyy-15-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-chernyy-15-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-seryy-15-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-belyy-15-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-zheltyy-22-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-belyy-22-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-seryy-22-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-chernyy-22-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/kraska-dlya-dorozhnoy-razmetki-ak-511-belyy-30-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-chernyy-30-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/kraska-dlya-dorozhnoy-razmetki-ak-511-zheltyy-30-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ak-511-seryy-30-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-chernyy-6-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-seryy-6-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-zheltyy-6-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/dorozhnaya-kraska-ak-511-belyy-6-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-zolotistyy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-grafit-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-korichnevo-mindalnyy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-serebristo-seryy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-chernyy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-shokolad-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-korichnevo-mindalnyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-zolotistyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-grafit-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-serebristo-seryy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-chernyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-shokolad-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-grafit-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-korichnevo-mindalnyy-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-serebristo-seryy-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-chernyy-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-shokolad-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-molotkovaya-3v1-zolotistyy-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-vishnevyy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-seryy-ral7016-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-seryy-ral7004-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-serebristyy-ral9006-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-temno-seryy-ral7024-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-zelenyy-ral6005-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-belyy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-chernyy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-shokolad-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-shokolad-temnyy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-siniy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-slonovaya-kost-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-belyy-glyantsevyy-ral-9003-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-vishnevyy-glyantsevyy-ral-3005-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-zelenyy-glyantsevyy-ral-6005-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-serebristyy-glyantsevyy-ral-9006-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-seryy-glyantsevyy-ral-7004-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-temno-seryy-glyantsevyy-ral-7016-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-siniy-glyantsevyy-ral-5005-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-slonovaya-kost-glyantsevyy-ral-1015-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-temno-seryy-glyantsevyy-ral-7024-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-chernyy-glyantsevyy-ral-9005-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-shokolad-glyantsevyy-ral-8017-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-shokolad-temnyy-glyantsevyy-ral-8019-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-shokolad-temnyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-temno-seryy-ral7024-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-zelenyy-ral6005-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-seryy-ral7004-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-serebristyy-ral9006-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-belyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-siniy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-slonovaya-kost-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-chernyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-shokolad-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-seryy-ral7016-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-belyy-glyantsevyy-ral-9003-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-vishnevyy-glyantsevyy-ral-3005-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-zelenyy-glyantsevyy-ral-6005-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-serebristyy-glyantsevyy-ral-9006-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-seryy-glyantsevyy-ral-7004-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-temno-seryy-glyantsevyy-ral-7016-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-siniy-glyantsevyy-ral-5005-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-slonovaya-kost-glyantsevyy-ral-1015-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-temno-seryy-glyantsevyy-ral-7024-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-chernyy-glyantsevyy-ral-9005-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-shokolad-glyantsevyy-ral-8017-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-shokolad-temnyy-glyantsevyy-ral-8019-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-belyy-glyantsevyy-ral-9003-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-vishnevyy-glyantsevyy-ral-3005-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-zelenyy-glyantsevyy-ral-6005-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-serebristyy-glyantsevyy-ral-9006-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-seryy-glyantsevyy-ral-7004-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-temno-seryy-glyantsevyy-ral-7016-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-siniy-glyantsevyy-ral-5005-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-slonovaya-kost-glyantsevyy-ral-1015-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-temno-seryy-glyantsevyy-ral-7024-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-chernyy-glyantsevyy-ral-9005-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-shokolad-glyantsevyy-ral-8017-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-shokolad-temnyy-glyantsevyy-ral-8019-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-belyy-matovyy-ral-9003-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-vishnevyy-matovyy-ral-3005-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-zelenyy-matovyy-ral-6005-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-serebristyy-matovyy-ral-9006-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-seryy-matovyy-ral-7004-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-temno-seryy-matovyy-ral-7016-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-siniy-matovyy-ral-5005-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-slonovaya-kost-matovyy-ral-1015-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-temno-seryy-matovyy-ral-7024-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-chernyy-matovyy-ral-9005-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-shokolad-matovyy-ral-8017-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-shokolad-temnyy-matovyy-ral-8019-20-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-vishnevyy-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-vishnevyy-ral3005-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-seryy-ral7004-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-serebristyy-ral9006-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-seryy-ral7016-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-zelenyy-ral6005-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-temno-seryy-ral7024-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-shokolad-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-chernyy-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-belyy-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-siniy-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-slonovaya-kost-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-shokolad-temnyy-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-belyy-glyantsevyy-ral-9003-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-vishnevyy-glyantsevyy-ral-3005-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-zelenyy-glyantsevyy-ral-6005-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-serebristyy-glyantsevyy-ral-9006-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-seryy-glyantsevyy-ral-7004-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-temno-seryy-glyantsevyy-ral-7016-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-siniy-glyantsevyy-ral-5005-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-slonovaya-kost-glyantsevyy-ral-1015-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-temno-seryy-glyantsevyy-ral-7024-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-chernyy-glyantsevyy-ral-9005-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-shokolad-glyantsevyy-ral-8017-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-shokolad-temnyy-glyantsevyy-ral-8019-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-vishnevyy-ral3005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-slonovaya-kost-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-siniy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-chernyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-seryy-matovyy-ral-7004-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-serebristyy-matovyy-ral-9006-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-seryy-ral7016-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-zelenyy-ral6005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-temno-seryy-ral7024-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-belyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-3v1-shokolad-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-belyy-glyantsevyy-ral-9003-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-vishnevyy-glyantsevyy-ral-3005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-zelenyy-glyantsevyy-ral-6005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-serebristyy-glyantsevyy-ral-9006-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-seryy-glyantsevyy-ral-7004-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-temno-seryy-glyantsevyy-ral-7016-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-siniy-glyantsevyy-ral-5005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-slonovaya-kost-glyantsevyy-ral-1015-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-temno-seryy-glyantsevyy-ral-7024-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-chernyy-glyantsevyy-ral-9005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-shokolad-glyantsevyy-ral-8017-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-shokolad-temnyy-glyantsevyy-ral-8019-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-kraska-po-metallu-i-rzhavchine-3v1-shokolad-temnyy-matovyy-ral-8019-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-grunt-emal-3v1-po-rzhavchine-belyy-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-grunt-emal-3v1-po-rzhavchine-grafit-temnyy-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-grunt-emal-3v1-po-rzhavchine-seryy-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-grunt-emal-3v1-po-rzhavchine-chernyy-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-grunt-emal-3v1-po-rzhavchine-shokolad-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-3v1-belyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-3v1-grafit-temnyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-3v1-seryy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-3v1-chernyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-3v1-shokolad-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-belyy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-siniy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-seryy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-shokolad-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-chernyy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-slonovaya-kost-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-shokolad-temnyy-ral-8019-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-vishnevyy-ral-3005-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-zelenyy-ral-6005-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-korichnevyy-ral-8017-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-seryy-ral-7024-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-zelenyy-ral-6005-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-siniy-ral-5005-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-belyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-seryy-ral-7024-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-seryy-ral-7016-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-korichnevyy-ral-8017-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-shokolad-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-chernyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-slonovaya-kost-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-seryy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-vishnevyy-ral-3005-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-shokolad-temnyy-ral-8019-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-seryy-ral-7024-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-seryy-ral-7040-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-chernyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-shokolad-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-zelenyy-ral-6005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-korichnevyy-ral-8017-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-belyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-m-e-korichnevyy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-m-e-shokolad-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-m-e-chernyy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-m-e-serebristyy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-molotkovym-effektom-zoloto-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-m-e-zelenyy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-m-e-grafit-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-molotkovym-effektom-siniy-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-m-e-seryy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-molotkovym-effektom-serebristo-seryy-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-m-e-grafit-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-m-e-shokolad-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-m-e-chernyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-m-e-siniy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-m-e-seryy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-m-e-serebristyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-molotkovym-effektom-serebristo-seryy-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-m-e-korichnevyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-m-e-zoloto-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-s-molotkovym-effektom-zelenyy-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-poluglyantsevyy-vishnevyy-ral-3005-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-poluglyantsevyy-korichnevyy-ral-8017-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-poluglyantsevyy-seryy-ral-7024-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-poluglyantsevyy-zelenyy-ral-6005-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-poluglyantsevyy-shokolad-temnyy-ral-8019-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-poluglyantsevyy-chernyy-ral-9005-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-poluglyantsevyy-shokolad-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-poluglyantsevyy-siniy-ral-5005-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-poluglyantsevyy-slonovaya-kost-ral-1015-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-poluglyantsevyy-belyy-ral9003-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-poluglyantsevyy-seryy-ral-7040-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-vishnevyy-p-glyanets-ral-3005-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-korichnevyy-p-glyanets-ral-8017-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-shokolad-temnyy-p-glyanets-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-shokolad-p-glyanets-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-chernyy-p-glyanets-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-poluglyantsevyy-slonovaya-kost-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-seryy-p-glyanets-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-belyy-p-glyanets-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-seryy-p-glyanets-ral-7024-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-zelenyy-p-glyanets-ral-6005-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-poluglyantsevyy-chernyy-ral-9005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-poluglyantsevyy-zelenyy-ral-6005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-poluglyantsevyy-seryy-ral-7024-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-poluglyantsevyy-vishnevyy-ral-3005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-pro-2k-dvukhupakovochnyy-chernyy-8-6kg-0-45kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-pro-2k-dvukhupakovochnyy-belyy-8-6kg-0-45kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-lac-matovyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-lac-glyantsevyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/lak-ko-815-22-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/lak-ko-85-do-250-s-0-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/lak-ko-85-do-250-s-20-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/lak-ko-85-do-250-s-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/lak-po-kamnyu-s-effektom-mokryy-kamen-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/lak-po-kamnyu-s-effektom-mokryy-kamen-16-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/lak-po-kamnyu-s-effektom-mokryy-kamen-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/lak-po-kamnyu-s-effektom-mokryy-kamen-8-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-lak-t-st-do-300-s-p-glyantsevyy-vlagostoykiy-prozrachnyy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-lak-termostoykiy-do-300-s-poluglyantsevyy-vlagostoykiy-prozrachnyy-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-lak-t-st-do-300-s-p-glyantsevyy-vlagostoykiy-prozrachnyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-lak-universalnyy-7-stepeney-zashchity-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-lak-universalnyy-7-stepeney-zashchity-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-lak-universalnyy-7-stepeney-zashchity-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-nabor-dlya-dekora-effekt-krakelyura-belyy-finish-lak-prozrachnyy-baza/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-nabor-dlya-dekora-effekt-krakelyura-goluboy-finish-lak-prozrachnyy-baza/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-nabor-dlya-dekora-effekt-krakelyura-krasnyy-finish-lak-prozrachnyy-baza/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-nabor-dlya-dekora-effekt-krakelyura-chernyy-finish-lak-prozrachnyy-baza/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-nabor-dlya-dekora-effekt-krakelyura-chernyy-finish-zoloto-baza/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/nabor-dlya-dekora-siana-craquelure-chernyy-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-nabor-dlya-dekora-effekt-krakelyura-belyy-finish-zoloto-baza/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-nabor-dlya-dekora-effekt-krakelyura-belyy-finish-serebro-baza/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-nabor-dlya-dekora-effekt-krakelyura-goluboy-finish-serebro-baza/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-nabor-dlya-dekora-effekt-krakelyura-krasnyy-finish-serebro-baza/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-nabor-dlya-dekora-effekt-krakelyura-goluboy-finish-zoloto-baza/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/siana-nabor-dlya-dekora-effekt-krakelyura-krasnyy-finish-zoloto-baza/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-certa-belyy-ral-9003-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-certa-zheltyy-ral-1003-25-0-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-certa-krasnyy-ral-3001-25-0-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-certa-seryy-ral-7040-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-certa-siniy-ral-5005-25-0-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-certa-chernyy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-certa-yarko-krasnyy-ral-3020-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-certa-seryy-ral-7047-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-certa-seryy-ral-7004-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-certa-seryy-ral-7042-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-certa-seryy-ral-7035-25-0-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-51-03-certa-dlya-teplosetey-belyy-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-51-03-certa-dlya-teplosetey-zheltyy-ral-1003-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-51-03-certa-dlya-teplosetey-krasnyy-ral-3001-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-51-03-certa-dlya-teplosetey-seryy-ral-7040-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-51-03-certa-dlya-teplosetey-siniy-ral-5005-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-51-03-certa-dlya-teplosetey-chernyy-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-51-03-certa-dlya-teplosetey-yarko-krasnyy-ral-3020-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-grunt-emal-os-12-03-seryy-ral-7004-do-150-s-25-kg-certa/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-belyy-ral-9003-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-zheltyy-ral-1003-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-krasnyy-ral-3001-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-yarko-krasnyy-ral-3020-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-seryy-ral-7040-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-chernyy-ral-9005-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-grunt-emal-os-12-03-siniy-ral-5005-do-150-s-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-grunt-emal-os-12-03-seryy-ral-7047-do-150-s-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-grunt-emal-os-12-03-seryy-ral-7042-do-150-s-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-grunt-emal-os-12-03-seryy-ral-7035-do-150-s-25-kg-certa/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-tu-zheltyy-ral-1003-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-tu-84-725-78-seryy-ral-7040-certa/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-tu-84-725-78-siniy-ral-5005-10-kg-certa/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-termostoykaya-grunt-emal-os-12-03-tu-84-725-78-chernyy-ral-9004-do-300-s-25-0-kg-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-tu-belyy-ral-9003-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-termostoykaya-grunt-emal-os-12-03-tu-84-725-78-krasnyy-ral-3001-do-300-s-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-termostoykaya-grunt-emal-os-12-03-tu-84-725-78-yarko-krasnyy-ral-3020-do-300-s-25-/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-termostoykaya-grunt-emal-os-12-03-tu-84-725-78-svetlo-seryy-ral-7035-do-300-s-25-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-tu-seryy-ral-7040-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-termostoykaya-grunt-emal-os-12-03-tu-84-725-78-seryy-ral-7042-do-300-s-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-12-03-tu-84-725-78-seryy-ral-7047-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-51-03-r-s-zelenyy-tu-84-725-78-ral-6002-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-51-03-radiatsionnostoykaya-tu-84-725-78-belyy-ral-9003-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-51-03-r-s-seryy-tu-84-725-78-ral-7040-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-51-03-radiatsionnostoykaya-tu-84-725-78-siniy-ral-5005-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-51-03-radiatsionnostoykaya-tu-84-725-78-chernyy-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-52-20-certa-seryy-ral-7040-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-52-20-certa-chernyy-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-52-20-certa-belyy-ral9003-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-52-20-certa-zheltyy-ral1003-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-52-20-certa-krasno-korichnevyy-ral8012-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-52-20-certa-krasnyy-ral-3001-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-52-20-certa-krasnyy-ral-3020-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-52-20-certa-siniy-ral-5005-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-74-01-certa-seryy-ral-7040-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-74-01-certa-chernyy-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-74-01-certa-belyy-ral-9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-74-01-certa-zheltyy-ral-1003/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-74-01-certa-krasno-korichnevyy-ral-8012/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-74-01-certa-krasnyy-ral-3001/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/os-74-01-certa-siniy-ral-5005/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-otverditel-1-0-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-otverditel-1-0-225/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/preobrazovatel-rzhavchiny-certa-0-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/preobrazovatel-rzhavchiny-certa-5-0l/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/preobrazovatel-rzhavchiny-s-tsinkom-certa-0-5-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/preobrazovatel-rzhavchiny-s-tsinkom-certa-5-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-makhagon-0-9l/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-palisandr-0-9l/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-evropeyskiy-dub-0-9l/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-sosna-0-9l/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-bestsvetnaya-0-9l/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-temno-seraya-0-9l/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-seraya-0-9l/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-belaya-0-9l/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-evropeyskiy-dub-11l/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-temno-seraya-11l/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-seraya-11l/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/propitka-dlya-drevesiny-3v1-certa-belaya-11l/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-bestsvetnaya-11l/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-sosna-11l/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-palisandr-11l/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-makhagon-11l/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/propitka-dlya-drevesiny-3v1-certa-belaya-5-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-seraya-5-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-bestsvetnaya-5-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-temno-seraya-5-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-sosna-5-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-palisandr-5-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-evropeyskiy-dub-5-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-propitka-po-drevesine-3-v-1-makhagon-5-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/rastvoritel-dlya-krasok-certa-0-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/rastvoritel-dlya-krasok-certa-1-0l/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/rastvoritel-dlya-krasok-certa-20-0l/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/rastvoritel-dlya-krasok-certa-5-0l/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/solyanaya-kislota-hcl-abgaznaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/sredstvo-moyushchee-solyanaya-kislota-14-barro-1-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/sredstvo-moyushchee-solyanaya-kislota-14-barro-5-0l/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-belyy-matovyy-do-400-s-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-korichnevyy-matovyy-do-600-s-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-krasno-korichnevyy-matovyy-do-600-s-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-serebristo-seryy-matovyy-do-600-s-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-chernyy-glubokomatovyy-do-1000-s-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-chernyy-glubokomatovyy-do-1200-s-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-chernyy-matovyy-do-600-s-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-yarko-krasnyy-matovyy-do-400-s-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-belyy-matovyy-do-400-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-korichnevyy-matovyy-do-600-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-krasno-korichnevyy-matovyy-do-600-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-serebristo-seryy-matovyy-do-600-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-chernyy-glubokomatovyy-do-1000-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-chernyy-glubokomatovyy-do-1200-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-chernyy-matovyy-do-600-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termokraska-certa-yarko-krasnyy-matovyy-do-400-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-termo-olimp-zol-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-termo-kr-med-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-termo-med-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-termo-kr-zoloto-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-termo-zoloto-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-termo-serebro-0-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-termo-kr-med-0-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-termo-med-0-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-termo-zoloto-0-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-termostoykaya-do-700-s-krasnoe-zoloto-0-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-termostoykaya-do-700-s-olimpiyskoe-zoloto-0-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-termostoykaya-do-700-s-serebro-0-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-termostoykaya-do-700-s-med-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-termostoykaya-do-700-s-krasnaya-med-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-termostoykaya-do-700-s-krasnoe-zoloto-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-termostoykaya-do-700-s-serebro-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-patina-termo-olimp-zol-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-patina-termostoykaya-do-700-s-zoloto-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-propitka-po-kamnyu-s-effektom-nasyshchennyy-kamen-do-300-s-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-propitka-po-kamnyu-s-effektom-nasyshchennyy-kamen-do-300-s-16-0-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-propitka-po-kamnyu-s-effektom-nasyshchennyy-kamen-do-300-s-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-propitka-po-kamnyu-s-effektom-nasyshchennyy-kamen-do-300-s-8-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-grunt-pesochno-zheltyy-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-grunt-pesochno-zheltyy-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-plast-grunt-pesochno-zheltyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/ecozin-a-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/ecozin-a-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/ecozin-a-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/ecozin-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/ecozin-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/ecozin-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/tsinkonapolnennyy-grunt-po-metallu-ecozin-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-grunt-emal-po-metallu-i-betonu-ko-174-seryy-ral-7004-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-grunt-emal-po-metallu-i-betonu-ko-174-seryy-ral-7047-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-grunt-emal-po-metallu-i-betonu-ko-174-chernyy-ral-9004-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-grunt-emal-po-metallu-i-betonu-ko-174-belyy-ral-9003-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-174-seryy-ral-7040-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-grunt-emal-po-metallu-i-betonu-ko-174-yarko-krasnyy-ral-3020-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-174-zheltyy-ral-1003-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-grunt-emal-po-metallu-i-betonu-ko-174-krasnyy-ral-3001-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-174-siniy-ral-5005-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-174-seryy-ral-7035-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/atmosferostoykaya-grunt-emal-po-metallu-i-betonu-ko-174-seryy-ral-7042-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-8101-do-600-s-serebristo-seryy-25-0kg-certa/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-8101-belyy-400-s-ral-9003-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-8101-seryy-400-s-ral-7040-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-8101-serebristo-seryy-650-s-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-8101-chernyy-700-s-ral-9004-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-8101-do-400-s-zelenyy-ral-6002-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-8101-do-500-s-chernyy-ral-9004-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-8101-do-600-s-chernyy-ral-9004-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-8101-do-400-s-yarko-krasnyy-ral-3020-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-8104-do-400-s-belyy-ral-9003-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-8104-do-400-s-zelenyy-ral-6002-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-8104-do-600-s-serebristo-seryy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-8104-seryy-400-s-ral-7040-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-8104-do-500-s-chernyy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-8104-do-600-s-chernyy-ral-9004-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-8104-do-700-s-chernyy-ral-9004-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-8104-do-400-s-yarko-krasnyy-ral-3020-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-811-do-400-s-yarko-krasnyy-ral-3020-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-811-chernyy-500-s-ral-9004-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-811-do-400-s-belyy-ral-9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-811-do-400-s-zelenyy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-811-do-600-s-serebristo-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-811-do-650-s-serebristo-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-811-do-400-s-seryy-ral-7040/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-811-do-600-s-chernyy-ral-9004/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-811-do-700-s-chernyy-ral-9004-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-8111-do-400-s-belyy-ral-9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-8111-do-400-s-zelenyy-ral-6002-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-8111-do-600-s-serebristo-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-8111-do-650-s-serebristo-seryy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-8111-do-400-s-seryy-ral-7040/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-8111-do-500-s-chernyy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-8111-do-600-s-chernyy-ral-9004/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-8111-do-700-s-chernyy-ral-9004/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-8111-do-400-s-yarko-krasnyy-ral-3020/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-813-2-kh-komponentnaya-certa/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-814-2-kh-komponentnaya-certa/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-868-belyy-400-s-ral-9003-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-868-seryy-400-s-ral-7040-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-868-serebristo-seryy-650-s-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-868-chernyy-700-s-ral-9004-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-868-do-400-s-zelenyy-ral-6002-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-868-serebristo-seryy-600-s-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/termostoykaya-grunt-emal-ko-868-do-500-s-chernyy-ral-9004-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-868-chernyy-600-s-ral-9004-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-868-yarko-krasnyy-400-s-ral-3020-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-870-do-400-s-belyy-ral-9003-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-870-do-600-s-serebristo-seryy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-870-do-650-s-serebristo-seryy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-870-do-400-s-seryy-ral-7040-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-870-do-500-s-chernyy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-870-do-600-s-chernyy-ral-9004/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-870-do-700-s-chernyy-ral-9004-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-870-yarko-krasnyy-400-s-ral-3020-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/emal-ko-870-do-400-s-zelenyy-ral-6002-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-emal-antikorrozionnaya-termostoykaya-do-400-s-krasnyy-matovyy-ral-2002-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-belyy-400-s-ral-9003-0-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-antikorrozionnaya-termostoykaya-do-1000-s-chernyy-matovyy-ral-9004-0-4kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-emal-antikorrozionnaya-termostoykaya-do-700-s-temno-seryy-ral-7024-0-4kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-400-s-siniy-ral-5005-0-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-1200-s-ral-9004-0-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-800-s-ral-9004-0-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-poluglyanets-800-s-ral-9011-0-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-korichnevyy-800-s-ral-8017-0-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-serebristyy-700-s-ral-9006-0-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-800-s-krasno-korichnevyy-ral-8012-0-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-600-s-zashchitnyy-ral-6003-0-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-700-s-ral-9004-0-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-400-s-bezhevyy-ral-1015-0-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-400-s-goluboy-ral-5012-0-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-400-s-zheltyy-ral-1003-0-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-500-s-zelenyy-ral-6002-0-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-400-s-yarko-krasnyy-ral-3020-0-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-sereb-ser-650-s-0-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-seryy-400-s-ral-7040-0-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-1200-s-chernyy-ral-9004-0-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-grafit-700-s-0-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-1000-s-ral-9004-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-emal-antikorrozionnaya-termostoykaya-do-700-s-temno-seryy-ral-7024-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-belyy-400-s-ral-9003-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-400-s-goluboy-ral-5012-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-zelenyy-500-s-ral-6002-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-oranzhevyy-400-s-ral-2004-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-siniy-400-s-ral-5005-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-yarko-krasnyy-400-s-ral-3020-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-1200-s-ral-9004-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-800-s-ral-9004-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-poluglyanets-800-s-ral-9011-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-seryy-650-s-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-korichnevyy-800-s-ral-8017-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-serebristyy-700-s-ral-9006-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-kr-kor-800-s-ral-8012-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-600-s-zashchitnyy-ral-6003-0-8-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-700-s-ral-9004-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-bezhevyy-400-s-ral-1015-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-seryy-400-s-ral-7040-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-sereb-ser-650-s-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-zheltyy-400-s-ral-1003-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-glubokomatovyy-1200-s-ral-9004-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-grafit-700-s-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-bezhevyy-400-s-ral-1015-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-antikorrozionnaya-termostoykaya-do-400-s-belyy-matovyy-ral-9003-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-400-s-seryy-ral-7040-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-1000-s-ral-9004-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-emal-antikorrozionnaya-termostoykaya-do-700-s-temno-seryy-ral-7024-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-500-s-zelenyy-ral-6002-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-1200-s-ral-9004-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-800-s-ral-9004-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-serebristyy-700-s-ral-9006-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-poluglyanets-800-s-ral-9011-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-800-s-korichnevyy-ral-8017-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-800-s-krasno-korichnevyy-ral-8012-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-700-s-ral-9004-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-400-s-zheltyy-ral-1003-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-400-s-yarko-krasnyy-ral-3020-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-siniy-400-s-ral-5005-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-antikorrozionnaya-termostoykaya-do-400-s-goluboy-matovyy-ral-5012-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-600-s-zashchitnyy-ral-6003-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-glubokomatovyy-1200-s-ral-9004-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-grafit-700-s-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-antikorrozionnaya-termostoykaya-do-650-s-serebristo-seryy-matovyy-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-1200-s-ral-9004-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-antratsit-ugolno-chernyy-ral-9017-600-s-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-800-s-ral-9004-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-700-s-ral-9004-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-sereb-ser-650-s-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-kr-kor-800-s-ral-8012-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-korichnevyy-800-s-ral-8017-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-poluglyanets-800-s-ral-9011-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-500-s-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-belyy-400-s-ral-9003-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-bezhevyy-400-s-ral-1015-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-siniy-400-s-ral-5005-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-goluboy-400-s-ral-5012-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-zheltyy-400-s-ral-1003-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-zelenyy-500-s-ral-6002-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-zashchitnyy-600-s-ral-6003-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-oranzhevyy-400-s-ral-2004-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-krasnyy-400-s-ral-2002-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-yarko-krasnyy-400-s-ral-3020-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-emal-antikorrozionnaya-termostoykaya-do-700-s-temno-seryy-ral-7024-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-1000-s-ral-9004-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-seryy-400-s-ral-7047-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-seryy-400-s-ral-7040-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-seryy-650-s-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-serebristyy-700-s-ral-9006-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-glubokomatovyy-1200-s-ral-9004-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-grafit-700-s-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-1200-s-chernyy-matovyy-ral-9004-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-grunt-termostoykiy-do-600-seryy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-siniy-400-s-ral-5005-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-seryy-400-s-ral-7040-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-400-s-goluboy-ral-5012-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-1000-s-ral-9004-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-emal-antikorrozionnaya-termostoykaya-do-700-s-temno-seryy-ral-7024-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-1200-s-ral-9004-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-800-s-ral-9004-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-poluglyanets-800-s-ral-9011-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-800-s-korichnevyy-ral-8017-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-serebristyy-700-s-ral-9006-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-800-s-krasno-korichnevyy-ral-8012-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-600-s-zashchitnyy-ral-6003-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-700-s-ral-9004-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-400-s-bezhevyy-ral-1015-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-400-s-belyy-ral-9003-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-zheltyy-400-s-ral-1003-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-500-s-zelenyy-ral-6002-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-yarko-krasnyy-400-s-ral-3020-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-sereb-ser-650-s-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-glubokomatovyy-1200-s-ral-9004-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-grafit-700-s-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-antikorrozionnaya-termostoykaya-do-400-s-goluboy-matovyy-ral-5012-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-1000-s-ral-9004-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/serta-emal-antikorrozionnaya-termostoykaya-do-700-s-temno-seryy-ral-7024-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-siniy-400-s-ral-5005-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-1200-s-ral-9004-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-800-s-ral-9004-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-poluglyanets-800-s-ral-9011-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-seryy-650-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-korichnevyy-800-s-ral-8017-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-serebristyy-700-s-ral-9006-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-kr-kor-800-s-ral-8012-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-zashchitnyy-600-s-ral-6003-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-bezhevyy-400-s-ral-1015-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-seryy-400-s-ral-7040-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-belyy-400-s-ral-9003-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-goluboy-400-s-ral-5012-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-zheltyy-400-s-ral-1003-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-zelenyy-500-s-ral-6002-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-krasnyy-400-s-ral-2002-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-yarko-krasnyy-400-s-ral-3020-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-chernyy-glubokomatovyy-1200-s-ral-9004-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-t-st-grafit-700-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-800-s-grafit-metallik-0-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-chernyy-satin-1200-s-0-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-chernyy-metallik-1000-s-0-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-750-s-zheltyy-matovyy-0-4kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-750-s-zolotoy-metallik-0-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-750-s-mednyy-metallik-0-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-800-s-seryy-titan-metallik-0-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-700-s-serebristyy-metallik-0-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-seryy-titan-metallik-800-s-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-chernyy-satin-1200-s-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-chernyy-metallik-1000-s-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-750-s-zheltyy-matovyy-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-grafit-metallik-800-s-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-700-s-serebristyy-metallik-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-zolotoy-750-s-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-mednyy-750-s-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-700-s-serebristyy-metallik-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-chernyy-satin-1200-s-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-chernyy-metallik-1000-s-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-1000-s-terrakot-metallik-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-800-s-seryy-titan-metallik-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-750-s-zheltyy-matovyy-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-750-s-mednyy-10-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-zolotoy-750-s-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-belyy-700-s-10-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-800-s-grafit-metallik-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-termostoykaya-antikorrozionnaya-do-400-s-seryy-ral-7042-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-grafit-metallik-800-s-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-chernyy-satin-1200-s-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-chernyy-metallik-1000-s-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-700-s-serebristyy-metallik-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-antikorrozionnaya-termostoykaya-do-400-s-seryy-matovyy-ral-7047-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-mednyy-750-s-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-1200-s-chernyy-satin-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-emal-antikorrozionnaya-termostoykaya-do-400-s-seryy-matovyy-ral-7042-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-750-s-zolotoy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-seryy-titan-metallik-800-s-25-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-700-s-belyy-matovyy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-750-s-zheltyy-matovyy-25-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-800-s-grafit-metallik-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-1200-s-chernyy-satin-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-chernyy-metallik-1000-s-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-800-s-seryy-titan-metallik-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-750-s-zheltyy-matovyy-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-700-s-serebristyy-metallik-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-750-s-mednyy-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-750-s-zolotoy-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-700-s-belyy-matovyy-4-0kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-700-s-belyy-matovyy-0-4kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-700-s-belyy-matovyy-0-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-professional-emal-antikorrozionnaya-termostoykaya-do-750-s-zheltyy-matovyy-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-belyy-700-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-mednyy-750-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-zolotoy-750-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-emal-termostoykaya-antikorrozionnaya-do-700-s-serebristyy-metallik-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-seryy-titan-metallik-800-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-chernyy-metallik-1000-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-grafit-metallik-800-s-aerozol/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certa.ru/product/certa-hs-t-st-chernyy-satin-1200-s-aerozol/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G992"/>
+  <dimension ref="A1:G1046"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G992" sqref="G992"/>
+      <selection activeCell="G1046" sqref="G1046"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="130.825" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="127.255" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="21.566" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
     </row>
     <row r="3" spans="1:7">
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" s="3">
-        <v>16054.0</v>
+        <v>1001.0</v>
       </c>
       <c r="G3" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="B4" t="s">
         <v>12</v>
       </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" s="3">
+        <v>1001.0</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G5" s="2"/>
+      <c r="B5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" s="3">
+        <v>1001.0</v>
+      </c>
+      <c r="G5" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="6" spans="1:7">
       <c r="B6" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>15914.0</v>
+        <v>1001.0</v>
       </c>
       <c r="G6" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="B7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>17950.0</v>
+        <v>1001.0</v>
       </c>
       <c r="G7" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>17950.0</v>
+        <v>1001.0</v>
       </c>
       <c r="G8" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="B9" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>14898.0</v>
+        <v>1001.0</v>
       </c>
       <c r="G9" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="B10" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>14898.0</v>
+        <v>1001.0</v>
       </c>
       <c r="G10" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="B11" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F11" s="3">
-        <v>14898.0</v>
+        <v>4636.0</v>
       </c>
       <c r="G11" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="B12" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="F12" s="3">
-        <v>17950.0</v>
+        <v>4636.0</v>
       </c>
       <c r="G12" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="B13" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="F13" s="3">
-        <v>14898.0</v>
+        <v>4636.0</v>
       </c>
       <c r="G13" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="B14" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="F14" s="3">
-        <v>14898.0</v>
+        <v>4636.0</v>
       </c>
       <c r="G14" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="B15" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="F15" s="3">
-        <v>14898.0</v>
+        <v>4636.0</v>
       </c>
       <c r="G15" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="B16" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="F16" s="3">
-        <v>14898.0</v>
+        <v>4636.0</v>
       </c>
       <c r="G16" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="B17" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17" t="s">
+        <v>28</v>
+      </c>
+      <c r="F17" s="3">
+        <v>4636.0</v>
+      </c>
+      <c r="G17" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
-      <c r="A18" s="2" t="s">
-[...26 lines deleted...]
-        <v>12</v>
+      <c r="B18" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18" t="s">
+        <v>28</v>
+      </c>
+      <c r="F18" s="3">
+        <v>4636.0</v>
+      </c>
+      <c r="G18" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
-      <c r="B20" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A20" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7">
       <c r="B21" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="D21" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="F21" s="3">
-        <v>17950.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G21" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="B22" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="C22" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="D22" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="F22" s="3">
-        <v>17950.0</v>
+        <v>1177.0</v>
       </c>
       <c r="G22" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="B23" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="C23" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="D23" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="F23" s="3">
-        <v>14898.0</v>
+        <v>1177.0</v>
       </c>
       <c r="G23" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="B24" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="C24" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="D24" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="F24" s="3">
-        <v>14898.0</v>
+        <v>1515.0</v>
       </c>
       <c r="G24" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="B25" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="C25" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="D25" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="F25" s="3">
-        <v>14898.0</v>
+        <v>1515.0</v>
       </c>
       <c r="G25" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="B26" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="C26" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="D26" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="F26" s="3">
-        <v>17950.0</v>
+        <v>1515.0</v>
       </c>
       <c r="G26" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="B27" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="C27" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="D27" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="F27" s="3">
-        <v>14898.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G27" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="B28" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="C28" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="D28" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="F28" s="3">
-        <v>14898.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G28" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="B29" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C29" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="D29" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="E29" t="s">
         <v>46</v>
       </c>
       <c r="F29" s="3">
-        <v>14898.0</v>
+        <v>2234.0</v>
       </c>
       <c r="G29" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="B30" t="s">
+        <v>63</v>
+      </c>
+      <c r="C30" t="s">
+        <v>64</v>
+      </c>
+      <c r="D30" t="s">
+        <v>46</v>
+      </c>
+      <c r="F30" s="3">
+        <v>1410.0</v>
+      </c>
+      <c r="G30" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
-      <c r="A31" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G31" s="2"/>
+      <c r="B31" t="s">
+        <v>65</v>
+      </c>
+      <c r="C31" t="s">
+        <v>66</v>
+      </c>
+      <c r="D31" t="s">
+        <v>67</v>
+      </c>
+      <c r="E31" t="s">
+        <v>68</v>
+      </c>
+      <c r="F31" s="3">
+        <v>24581.0</v>
+      </c>
+      <c r="G31" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="32" spans="1:7">
       <c r="B32" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C32" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D32" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="E32" t="s">
-        <v>16</v>
+        <v>71</v>
       </c>
       <c r="F32" s="3">
-        <v>17118.0</v>
+        <v>22442.0</v>
       </c>
       <c r="G32" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="B33" t="s">
+        <v>72</v>
+      </c>
+      <c r="C33" t="s">
+        <v>73</v>
+      </c>
+      <c r="D33" t="s">
+        <v>67</v>
+      </c>
+      <c r="E33" t="s">
         <v>74</v>
       </c>
-      <c r="C33" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F33" s="3">
-        <v>17118.0</v>
+        <v>11759.0</v>
       </c>
       <c r="G33" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="B34" t="s">
+        <v>75</v>
+      </c>
+      <c r="C34" t="s">
         <v>76</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
+        <v>67</v>
+      </c>
+      <c r="E34" t="s">
         <v>77</v>
       </c>
-      <c r="D34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F34" s="3">
-        <v>17118.0</v>
+        <v>11117.0</v>
       </c>
       <c r="G34" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="B35" t="s">
         <v>78</v>
       </c>
       <c r="C35" t="s">
         <v>79</v>
       </c>
       <c r="D35" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="E35" t="s">
-        <v>19</v>
+        <v>80</v>
       </c>
       <c r="F35" s="3">
-        <v>17950.0</v>
+        <v>11117.0</v>
       </c>
       <c r="G35" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="B36" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C36" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D36" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="E36" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F36" s="3">
-        <v>17118.0</v>
+        <v>15388.0</v>
       </c>
       <c r="G36" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="B37" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C37" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D37" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="E37" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="F37" s="3">
-        <v>17950.0</v>
+        <v>15388.0</v>
       </c>
       <c r="G37" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="B38" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C38" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D38" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="E38" t="s">
-        <v>28</v>
+        <v>89</v>
       </c>
       <c r="F38" s="3">
-        <v>17118.0</v>
+        <v>15388.0</v>
       </c>
       <c r="G38" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="B39" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C39" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D39" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="E39" t="s">
-        <v>34</v>
+        <v>92</v>
       </c>
       <c r="F39" s="3">
-        <v>17950.0</v>
+        <v>11759.0</v>
       </c>
       <c r="G39" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="B40" t="s">
+        <v>93</v>
+      </c>
+      <c r="C40" t="s">
+        <v>94</v>
+      </c>
+      <c r="D40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E40" t="s">
+        <v>95</v>
+      </c>
+      <c r="F40" s="3">
+        <v>13950.0</v>
+      </c>
+      <c r="G40" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:7">
-      <c r="A41" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G41" s="2"/>
+      <c r="B41" t="s">
+        <v>96</v>
+      </c>
+      <c r="C41" t="s">
+        <v>97</v>
+      </c>
+      <c r="D41" t="s">
+        <v>98</v>
+      </c>
+      <c r="F41" s="3">
+        <v>408.0</v>
+      </c>
+      <c r="G41" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="42" spans="1:7">
       <c r="B42" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="C42" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="D42" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>98</v>
       </c>
       <c r="F42" s="3">
-        <v>19477.0</v>
+        <v>408.0</v>
       </c>
       <c r="G42" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="B43" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="C43" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="D43" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>98</v>
       </c>
       <c r="F43" s="3">
-        <v>19477.0</v>
+        <v>408.0</v>
       </c>
       <c r="G43" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:7">
-      <c r="B45" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A45" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="B45" s="2"/>
+      <c r="C45" s="2"/>
+      <c r="D45" s="2"/>
+      <c r="E45" s="2"/>
+      <c r="F45" s="2"/>
+      <c r="G45" s="2"/>
     </row>
     <row r="46" spans="1:7">
       <c r="B46" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="C46" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="D46" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="F46" s="3">
-        <v>19477.0</v>
+        <v>9619.0</v>
       </c>
       <c r="G46" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="B47" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="C47" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="D47" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>67</v>
       </c>
       <c r="F47" s="3">
-        <v>19707.0</v>
+        <v>11891.0</v>
       </c>
       <c r="G47" s="4" t="s">
-        <v>12</v>
-[...11 lines deleted...]
-      <c r="G49" s="2"/>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="B48" t="s">
+        <v>108</v>
+      </c>
+      <c r="C48" t="s">
+        <v>109</v>
+      </c>
+      <c r="D48" t="s">
+        <v>67</v>
+      </c>
+      <c r="F48" s="3">
+        <v>8659.0</v>
+      </c>
+      <c r="G48" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="50" spans="1:7">
-      <c r="B50" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A50" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="B50" s="2"/>
+      <c r="C50" s="2"/>
+      <c r="D50" s="2"/>
+      <c r="E50" s="2"/>
+      <c r="F50" s="2"/>
+      <c r="G50" s="2"/>
     </row>
     <row r="51" spans="1:7">
       <c r="B51" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="C51" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="D51" t="s">
-        <v>108</v>
+        <v>113</v>
+      </c>
+      <c r="E51" t="s">
+        <v>114</v>
       </c>
       <c r="F51" s="3">
-        <v>5996.0</v>
+        <v>18543.0</v>
       </c>
       <c r="G51" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="2" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
     </row>
     <row r="54" spans="1:7">
       <c r="B54" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="C54" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="D54" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E54" t="s">
-        <v>34</v>
+        <v>118</v>
       </c>
       <c r="F54" s="3">
-        <v>379.0</v>
+        <v>18382.0</v>
       </c>
       <c r="G54" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="B55" t="s">
+        <v>119</v>
+      </c>
+      <c r="C55" t="s">
+        <v>120</v>
+      </c>
+      <c r="D55" t="s">
         <v>113</v>
       </c>
-      <c r="C55" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E55" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="F55" s="3">
-        <v>379.0</v>
+        <v>20733.0</v>
       </c>
       <c r="G55" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="B56" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="C56" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="D56" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E56" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="F56" s="3">
-        <v>379.0</v>
+        <v>20733.0</v>
       </c>
       <c r="G56" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="B57" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="C57" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="D57" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E57" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="F57" s="3">
-        <v>379.0</v>
+        <v>17209.0</v>
       </c>
       <c r="G57" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="B58" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="C58" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="D58" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E58" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="F58" s="3">
-        <v>379.0</v>
+        <v>17209.0</v>
       </c>
       <c r="G58" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="B59" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="C59" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="D59" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E59" t="s">
-        <v>31</v>
+        <v>133</v>
       </c>
       <c r="F59" s="3">
-        <v>379.0</v>
+        <v>17209.0</v>
       </c>
       <c r="G59" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="B60" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="C60" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="D60" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E60" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
       <c r="F60" s="3">
-        <v>379.0</v>
+        <v>20733.0</v>
       </c>
       <c r="G60" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="B61" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="C61" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="D61" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E61" t="s">
-        <v>16</v>
+        <v>127</v>
       </c>
       <c r="F61" s="3">
-        <v>379.0</v>
+        <v>17209.0</v>
       </c>
       <c r="G61" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="B62" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="C62" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="D62" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E62" t="s">
-        <v>28</v>
+        <v>127</v>
       </c>
       <c r="F62" s="3">
-        <v>379.0</v>
+        <v>17209.0</v>
       </c>
       <c r="G62" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="B63" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="C63" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="D63" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E63" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="F63" s="3">
-        <v>379.0</v>
+        <v>17209.0</v>
       </c>
       <c r="G63" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="B64" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="C64" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="D64" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E64" t="s">
-        <v>138</v>
+        <v>127</v>
       </c>
       <c r="F64" s="3">
-        <v>379.0</v>
+        <v>17209.0</v>
       </c>
       <c r="G64" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="66" spans="1:7">
-      <c r="B66" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A66" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="B66" s="2"/>
+      <c r="C66" s="2"/>
+      <c r="D66" s="2"/>
+      <c r="E66" s="2"/>
+      <c r="F66" s="2"/>
+      <c r="G66" s="2"/>
     </row>
     <row r="67" spans="1:7">
       <c r="B67" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C67" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D67" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E67" t="s">
-        <v>19</v>
+        <v>127</v>
       </c>
       <c r="F67" s="3">
-        <v>379.0</v>
+        <v>17209.0</v>
       </c>
       <c r="G67" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="B68" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C68" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D68" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E68" t="s">
-        <v>148</v>
+        <v>118</v>
       </c>
       <c r="F68" s="3">
-        <v>379.0</v>
+        <v>18382.0</v>
       </c>
       <c r="G68" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="B69" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C69" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D69" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E69" t="s">
-        <v>151</v>
+        <v>121</v>
       </c>
       <c r="F69" s="3">
-        <v>379.0</v>
+        <v>20733.0</v>
       </c>
       <c r="G69" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="B70" t="s">
         <v>152</v>
       </c>
       <c r="C70" t="s">
         <v>153</v>
       </c>
       <c r="D70" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E70" t="s">
+        <v>124</v>
+      </c>
+      <c r="F70" s="3">
+        <v>20733.0</v>
+      </c>
+      <c r="G70" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="B71" t="s">
         <v>154</v>
       </c>
-      <c r="F70" s="3">
-[...3 lines deleted...]
-        <v>12</v>
+      <c r="C71" t="s">
+        <v>155</v>
+      </c>
+      <c r="D71" t="s">
+        <v>113</v>
+      </c>
+      <c r="E71" t="s">
+        <v>127</v>
+      </c>
+      <c r="F71" s="3">
+        <v>17209.0</v>
+      </c>
+      <c r="G71" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:7">
-      <c r="A72" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G72" s="2"/>
+      <c r="B72" t="s">
+        <v>156</v>
+      </c>
+      <c r="C72" t="s">
+        <v>157</v>
+      </c>
+      <c r="D72" t="s">
+        <v>113</v>
+      </c>
+      <c r="E72" t="s">
+        <v>130</v>
+      </c>
+      <c r="F72" s="3">
+        <v>17209.0</v>
+      </c>
+      <c r="G72" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="73" spans="1:7">
       <c r="B73" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C73" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D73" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E73" t="s">
-        <v>158</v>
+        <v>133</v>
       </c>
       <c r="F73" s="3">
-        <v>493.0</v>
+        <v>17209.0</v>
       </c>
       <c r="G73" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="B74" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C74" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D74" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E74" t="s">
-        <v>161</v>
+        <v>136</v>
       </c>
       <c r="F74" s="3">
-        <v>493.0</v>
+        <v>20733.0</v>
       </c>
       <c r="G74" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="B75" t="s">
         <v>162</v>
       </c>
       <c r="C75" t="s">
         <v>163</v>
       </c>
       <c r="D75" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E75" t="s">
-        <v>22</v>
+        <v>127</v>
       </c>
       <c r="F75" s="3">
-        <v>493.0</v>
+        <v>17209.0</v>
       </c>
       <c r="G75" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="B76" t="s">
         <v>164</v>
       </c>
       <c r="C76" t="s">
         <v>165</v>
       </c>
       <c r="D76" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E76" t="s">
+        <v>127</v>
+      </c>
+      <c r="F76" s="3">
+        <v>17209.0</v>
+      </c>
+      <c r="G76" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="B77" t="s">
         <v>166</v>
       </c>
-      <c r="F76" s="3">
-[...7 lines deleted...]
-      <c r="A78" s="2" t="s">
+      <c r="C77" t="s">
         <v>167</v>
       </c>
-      <c r="B78" s="2"/>
-[...4 lines deleted...]
-      <c r="G78" s="2"/>
+      <c r="D77" t="s">
+        <v>113</v>
+      </c>
+      <c r="E77" t="s">
+        <v>127</v>
+      </c>
+      <c r="F77" s="3">
+        <v>17209.0</v>
+      </c>
+      <c r="G77" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="79" spans="1:7">
-      <c r="B79" t="s">
+      <c r="A79" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="C79" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B79" s="2"/>
+      <c r="C79" s="2"/>
+      <c r="D79" s="2"/>
+      <c r="E79" s="2"/>
+      <c r="F79" s="2"/>
+      <c r="G79" s="2"/>
     </row>
     <row r="80" spans="1:7">
       <c r="B80" t="s">
+        <v>169</v>
+      </c>
+      <c r="C80" t="s">
+        <v>170</v>
+      </c>
+      <c r="D80" t="s">
         <v>171</v>
       </c>
-      <c r="C80" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F80" s="3">
-        <v>437.0</v>
+        <v>7911.0</v>
       </c>
       <c r="G80" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="B81" t="s">
+        <v>172</v>
+      </c>
+      <c r="C81" t="s">
+        <v>173</v>
+      </c>
+      <c r="D81" t="s">
         <v>174</v>
       </c>
-      <c r="C81" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F81" s="3">
-        <v>437.0</v>
+        <v>13040.0</v>
       </c>
       <c r="G81" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="B82" t="s">
+        <v>175</v>
+      </c>
+      <c r="C82" t="s">
+        <v>176</v>
+      </c>
+      <c r="D82" t="s">
         <v>177</v>
       </c>
-      <c r="C82" t="s">
+      <c r="F82" s="3">
+        <v>17368.0</v>
+      </c>
+      <c r="G82" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" s="2" t="s">
         <v>178</v>
       </c>
-      <c r="D82" t="s">
-[...50 lines deleted...]
-      </c>
+      <c r="B84" s="2"/>
+      <c r="C84" s="2"/>
+      <c r="D84" s="2"/>
+      <c r="E84" s="2"/>
+      <c r="F84" s="2"/>
+      <c r="G84" s="2"/>
     </row>
     <row r="85" spans="1:7">
       <c r="B85" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="C85" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="D85" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E85" t="s">
-        <v>188</v>
+        <v>118</v>
       </c>
       <c r="F85" s="3">
-        <v>437.0</v>
+        <v>19773.0</v>
       </c>
       <c r="G85" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="B86" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="C86" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="D86" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E86" t="s">
-        <v>191</v>
+        <v>127</v>
       </c>
       <c r="F86" s="3">
-        <v>437.0</v>
+        <v>19773.0</v>
       </c>
       <c r="G86" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="B87" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="C87" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="D87" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E87" t="s">
-        <v>194</v>
+        <v>133</v>
       </c>
       <c r="F87" s="3">
-        <v>437.0</v>
+        <v>19773.0</v>
       </c>
       <c r="G87" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="B88" t="s">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="C88" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="D88" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E88" t="s">
-        <v>197</v>
+        <v>121</v>
       </c>
       <c r="F88" s="3">
-        <v>437.0</v>
+        <v>20733.0</v>
       </c>
       <c r="G88" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="B89" t="s">
-        <v>198</v>
+        <v>187</v>
       </c>
       <c r="C89" t="s">
-        <v>199</v>
+        <v>188</v>
       </c>
       <c r="D89" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E89" t="s">
-        <v>200</v>
+        <v>114</v>
       </c>
       <c r="F89" s="3">
-        <v>437.0</v>
+        <v>19773.0</v>
       </c>
       <c r="G89" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="B90" t="s">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="C90" t="s">
-        <v>202</v>
+        <v>190</v>
       </c>
       <c r="D90" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E90" t="s">
-        <v>203</v>
+        <v>124</v>
       </c>
       <c r="F90" s="3">
-        <v>437.0</v>
+        <v>20733.0</v>
       </c>
       <c r="G90" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="B91" t="s">
-        <v>204</v>
+        <v>191</v>
       </c>
       <c r="C91" t="s">
-        <v>205</v>
+        <v>192</v>
       </c>
       <c r="D91" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E91" t="s">
-        <v>206</v>
+        <v>130</v>
       </c>
       <c r="F91" s="3">
-        <v>437.0</v>
+        <v>19773.0</v>
       </c>
       <c r="G91" s="4" t="s">
-        <v>12</v>
-[...11 lines deleted...]
-      <c r="G93" s="2"/>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7">
+      <c r="B92" t="s">
+        <v>193</v>
+      </c>
+      <c r="C92" t="s">
+        <v>194</v>
+      </c>
+      <c r="D92" t="s">
+        <v>113</v>
+      </c>
+      <c r="E92" t="s">
+        <v>136</v>
+      </c>
+      <c r="F92" s="3">
+        <v>20733.0</v>
+      </c>
+      <c r="G92" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="94" spans="1:7">
-      <c r="B94" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A94" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="B94" s="2"/>
+      <c r="C94" s="2"/>
+      <c r="D94" s="2"/>
+      <c r="E94" s="2"/>
+      <c r="F94" s="2"/>
+      <c r="G94" s="2"/>
     </row>
     <row r="95" spans="1:7">
       <c r="B95" t="s">
-        <v>211</v>
+        <v>196</v>
       </c>
       <c r="C95" t="s">
-        <v>212</v>
+        <v>197</v>
       </c>
       <c r="D95" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>198</v>
       </c>
       <c r="F95" s="3">
-        <v>401.0</v>
+        <v>43920.0</v>
       </c>
       <c r="G95" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="B96" t="s">
-        <v>214</v>
+        <v>199</v>
       </c>
       <c r="C96" t="s">
-        <v>215</v>
+        <v>200</v>
       </c>
       <c r="D96" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>198</v>
       </c>
       <c r="F96" s="3">
-        <v>401.0</v>
+        <v>43920.0</v>
       </c>
       <c r="G96" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="B97" t="s">
-        <v>217</v>
+        <v>201</v>
       </c>
       <c r="C97" t="s">
-        <v>218</v>
+        <v>202</v>
       </c>
       <c r="D97" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>198</v>
       </c>
       <c r="F97" s="3">
-        <v>401.0</v>
+        <v>43920.0</v>
       </c>
       <c r="G97" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="B98" t="s">
-        <v>220</v>
+        <v>203</v>
       </c>
       <c r="C98" t="s">
-        <v>221</v>
+        <v>204</v>
       </c>
       <c r="D98" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>198</v>
       </c>
       <c r="F98" s="3">
-        <v>401.0</v>
+        <v>43920.0</v>
       </c>
       <c r="G98" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="B99" t="s">
-        <v>223</v>
+        <v>205</v>
       </c>
       <c r="C99" t="s">
-        <v>224</v>
+        <v>206</v>
       </c>
       <c r="D99" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>198</v>
       </c>
       <c r="F99" s="3">
-        <v>401.0</v>
+        <v>43920.0</v>
       </c>
       <c r="G99" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="B100" t="s">
-        <v>226</v>
+        <v>207</v>
       </c>
       <c r="C100" t="s">
-        <v>227</v>
+        <v>208</v>
       </c>
       <c r="D100" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>198</v>
       </c>
       <c r="F100" s="3">
-        <v>401.0</v>
+        <v>43920.0</v>
       </c>
       <c r="G100" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="B101" t="s">
-        <v>229</v>
+        <v>209</v>
       </c>
       <c r="C101" t="s">
-        <v>230</v>
+        <v>210</v>
       </c>
       <c r="D101" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>198</v>
       </c>
       <c r="F101" s="3">
-        <v>401.0</v>
+        <v>43920.0</v>
       </c>
       <c r="G101" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="B102" t="s">
-        <v>232</v>
+        <v>211</v>
       </c>
       <c r="C102" t="s">
-        <v>233</v>
+        <v>212</v>
       </c>
       <c r="D102" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>198</v>
       </c>
       <c r="F102" s="3">
-        <v>401.0</v>
+        <v>43920.0</v>
       </c>
       <c r="G102" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="104" spans="1:7">
-      <c r="B104" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A104" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="B104" s="2"/>
+      <c r="C104" s="2"/>
+      <c r="D104" s="2"/>
+      <c r="E104" s="2"/>
+      <c r="F104" s="2"/>
+      <c r="G104" s="2"/>
     </row>
     <row r="105" spans="1:7">
       <c r="B105" t="s">
-        <v>241</v>
+        <v>214</v>
       </c>
       <c r="C105" t="s">
-        <v>242</v>
+        <v>215</v>
       </c>
       <c r="D105" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E105" t="s">
-        <v>243</v>
+        <v>127</v>
       </c>
       <c r="F105" s="3">
-        <v>401.0</v>
+        <v>22497.0</v>
       </c>
       <c r="G105" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="B106" t="s">
-        <v>244</v>
+        <v>216</v>
       </c>
       <c r="C106" t="s">
-        <v>245</v>
+        <v>217</v>
       </c>
       <c r="D106" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E106" t="s">
-        <v>246</v>
+        <v>133</v>
       </c>
       <c r="F106" s="3">
-        <v>401.0</v>
+        <v>22497.0</v>
       </c>
       <c r="G106" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="B107" t="s">
-        <v>247</v>
+        <v>218</v>
       </c>
       <c r="C107" t="s">
-        <v>248</v>
+        <v>219</v>
       </c>
       <c r="D107" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E107" t="s">
-        <v>249</v>
+        <v>118</v>
       </c>
       <c r="F107" s="3">
-        <v>401.0</v>
+        <v>22497.0</v>
       </c>
       <c r="G107" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="B108" t="s">
-        <v>250</v>
+        <v>220</v>
       </c>
       <c r="C108" t="s">
-        <v>251</v>
+        <v>221</v>
       </c>
       <c r="D108" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E108" t="s">
-        <v>252</v>
+        <v>121</v>
       </c>
       <c r="F108" s="3">
-        <v>401.0</v>
+        <v>23467.0</v>
       </c>
       <c r="G108" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="B109" t="s">
-        <v>253</v>
+        <v>222</v>
       </c>
       <c r="C109" t="s">
-        <v>254</v>
+        <v>223</v>
       </c>
       <c r="D109" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E109" t="s">
-        <v>255</v>
+        <v>130</v>
       </c>
       <c r="F109" s="3">
-        <v>401.0</v>
+        <v>22497.0</v>
       </c>
       <c r="G109" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="B110" t="s">
-        <v>256</v>
+        <v>224</v>
       </c>
       <c r="C110" t="s">
-        <v>257</v>
+        <v>225</v>
       </c>
       <c r="D110" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E110" t="s">
-        <v>258</v>
+        <v>136</v>
       </c>
       <c r="F110" s="3">
-        <v>401.0</v>
+        <v>22763.0</v>
       </c>
       <c r="G110" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="112" spans="1:7">
-      <c r="B112" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A112" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="B112" s="2"/>
+      <c r="C112" s="2"/>
+      <c r="D112" s="2"/>
+      <c r="E112" s="2"/>
+      <c r="F112" s="2"/>
+      <c r="G112" s="2"/>
     </row>
     <row r="113" spans="1:7">
       <c r="B113" t="s">
-        <v>265</v>
+        <v>227</v>
       </c>
       <c r="C113" t="s">
-        <v>266</v>
+        <v>228</v>
       </c>
       <c r="D113" t="s">
-        <v>112</v>
+        <v>229</v>
       </c>
       <c r="E113" t="s">
-        <v>267</v>
+        <v>230</v>
       </c>
       <c r="F113" s="3">
-        <v>401.0</v>
+        <v>13190.0</v>
       </c>
       <c r="G113" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="B114" t="s">
-        <v>268</v>
+        <v>231</v>
       </c>
       <c r="C114" t="s">
-        <v>269</v>
+        <v>232</v>
       </c>
       <c r="D114" t="s">
-        <v>112</v>
+        <v>233</v>
       </c>
       <c r="E114" t="s">
-        <v>270</v>
+        <v>230</v>
       </c>
       <c r="F114" s="3">
-        <v>401.0</v>
+        <v>7817.0</v>
       </c>
       <c r="G114" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="2" t="s">
-        <v>271</v>
+        <v>234</v>
       </c>
       <c r="B116" s="2"/>
       <c r="C116" s="2"/>
       <c r="D116" s="2"/>
       <c r="E116" s="2"/>
       <c r="F116" s="2"/>
       <c r="G116" s="2"/>
     </row>
     <row r="117" spans="1:7">
+      <c r="B117" t="s">
+        <v>235</v>
+      </c>
       <c r="C117" t="s">
-        <v>272</v>
+        <v>236</v>
       </c>
       <c r="D117" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E117" t="s">
-        <v>273</v>
+        <v>136</v>
       </c>
       <c r="F117" s="3">
-        <v>599.0</v>
+        <v>379.0</v>
       </c>
       <c r="G117" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="118" spans="1:7">
+      <c r="B118" t="s">
+        <v>237</v>
+      </c>
       <c r="C118" t="s">
-        <v>274</v>
+        <v>238</v>
       </c>
       <c r="D118" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E118" t="s">
-        <v>275</v>
+        <v>239</v>
       </c>
       <c r="F118" s="3">
-        <v>599.0</v>
+        <v>379.0</v>
       </c>
       <c r="G118" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="119" spans="1:7">
+      <c r="B119" t="s">
+        <v>240</v>
+      </c>
       <c r="C119" t="s">
-        <v>276</v>
+        <v>241</v>
       </c>
       <c r="D119" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E119" t="s">
-        <v>277</v>
+        <v>242</v>
       </c>
       <c r="F119" s="3">
-        <v>599.0</v>
+        <v>0.0</v>
       </c>
       <c r="G119" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="120" spans="1:7">
+      <c r="B120" t="s">
+        <v>243</v>
+      </c>
       <c r="C120" t="s">
-        <v>278</v>
+        <v>244</v>
       </c>
       <c r="D120" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E120" t="s">
-        <v>279</v>
+        <v>245</v>
       </c>
       <c r="F120" s="3">
-        <v>599.0</v>
+        <v>379.0</v>
       </c>
       <c r="G120" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="121" spans="1:7">
+      <c r="B121" t="s">
+        <v>246</v>
+      </c>
       <c r="C121" t="s">
-        <v>280</v>
+        <v>247</v>
       </c>
       <c r="D121" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E121" t="s">
-        <v>281</v>
+        <v>248</v>
       </c>
       <c r="F121" s="3">
-        <v>599.0</v>
+        <v>379.0</v>
       </c>
       <c r="G121" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="122" spans="1:7">
+      <c r="B122" t="s">
+        <v>249</v>
+      </c>
       <c r="C122" t="s">
-        <v>282</v>
+        <v>250</v>
       </c>
       <c r="D122" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E122" t="s">
-        <v>283</v>
+        <v>133</v>
       </c>
       <c r="F122" s="3">
-        <v>599.0</v>
+        <v>379.0</v>
       </c>
       <c r="G122" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="123" spans="1:7">
+      <c r="B123" t="s">
+        <v>251</v>
+      </c>
       <c r="C123" t="s">
-        <v>284</v>
+        <v>252</v>
       </c>
       <c r="D123" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E123" t="s">
-        <v>285</v>
+        <v>253</v>
       </c>
       <c r="F123" s="3">
-        <v>599.0</v>
+        <v>379.0</v>
       </c>
       <c r="G123" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="124" spans="1:7">
+      <c r="B124" t="s">
+        <v>254</v>
+      </c>
       <c r="C124" t="s">
-        <v>286</v>
+        <v>255</v>
       </c>
       <c r="D124" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E124" t="s">
-        <v>287</v>
+        <v>118</v>
       </c>
       <c r="F124" s="3">
-        <v>599.0</v>
+        <v>379.0</v>
       </c>
       <c r="G124" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="125" spans="1:7">
+      <c r="B125" t="s">
+        <v>256</v>
+      </c>
       <c r="C125" t="s">
-        <v>288</v>
+        <v>257</v>
       </c>
       <c r="D125" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E125" t="s">
-        <v>289</v>
+        <v>130</v>
       </c>
       <c r="F125" s="3">
-        <v>599.0</v>
+        <v>0.0</v>
       </c>
       <c r="G125" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="126" spans="1:7">
+      <c r="B126" t="s">
+        <v>258</v>
+      </c>
       <c r="C126" t="s">
-        <v>290</v>
+        <v>259</v>
       </c>
       <c r="D126" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E126" t="s">
-        <v>291</v>
+        <v>260</v>
       </c>
       <c r="F126" s="3">
-        <v>599.0</v>
+        <v>0.0</v>
       </c>
       <c r="G126" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="127" spans="1:7">
+      <c r="B127" t="s">
+        <v>261</v>
+      </c>
       <c r="C127" t="s">
-        <v>292</v>
+        <v>262</v>
       </c>
       <c r="D127" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E127" t="s">
-        <v>293</v>
+        <v>263</v>
       </c>
       <c r="F127" s="3">
-        <v>599.0</v>
+        <v>0.0</v>
       </c>
       <c r="G127" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7">
+      <c r="B128" t="s">
+        <v>264</v>
+      </c>
+      <c r="C128" t="s">
+        <v>265</v>
+      </c>
+      <c r="D128" t="s">
+        <v>98</v>
+      </c>
+      <c r="E128" t="s">
+        <v>266</v>
+      </c>
+      <c r="F128" s="3">
+        <v>0.0</v>
+      </c>
+      <c r="G128" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="129" spans="1:7">
-      <c r="A129" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G129" s="2"/>
+      <c r="B129" t="s">
+        <v>267</v>
+      </c>
+      <c r="C129" t="s">
+        <v>268</v>
+      </c>
+      <c r="D129" t="s">
+        <v>98</v>
+      </c>
+      <c r="E129" t="s">
+        <v>266</v>
+      </c>
+      <c r="F129" s="3">
+        <v>379.0</v>
+      </c>
+      <c r="G129" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="130" spans="1:7">
       <c r="B130" t="s">
-        <v>295</v>
+        <v>269</v>
       </c>
       <c r="C130" t="s">
-        <v>296</v>
+        <v>270</v>
       </c>
       <c r="D130" t="s">
-        <v>297</v>
+        <v>98</v>
+      </c>
+      <c r="E130" t="s">
+        <v>121</v>
       </c>
       <c r="F130" s="3">
-        <v>1933.0</v>
+        <v>379.0</v>
       </c>
       <c r="G130" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7">
+      <c r="B131" t="s">
+        <v>271</v>
+      </c>
+      <c r="C131" t="s">
+        <v>272</v>
+      </c>
+      <c r="D131" t="s">
+        <v>98</v>
+      </c>
+      <c r="E131" t="s">
+        <v>273</v>
+      </c>
+      <c r="F131" s="3">
+        <v>379.0</v>
+      </c>
+      <c r="G131" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="132" spans="1:7">
-      <c r="A132" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G132" s="2"/>
+      <c r="B132" t="s">
+        <v>274</v>
+      </c>
+      <c r="C132" t="s">
+        <v>275</v>
+      </c>
+      <c r="D132" t="s">
+        <v>98</v>
+      </c>
+      <c r="E132" t="s">
+        <v>276</v>
+      </c>
+      <c r="F132" s="3">
+        <v>379.0</v>
+      </c>
+      <c r="G132" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="133" spans="1:7">
       <c r="B133" t="s">
-        <v>299</v>
+        <v>277</v>
       </c>
       <c r="C133" t="s">
-        <v>300</v>
+        <v>278</v>
       </c>
       <c r="D133" t="s">
-        <v>301</v>
+        <v>98</v>
+      </c>
+      <c r="E133" t="s">
+        <v>279</v>
       </c>
       <c r="F133" s="3">
-        <v>713.0</v>
+        <v>379.0</v>
       </c>
       <c r="G133" s="4" t="s">
-        <v>12</v>
-[...16 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="135" spans="1:7">
-      <c r="B135" t="s">
-[...12 lines deleted...]
-        <v>12</v>
+      <c r="A135" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="B135" s="2"/>
+      <c r="C135" s="2"/>
+      <c r="D135" s="2"/>
+      <c r="E135" s="2"/>
+      <c r="F135" s="2"/>
+      <c r="G135" s="2"/>
+    </row>
+    <row r="136" spans="1:7">
+      <c r="B136" t="s">
+        <v>281</v>
+      </c>
+      <c r="C136" t="s">
+        <v>282</v>
+      </c>
+      <c r="D136" t="s">
+        <v>98</v>
+      </c>
+      <c r="E136" t="s">
+        <v>283</v>
+      </c>
+      <c r="F136" s="3">
+        <v>493.0</v>
+      </c>
+      <c r="G136" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="137" spans="1:7">
-      <c r="A137" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G137" s="2"/>
+      <c r="B137" t="s">
+        <v>284</v>
+      </c>
+      <c r="C137" t="s">
+        <v>285</v>
+      </c>
+      <c r="D137" t="s">
+        <v>98</v>
+      </c>
+      <c r="E137" t="s">
+        <v>286</v>
+      </c>
+      <c r="F137" s="3">
+        <v>493.0</v>
+      </c>
+      <c r="G137" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="138" spans="1:7">
       <c r="B138" t="s">
-        <v>307</v>
+        <v>287</v>
       </c>
       <c r="C138" t="s">
-        <v>308</v>
+        <v>288</v>
       </c>
       <c r="D138" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E138" t="s">
-        <v>16</v>
+        <v>289</v>
       </c>
       <c r="F138" s="3">
-        <v>340.0</v>
+        <v>493.0</v>
       </c>
       <c r="G138" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="B139" t="s">
-        <v>309</v>
+        <v>290</v>
       </c>
       <c r="C139" t="s">
-        <v>310</v>
+        <v>291</v>
       </c>
       <c r="D139" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E139" t="s">
-        <v>25</v>
+        <v>292</v>
       </c>
       <c r="F139" s="3">
-        <v>340.0</v>
+        <v>493.0</v>
       </c>
       <c r="G139" s="4" t="s">
-        <v>12</v>
-[...11 lines deleted...]
-      <c r="G141" s="2"/>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7">
+      <c r="B140" t="s">
+        <v>293</v>
+      </c>
+      <c r="C140" t="s">
+        <v>294</v>
+      </c>
+      <c r="D140" t="s">
+        <v>98</v>
+      </c>
+      <c r="F140" s="3">
+        <v>493.0</v>
+      </c>
+      <c r="G140" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="142" spans="1:7">
-      <c r="B142" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A142" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="B142" s="2"/>
+      <c r="C142" s="2"/>
+      <c r="D142" s="2"/>
+      <c r="E142" s="2"/>
+      <c r="F142" s="2"/>
+      <c r="G142" s="2"/>
     </row>
     <row r="143" spans="1:7">
       <c r="B143" t="s">
-        <v>315</v>
+        <v>296</v>
       </c>
       <c r="C143" t="s">
-        <v>316</v>
+        <v>297</v>
       </c>
       <c r="D143" t="s">
-        <v>314</v>
+        <v>98</v>
       </c>
       <c r="E143" t="s">
-        <v>317</v>
+        <v>298</v>
       </c>
       <c r="F143" s="3">
-        <v>0.0</v>
+        <v>440.0</v>
       </c>
       <c r="G143" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="B144" t="s">
-        <v>318</v>
+        <v>299</v>
       </c>
       <c r="C144" t="s">
-        <v>319</v>
+        <v>300</v>
       </c>
       <c r="D144" t="s">
-        <v>314</v>
+        <v>98</v>
       </c>
       <c r="E144" t="s">
-        <v>25</v>
+        <v>301</v>
       </c>
       <c r="F144" s="3">
-        <v>0.0</v>
+        <v>440.0</v>
       </c>
       <c r="G144" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="B145" t="s">
-        <v>320</v>
+        <v>302</v>
       </c>
       <c r="C145" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="D145" t="s">
-        <v>314</v>
+        <v>98</v>
       </c>
       <c r="E145" t="s">
-        <v>121</v>
+        <v>304</v>
       </c>
       <c r="F145" s="3">
-        <v>0.0</v>
+        <v>440.0</v>
       </c>
       <c r="G145" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="B146" t="s">
-        <v>322</v>
+        <v>305</v>
       </c>
       <c r="C146" t="s">
-        <v>323</v>
+        <v>306</v>
       </c>
       <c r="D146" t="s">
-        <v>314</v>
+        <v>98</v>
       </c>
       <c r="E146" t="s">
-        <v>28</v>
+        <v>307</v>
       </c>
       <c r="F146" s="3">
-        <v>0.0</v>
+        <v>440.0</v>
       </c>
       <c r="G146" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="B147" t="s">
-        <v>324</v>
+        <v>308</v>
       </c>
       <c r="C147" t="s">
-        <v>325</v>
+        <v>309</v>
       </c>
       <c r="D147" t="s">
-        <v>314</v>
+        <v>98</v>
       </c>
       <c r="E147" t="s">
-        <v>326</v>
+        <v>310</v>
       </c>
       <c r="F147" s="3">
-        <v>0.0</v>
+        <v>440.0</v>
       </c>
       <c r="G147" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="B148" t="s">
-        <v>327</v>
+        <v>311</v>
       </c>
       <c r="C148" t="s">
-        <v>328</v>
+        <v>312</v>
       </c>
       <c r="D148" t="s">
-        <v>314</v>
+        <v>98</v>
       </c>
       <c r="E148" t="s">
-        <v>219</v>
+        <v>313</v>
       </c>
       <c r="F148" s="3">
-        <v>0.0</v>
+        <v>440.0</v>
       </c>
       <c r="G148" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="B149" t="s">
-        <v>329</v>
+        <v>314</v>
       </c>
       <c r="C149" t="s">
-        <v>330</v>
+        <v>315</v>
       </c>
       <c r="D149" t="s">
-        <v>314</v>
+        <v>98</v>
       </c>
       <c r="E149" t="s">
-        <v>331</v>
+        <v>316</v>
       </c>
       <c r="F149" s="3">
-        <v>0.0</v>
+        <v>440.0</v>
       </c>
       <c r="G149" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="B150" t="s">
-        <v>332</v>
+        <v>317</v>
       </c>
       <c r="C150" t="s">
-        <v>333</v>
+        <v>318</v>
       </c>
       <c r="D150" t="s">
-        <v>314</v>
+        <v>98</v>
       </c>
       <c r="E150" t="s">
-        <v>334</v>
+        <v>319</v>
       </c>
       <c r="F150" s="3">
-        <v>0.0</v>
+        <v>440.0</v>
       </c>
       <c r="G150" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="B151" t="s">
-        <v>335</v>
+        <v>320</v>
       </c>
       <c r="C151" t="s">
-        <v>336</v>
+        <v>321</v>
       </c>
       <c r="D151" t="s">
-        <v>314</v>
+        <v>98</v>
       </c>
       <c r="E151" t="s">
-        <v>31</v>
+        <v>322</v>
       </c>
       <c r="F151" s="3">
-        <v>0.0</v>
+        <v>440.0</v>
       </c>
       <c r="G151" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="B152" t="s">
-        <v>337</v>
+        <v>323</v>
       </c>
       <c r="C152" t="s">
-        <v>338</v>
+        <v>324</v>
       </c>
       <c r="D152" t="s">
-        <v>314</v>
+        <v>98</v>
       </c>
       <c r="E152" t="s">
-        <v>115</v>
+        <v>325</v>
       </c>
       <c r="F152" s="3">
-        <v>0.0</v>
+        <v>440.0</v>
       </c>
       <c r="G152" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="B153" t="s">
-        <v>339</v>
+        <v>326</v>
       </c>
       <c r="C153" t="s">
-        <v>340</v>
+        <v>327</v>
       </c>
       <c r="D153" t="s">
-        <v>314</v>
+        <v>98</v>
       </c>
       <c r="E153" t="s">
-        <v>16</v>
+        <v>328</v>
       </c>
       <c r="F153" s="3">
-        <v>0.0</v>
+        <v>440.0</v>
       </c>
       <c r="G153" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="B154" t="s">
-        <v>341</v>
+        <v>329</v>
       </c>
       <c r="C154" t="s">
-        <v>342</v>
+        <v>330</v>
       </c>
       <c r="D154" t="s">
-        <v>343</v>
+        <v>98</v>
       </c>
       <c r="E154" t="s">
-        <v>219</v>
+        <v>331</v>
       </c>
       <c r="F154" s="3">
-        <v>0.0</v>
+        <v>440.0</v>
       </c>
       <c r="G154" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="B155" t="s">
-        <v>344</v>
+        <v>332</v>
       </c>
       <c r="C155" t="s">
-        <v>345</v>
+        <v>333</v>
       </c>
       <c r="D155" t="s">
-        <v>343</v>
+        <v>98</v>
       </c>
       <c r="E155" t="s">
-        <v>16</v>
+        <v>334</v>
       </c>
       <c r="F155" s="3">
-        <v>0.0</v>
+        <v>440.0</v>
       </c>
       <c r="G155" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="157" spans="1:7">
-      <c r="B157" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A157" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="B157" s="2"/>
+      <c r="C157" s="2"/>
+      <c r="D157" s="2"/>
+      <c r="E157" s="2"/>
+      <c r="F157" s="2"/>
+      <c r="G157" s="2"/>
     </row>
     <row r="158" spans="1:7">
       <c r="B158" t="s">
-        <v>350</v>
+        <v>336</v>
       </c>
       <c r="C158" t="s">
-        <v>351</v>
+        <v>337</v>
       </c>
       <c r="D158" t="s">
-        <v>343</v>
+        <v>98</v>
       </c>
       <c r="E158" t="s">
-        <v>25</v>
+        <v>338</v>
       </c>
       <c r="F158" s="3">
-        <v>0.0</v>
+        <v>401.0</v>
       </c>
       <c r="G158" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="B159" t="s">
-        <v>352</v>
+        <v>339</v>
       </c>
       <c r="C159" t="s">
-        <v>353</v>
+        <v>340</v>
       </c>
       <c r="D159" t="s">
-        <v>343</v>
+        <v>98</v>
       </c>
       <c r="E159" t="s">
-        <v>31</v>
+        <v>341</v>
       </c>
       <c r="F159" s="3">
-        <v>0.0</v>
+        <v>401.0</v>
       </c>
       <c r="G159" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="B160" t="s">
-        <v>354</v>
+        <v>342</v>
       </c>
       <c r="C160" t="s">
-        <v>355</v>
+        <v>343</v>
       </c>
       <c r="D160" t="s">
-        <v>343</v>
+        <v>98</v>
       </c>
       <c r="E160" t="s">
-        <v>317</v>
+        <v>344</v>
       </c>
       <c r="F160" s="3">
-        <v>0.0</v>
+        <v>401.0</v>
       </c>
       <c r="G160" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="B161" t="s">
-        <v>356</v>
+        <v>345</v>
       </c>
       <c r="C161" t="s">
-        <v>357</v>
+        <v>346</v>
       </c>
       <c r="D161" t="s">
-        <v>343</v>
+        <v>98</v>
       </c>
       <c r="E161" t="s">
-        <v>121</v>
+        <v>279</v>
       </c>
       <c r="F161" s="3">
-        <v>0.0</v>
+        <v>401.0</v>
       </c>
       <c r="G161" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="B162" t="s">
-        <v>358</v>
+        <v>347</v>
       </c>
       <c r="C162" t="s">
-        <v>359</v>
+        <v>348</v>
       </c>
       <c r="D162" t="s">
-        <v>343</v>
+        <v>98</v>
       </c>
       <c r="E162" t="s">
-        <v>115</v>
+        <v>349</v>
       </c>
       <c r="F162" s="3">
-        <v>0.0</v>
+        <v>401.0</v>
       </c>
       <c r="G162" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="B163" t="s">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="C163" t="s">
-        <v>361</v>
+        <v>351</v>
       </c>
       <c r="D163" t="s">
-        <v>343</v>
+        <v>98</v>
       </c>
       <c r="E163" t="s">
-        <v>326</v>
+        <v>352</v>
       </c>
       <c r="F163" s="3">
-        <v>0.0</v>
+        <v>401.0</v>
       </c>
       <c r="G163" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="B164" t="s">
-        <v>362</v>
+        <v>353</v>
       </c>
       <c r="C164" t="s">
-        <v>363</v>
+        <v>354</v>
       </c>
       <c r="D164" t="s">
-        <v>343</v>
+        <v>98</v>
       </c>
       <c r="E164" t="s">
-        <v>138</v>
+        <v>355</v>
       </c>
       <c r="F164" s="3">
-        <v>0.0</v>
+        <v>401.0</v>
       </c>
       <c r="G164" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="B165" t="s">
-        <v>364</v>
+        <v>356</v>
       </c>
       <c r="C165" t="s">
-        <v>365</v>
+        <v>357</v>
       </c>
       <c r="D165" t="s">
-        <v>343</v>
+        <v>98</v>
       </c>
       <c r="E165" t="s">
-        <v>334</v>
+        <v>358</v>
       </c>
       <c r="F165" s="3">
-        <v>0.0</v>
+        <v>401.0</v>
       </c>
       <c r="G165" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="B166" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="C166" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="D166" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E166" t="s">
-        <v>31</v>
+        <v>361</v>
       </c>
       <c r="F166" s="3">
-        <v>0.0</v>
+        <v>401.0</v>
       </c>
       <c r="G166" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="B167" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="C167" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="D167" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E167" t="s">
-        <v>121</v>
+        <v>364</v>
       </c>
       <c r="F167" s="3">
-        <v>0.0</v>
+        <v>401.0</v>
       </c>
       <c r="G167" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="B168" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="C168" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="D168" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E168" t="s">
-        <v>16</v>
+        <v>367</v>
       </c>
       <c r="F168" s="3">
-        <v>0.0</v>
+        <v>401.0</v>
       </c>
       <c r="G168" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="B169" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="C169" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="D169" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E169" t="s">
-        <v>331</v>
+        <v>370</v>
       </c>
       <c r="F169" s="3">
-        <v>0.0</v>
+        <v>401.0</v>
       </c>
       <c r="G169" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="B170" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="C170" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="D170" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E170" t="s">
-        <v>115</v>
+        <v>373</v>
       </c>
       <c r="F170" s="3">
-        <v>0.0</v>
+        <v>401.0</v>
       </c>
       <c r="G170" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="B171" t="s">
+        <v>374</v>
+      </c>
+      <c r="C171" t="s">
+        <v>375</v>
+      </c>
+      <c r="D171" t="s">
+        <v>98</v>
+      </c>
+      <c r="E171" t="s">
         <v>376</v>
       </c>
-      <c r="C171" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F171" s="3">
-        <v>0.0</v>
+        <v>401.0</v>
       </c>
       <c r="G171" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="B172" t="s">
+        <v>377</v>
+      </c>
+      <c r="C172" t="s">
         <v>378</v>
       </c>
-      <c r="C172" t="s">
+      <c r="D172" t="s">
+        <v>98</v>
+      </c>
+      <c r="E172" t="s">
         <v>379</v>
       </c>
-      <c r="D172" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F172" s="3">
-        <v>0.0</v>
+        <v>401.0</v>
       </c>
       <c r="G172" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="B173" t="s">
         <v>380</v>
       </c>
       <c r="C173" t="s">
         <v>381</v>
       </c>
       <c r="D173" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E173" t="s">
-        <v>28</v>
+        <v>382</v>
       </c>
       <c r="F173" s="3">
-        <v>0.0</v>
+        <v>401.0</v>
       </c>
       <c r="G173" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="B174" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C174" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D174" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E174" t="s">
-        <v>138</v>
+        <v>385</v>
       </c>
       <c r="F174" s="3">
-        <v>0.0</v>
+        <v>401.0</v>
       </c>
       <c r="G174" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="B175" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="C175" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="D175" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E175" t="s">
-        <v>25</v>
+        <v>388</v>
       </c>
       <c r="F175" s="3">
-        <v>0.0</v>
+        <v>401.0</v>
       </c>
       <c r="G175" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="B176" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="C176" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="D176" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E176" t="s">
-        <v>326</v>
+        <v>391</v>
       </c>
       <c r="F176" s="3">
-        <v>0.0</v>
+        <v>401.0</v>
       </c>
       <c r="G176" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="B177" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="C177" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="D177" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E177" t="s">
-        <v>317</v>
+        <v>394</v>
       </c>
       <c r="F177" s="3">
-        <v>0.0</v>
+        <v>401.0</v>
       </c>
       <c r="G177" s="4" t="s">
-        <v>12</v>
-[...11 lines deleted...]
-      <c r="G179" s="2"/>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7">
+      <c r="B178" t="s">
+        <v>395</v>
+      </c>
+      <c r="C178" t="s">
+        <v>396</v>
+      </c>
+      <c r="D178" t="s">
+        <v>98</v>
+      </c>
+      <c r="E178" t="s">
+        <v>397</v>
+      </c>
+      <c r="F178" s="3">
+        <v>401.0</v>
+      </c>
+      <c r="G178" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="180" spans="1:7">
-      <c r="B180" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A180" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="B180" s="2"/>
+      <c r="C180" s="2"/>
+      <c r="D180" s="2"/>
+      <c r="E180" s="2"/>
+      <c r="F180" s="2"/>
+      <c r="G180" s="2"/>
     </row>
     <row r="181" spans="1:7">
       <c r="B181" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="C181" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="D181" t="s">
-        <v>393</v>
+        <v>98</v>
       </c>
       <c r="E181" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="F181" s="3">
-        <v>468.0</v>
+        <v>662.0</v>
       </c>
       <c r="G181" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="B182" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="C182" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="D182" t="s">
-        <v>393</v>
+        <v>98</v>
       </c>
       <c r="E182" t="s">
-        <v>399</v>
+        <v>133</v>
       </c>
       <c r="F182" s="3">
-        <v>468.0</v>
+        <v>662.0</v>
       </c>
       <c r="G182" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="B183" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="C183" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="D183" t="s">
-        <v>402</v>
+        <v>98</v>
       </c>
       <c r="E183" t="s">
-        <v>403</v>
+        <v>130</v>
       </c>
       <c r="F183" s="3">
-        <v>671.0</v>
+        <v>662.0</v>
       </c>
       <c r="G183" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="B184" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="C184" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="D184" t="s">
-        <v>402</v>
+        <v>98</v>
       </c>
       <c r="E184" t="s">
-        <v>399</v>
+        <v>245</v>
       </c>
       <c r="F184" s="3">
-        <v>671.0</v>
+        <v>662.0</v>
       </c>
       <c r="G184" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="B185" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="C185" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="D185" t="s">
-        <v>402</v>
+        <v>98</v>
       </c>
       <c r="E185" t="s">
-        <v>408</v>
+        <v>239</v>
       </c>
       <c r="F185" s="3">
-        <v>671.0</v>
+        <v>662.0</v>
       </c>
       <c r="G185" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="B186" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C186" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="D186" t="s">
-        <v>402</v>
+        <v>98</v>
       </c>
       <c r="E186" t="s">
-        <v>394</v>
+        <v>276</v>
       </c>
       <c r="F186" s="3">
-        <v>671.0</v>
+        <v>662.0</v>
       </c>
       <c r="G186" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="B187" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C187" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D187" t="s">
-        <v>402</v>
+        <v>98</v>
       </c>
       <c r="E187" t="s">
-        <v>394</v>
+        <v>414</v>
       </c>
       <c r="F187" s="3">
-        <v>671.0</v>
+        <v>662.0</v>
       </c>
       <c r="G187" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="B188" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="C188" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="D188" t="s">
-        <v>415</v>
+        <v>98</v>
       </c>
       <c r="E188" t="s">
-        <v>416</v>
+        <v>127</v>
       </c>
       <c r="F188" s="3">
-        <v>1513.0</v>
+        <v>662.0</v>
       </c>
       <c r="G188" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="B189" t="s">
         <v>417</v>
       </c>
       <c r="C189" t="s">
         <v>418</v>
       </c>
       <c r="D189" t="s">
-        <v>415</v>
+        <v>98</v>
       </c>
       <c r="E189" t="s">
-        <v>419</v>
+        <v>263</v>
       </c>
       <c r="F189" s="3">
-        <v>1513.0</v>
+        <v>662.0</v>
       </c>
       <c r="G189" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="B190" t="s">
+        <v>419</v>
+      </c>
+      <c r="C190" t="s">
         <v>420</v>
       </c>
-      <c r="C190" t="s">
+      <c r="D190" t="s">
+        <v>98</v>
+      </c>
+      <c r="E190" t="s">
         <v>421</v>
       </c>
-      <c r="D190" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F190" s="3">
-        <v>1513.0</v>
+        <v>662.0</v>
       </c>
       <c r="G190" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="B191" t="s">
+        <v>422</v>
+      </c>
+      <c r="C191" t="s">
         <v>423</v>
       </c>
-      <c r="C191" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D191" t="s">
-        <v>415</v>
+        <v>98</v>
       </c>
       <c r="E191" t="s">
-        <v>394</v>
+        <v>118</v>
       </c>
       <c r="F191" s="3">
-        <v>1513.0</v>
+        <v>662.0</v>
       </c>
       <c r="G191" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="B192" t="s">
+        <v>424</v>
+      </c>
+      <c r="C192" t="s">
         <v>425</v>
       </c>
-      <c r="C192" t="s">
+      <c r="D192" t="s">
+        <v>98</v>
+      </c>
+      <c r="F192" s="3">
+        <v>662.0</v>
+      </c>
+      <c r="G192" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7">
+      <c r="A194" s="2" t="s">
         <v>426</v>
       </c>
-      <c r="D192" t="s">
-[...50 lines deleted...]
-      </c>
+      <c r="B194" s="2"/>
+      <c r="C194" s="2"/>
+      <c r="D194" s="2"/>
+      <c r="E194" s="2"/>
+      <c r="F194" s="2"/>
+      <c r="G194" s="2"/>
     </row>
     <row r="195" spans="1:7">
       <c r="B195" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="C195" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="D195" t="s">
-        <v>343</v>
+        <v>429</v>
       </c>
       <c r="E195" t="s">
-        <v>419</v>
+        <v>430</v>
       </c>
       <c r="F195" s="3">
-        <v>24425.0</v>
+        <v>785.0</v>
       </c>
       <c r="G195" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="B196" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C196" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="D196" t="s">
-        <v>343</v>
+        <v>429</v>
       </c>
       <c r="E196" t="s">
-        <v>422</v>
+        <v>430</v>
       </c>
       <c r="F196" s="3">
-        <v>24425.0</v>
+        <v>1342.0</v>
       </c>
       <c r="G196" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="B197" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="C197" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="D197" t="s">
-        <v>343</v>
+        <v>429</v>
       </c>
       <c r="E197" t="s">
-        <v>394</v>
+        <v>430</v>
       </c>
       <c r="F197" s="3">
-        <v>24425.0</v>
+        <v>2013.0</v>
       </c>
       <c r="G197" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="2" t="s">
-        <v>390</v>
+        <v>435</v>
       </c>
       <c r="B199" s="2"/>
       <c r="C199" s="2"/>
       <c r="D199" s="2"/>
       <c r="E199" s="2"/>
       <c r="F199" s="2"/>
       <c r="G199" s="2"/>
     </row>
     <row r="200" spans="1:7">
       <c r="B200" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="C200" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="D200" t="s">
-        <v>393</v>
+        <v>429</v>
       </c>
       <c r="E200" t="s">
-        <v>439</v>
+        <v>430</v>
       </c>
       <c r="F200" s="3">
-        <v>372.0</v>
+        <v>1342.0</v>
       </c>
       <c r="G200" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="B201" t="s">
+        <v>437</v>
+      </c>
+      <c r="C201" t="s">
+        <v>438</v>
+      </c>
+      <c r="D201" t="s">
+        <v>439</v>
+      </c>
+      <c r="F201" s="3">
+        <v>2792.0</v>
+      </c>
+      <c r="G201" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7">
+      <c r="A203" s="2" t="s">
         <v>440</v>
       </c>
-      <c r="C201" t="s">
-[...53 lines deleted...]
-      </c>
+      <c r="B203" s="2"/>
+      <c r="C203" s="2"/>
+      <c r="D203" s="2"/>
+      <c r="E203" s="2"/>
+      <c r="F203" s="2"/>
+      <c r="G203" s="2"/>
     </row>
     <row r="204" spans="1:7">
       <c r="B204" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="C204" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="D204" t="s">
-        <v>402</v>
+        <v>98</v>
       </c>
       <c r="E204" t="s">
-        <v>448</v>
+        <v>118</v>
       </c>
       <c r="F204" s="3">
-        <v>591.0</v>
+        <v>374.0</v>
       </c>
       <c r="G204" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="B205" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
       <c r="C205" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="D205" t="s">
-        <v>402</v>
+        <v>98</v>
       </c>
       <c r="E205" t="s">
-        <v>451</v>
+        <v>127</v>
       </c>
       <c r="F205" s="3">
-        <v>510.0</v>
+        <v>374.0</v>
       </c>
       <c r="G205" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="207" spans="1:7">
-      <c r="B207" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A207" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="B207" s="2"/>
+      <c r="C207" s="2"/>
+      <c r="D207" s="2"/>
+      <c r="E207" s="2"/>
+      <c r="F207" s="2"/>
+      <c r="G207" s="2"/>
     </row>
     <row r="208" spans="1:7">
       <c r="B208" t="s">
-        <v>457</v>
+        <v>446</v>
       </c>
       <c r="C208" t="s">
-        <v>458</v>
+        <v>447</v>
       </c>
       <c r="D208" t="s">
-        <v>415</v>
+        <v>46</v>
       </c>
       <c r="E208" t="s">
-        <v>403</v>
+        <v>448</v>
       </c>
       <c r="F208" s="3">
-        <v>1018.0</v>
+        <v>998.0</v>
       </c>
       <c r="G208" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="B209" t="s">
-        <v>459</v>
+        <v>449</v>
       </c>
       <c r="C209" t="s">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="D209" t="s">
-        <v>415</v>
+        <v>46</v>
       </c>
       <c r="E209" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="F209" s="3">
-        <v>1338.0</v>
+        <v>1464.0</v>
       </c>
       <c r="G209" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="B210" t="s">
-        <v>461</v>
+        <v>452</v>
       </c>
       <c r="C210" t="s">
-        <v>462</v>
+        <v>453</v>
       </c>
       <c r="D210" t="s">
-        <v>314</v>
+        <v>46</v>
       </c>
       <c r="E210" t="s">
-        <v>403</v>
+        <v>454</v>
       </c>
       <c r="F210" s="3">
-        <v>372.0</v>
+        <v>998.0</v>
       </c>
       <c r="G210" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="B211" t="s">
-        <v>463</v>
+        <v>455</v>
       </c>
       <c r="C211" t="s">
-        <v>464</v>
+        <v>456</v>
       </c>
       <c r="D211" t="s">
-        <v>343</v>
+        <v>46</v>
       </c>
       <c r="E211" t="s">
-        <v>326</v>
+        <v>457</v>
       </c>
       <c r="F211" s="3">
-        <v>15359.0</v>
+        <v>998.0</v>
       </c>
       <c r="G211" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="B212" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="C212" t="s">
-        <v>466</v>
+        <v>459</v>
       </c>
       <c r="D212" t="s">
-        <v>343</v>
+        <v>46</v>
       </c>
       <c r="E212" t="s">
-        <v>448</v>
+        <v>460</v>
       </c>
       <c r="F212" s="3">
-        <v>18597.0</v>
+        <v>998.0</v>
       </c>
       <c r="G212" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="B213" t="s">
-        <v>467</v>
+        <v>461</v>
       </c>
       <c r="C213" t="s">
-        <v>468</v>
+        <v>462</v>
       </c>
       <c r="D213" t="s">
-        <v>343</v>
+        <v>46</v>
       </c>
       <c r="E213" t="s">
-        <v>403</v>
+        <v>463</v>
       </c>
       <c r="F213" s="3">
-        <v>15359.0</v>
+        <v>1464.0</v>
       </c>
       <c r="G213" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="B214" t="s">
+        <v>464</v>
+      </c>
+      <c r="C214" t="s">
+        <v>465</v>
+      </c>
+      <c r="D214" t="s">
+        <v>46</v>
+      </c>
+      <c r="E214" t="s">
+        <v>466</v>
+      </c>
+      <c r="F214" s="3">
+        <v>998.0</v>
+      </c>
+      <c r="G214" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7">
+      <c r="B215" t="s">
+        <v>467</v>
+      </c>
+      <c r="C215" t="s">
+        <v>468</v>
+      </c>
+      <c r="D215" t="s">
+        <v>46</v>
+      </c>
+      <c r="E215" t="s">
         <v>469</v>
       </c>
-      <c r="C214" t="s">
+      <c r="F215" s="3">
+        <v>936.0</v>
+      </c>
+      <c r="G215" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7">
+      <c r="B216" t="s">
         <v>470</v>
       </c>
-      <c r="D214" t="s">
-[...13 lines deleted...]
-      <c r="A216" s="2" t="s">
+      <c r="C216" t="s">
         <v>471</v>
       </c>
-      <c r="B216" s="2"/>
-[...4 lines deleted...]
-      <c r="G216" s="2"/>
+      <c r="D216" t="s">
+        <v>46</v>
+      </c>
+      <c r="E216" t="s">
+        <v>472</v>
+      </c>
+      <c r="F216" s="3">
+        <v>1220.0</v>
+      </c>
+      <c r="G216" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="217" spans="1:7">
       <c r="B217" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C217" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="D217" t="s">
-        <v>474</v>
+        <v>46</v>
       </c>
       <c r="E217" t="s">
-        <v>31</v>
+        <v>475</v>
       </c>
       <c r="F217" s="3">
-        <v>635.0</v>
+        <v>936.0</v>
       </c>
       <c r="G217" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="B218" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C218" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="D218" t="s">
-        <v>474</v>
+        <v>46</v>
       </c>
       <c r="E218" t="s">
-        <v>16</v>
+        <v>478</v>
       </c>
       <c r="F218" s="3">
-        <v>635.0</v>
+        <v>998.0</v>
       </c>
       <c r="G218" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="B219" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="C219" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="D219" t="s">
-        <v>474</v>
+        <v>46</v>
       </c>
       <c r="E219" t="s">
-        <v>19</v>
+        <v>481</v>
       </c>
       <c r="F219" s="3">
-        <v>781.0</v>
+        <v>998.0</v>
       </c>
       <c r="G219" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="B220" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="C220" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="D220" t="s">
-        <v>474</v>
+        <v>67</v>
       </c>
       <c r="E220" t="s">
-        <v>25</v>
+        <v>466</v>
       </c>
       <c r="F220" s="3">
-        <v>659.0</v>
+        <v>10769.0</v>
       </c>
       <c r="G220" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="B221" t="s">
+        <v>484</v>
+      </c>
+      <c r="C221" t="s">
+        <v>485</v>
+      </c>
+      <c r="D221" t="s">
+        <v>67</v>
+      </c>
+      <c r="E221" t="s">
         <v>481</v>
       </c>
-      <c r="C221" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F221" s="3">
-        <v>5278.0</v>
+        <v>10769.0</v>
       </c>
       <c r="G221" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="B222" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="C222" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="D222" t="s">
-        <v>483</v>
+        <v>67</v>
       </c>
       <c r="E222" t="s">
-        <v>16</v>
+        <v>460</v>
       </c>
       <c r="F222" s="3">
-        <v>5278.0</v>
+        <v>10769.0</v>
       </c>
       <c r="G222" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="B223" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="C223" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="D223" t="s">
-        <v>488</v>
+        <v>67</v>
       </c>
       <c r="E223" t="s">
-        <v>31</v>
+        <v>469</v>
       </c>
       <c r="F223" s="3">
-        <v>5440.0</v>
+        <v>9770.0</v>
       </c>
       <c r="G223" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="B224" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C224" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="D224" t="s">
-        <v>488</v>
+        <v>67</v>
       </c>
       <c r="E224" t="s">
-        <v>16</v>
+        <v>454</v>
       </c>
       <c r="F224" s="3">
-        <v>5996.0</v>
+        <v>10769.0</v>
       </c>
       <c r="G224" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="B225" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C225" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="D225" t="s">
-        <v>488</v>
+        <v>67</v>
       </c>
       <c r="E225" t="s">
-        <v>25</v>
+        <v>475</v>
       </c>
       <c r="F225" s="3">
-        <v>6218.0</v>
+        <v>9770.0</v>
       </c>
       <c r="G225" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="B226" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C226" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="D226" t="s">
-        <v>488</v>
+        <v>67</v>
       </c>
       <c r="E226" t="s">
-        <v>19</v>
+        <v>451</v>
       </c>
       <c r="F226" s="3">
-        <v>7451.0</v>
+        <v>15987.0</v>
       </c>
       <c r="G226" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="B227" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C227" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="D227" t="s">
-        <v>497</v>
+        <v>67</v>
       </c>
       <c r="E227" t="s">
-        <v>19</v>
+        <v>457</v>
       </c>
       <c r="F227" s="3">
-        <v>9992.0</v>
+        <v>10769.0</v>
       </c>
       <c r="G227" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="B228" t="s">
         <v>498</v>
       </c>
       <c r="C228" t="s">
         <v>499</v>
       </c>
       <c r="D228" t="s">
-        <v>497</v>
+        <v>67</v>
       </c>
       <c r="E228" t="s">
-        <v>31</v>
+        <v>478</v>
       </c>
       <c r="F228" s="3">
-        <v>6884.0</v>
+        <v>10769.0</v>
       </c>
       <c r="G228" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="B229" t="s">
         <v>500</v>
       </c>
       <c r="C229" t="s">
         <v>501</v>
       </c>
       <c r="D229" t="s">
-        <v>497</v>
+        <v>67</v>
       </c>
       <c r="E229" t="s">
-        <v>25</v>
+        <v>502</v>
       </c>
       <c r="F229" s="3">
-        <v>7994.0</v>
+        <v>15987.0</v>
       </c>
       <c r="G229" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="B230" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C230" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="D230" t="s">
-        <v>497</v>
+        <v>67</v>
       </c>
       <c r="E230" t="s">
-        <v>16</v>
+        <v>448</v>
       </c>
       <c r="F230" s="3">
-        <v>7772.0</v>
+        <v>10769.0</v>
       </c>
       <c r="G230" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="B231" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C231" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="D231" t="s">
-        <v>506</v>
+        <v>67</v>
       </c>
       <c r="E231" t="s">
-        <v>19</v>
+        <v>472</v>
       </c>
       <c r="F231" s="3">
-        <v>14249.0</v>
+        <v>13323.0</v>
       </c>
       <c r="G231" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="B232" t="s">
         <v>507</v>
       </c>
       <c r="C232" t="s">
         <v>508</v>
       </c>
       <c r="D232" t="s">
-        <v>506</v>
+        <v>98</v>
       </c>
       <c r="E232" t="s">
-        <v>25</v>
+        <v>475</v>
       </c>
       <c r="F232" s="3">
-        <v>10381.0</v>
+        <v>0</v>
       </c>
       <c r="G232" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="B233" t="s">
         <v>509</v>
       </c>
       <c r="C233" t="s">
         <v>510</v>
       </c>
       <c r="D233" t="s">
-        <v>506</v>
+        <v>98</v>
       </c>
       <c r="E233" t="s">
-        <v>16</v>
+        <v>457</v>
       </c>
       <c r="F233" s="3">
-        <v>10363.0</v>
+        <v>0</v>
       </c>
       <c r="G233" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="B234" t="s">
         <v>511</v>
       </c>
       <c r="C234" t="s">
         <v>512</v>
       </c>
       <c r="D234" t="s">
-        <v>506</v>
+        <v>98</v>
       </c>
       <c r="E234" t="s">
-        <v>31</v>
+        <v>481</v>
       </c>
       <c r="F234" s="3">
-        <v>10363.0</v>
+        <v>0</v>
       </c>
       <c r="G234" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="B235" t="s">
         <v>513</v>
       </c>
       <c r="C235" t="s">
         <v>514</v>
       </c>
       <c r="D235" t="s">
-        <v>515</v>
+        <v>98</v>
       </c>
       <c r="E235" t="s">
-        <v>19</v>
+        <v>469</v>
       </c>
       <c r="F235" s="3">
-        <v>3416.0</v>
+        <v>0</v>
       </c>
       <c r="G235" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="B236" t="s">
+        <v>515</v>
+      </c>
+      <c r="C236" t="s">
         <v>516</v>
       </c>
-      <c r="C236" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D236" t="s">
-        <v>515</v>
+        <v>98</v>
       </c>
       <c r="E236" t="s">
-        <v>16</v>
+        <v>478</v>
       </c>
       <c r="F236" s="3">
-        <v>2684.0</v>
+        <v>0</v>
       </c>
       <c r="G236" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="B237" t="s">
+        <v>517</v>
+      </c>
+      <c r="C237" t="s">
         <v>518</v>
       </c>
-      <c r="C237" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D237" t="s">
-        <v>515</v>
+        <v>98</v>
       </c>
       <c r="E237" t="s">
-        <v>25</v>
+        <v>466</v>
       </c>
       <c r="F237" s="3">
-        <v>2806.0</v>
+        <v>0</v>
       </c>
       <c r="G237" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="B238" t="s">
+        <v>519</v>
+      </c>
+      <c r="C238" t="s">
         <v>520</v>
       </c>
-      <c r="C238" t="s">
+      <c r="D238" t="s">
+        <v>98</v>
+      </c>
+      <c r="E238" t="s">
+        <v>472</v>
+      </c>
+      <c r="F238" s="3">
+        <v>0</v>
+      </c>
+      <c r="G238" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="239" spans="1:7">
+      <c r="B239" t="s">
         <v>521</v>
       </c>
-      <c r="D238" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="C239" t="s">
+        <v>522</v>
+      </c>
+      <c r="D239" t="s">
+        <v>98</v>
+      </c>
+      <c r="E239" t="s">
+        <v>460</v>
+      </c>
+      <c r="F239" s="3">
+        <v>0</v>
+      </c>
+      <c r="G239" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="240" spans="1:7">
-      <c r="A240" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G240" s="2"/>
+      <c r="B240" t="s">
+        <v>523</v>
+      </c>
+      <c r="C240" t="s">
+        <v>524</v>
+      </c>
+      <c r="D240" t="s">
+        <v>98</v>
+      </c>
+      <c r="E240" t="s">
+        <v>448</v>
+      </c>
+      <c r="F240" s="3">
+        <v>0</v>
+      </c>
+      <c r="G240" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="241" spans="1:7">
       <c r="B241" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="C241" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="D241" t="s">
-        <v>314</v>
+        <v>98</v>
       </c>
       <c r="E241" t="s">
-        <v>525</v>
+        <v>454</v>
       </c>
       <c r="F241" s="3">
-        <v>1018.0</v>
+        <v>0</v>
       </c>
       <c r="G241" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="B242" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C242" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="D242" t="s">
-        <v>314</v>
+        <v>98</v>
       </c>
       <c r="E242" t="s">
-        <v>528</v>
+        <v>502</v>
       </c>
       <c r="F242" s="3">
-        <v>835.0</v>
+        <v>0</v>
       </c>
       <c r="G242" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="B243" t="s">
         <v>529</v>
       </c>
       <c r="C243" t="s">
         <v>530</v>
       </c>
       <c r="D243" t="s">
-        <v>314</v>
+        <v>98</v>
       </c>
       <c r="E243" t="s">
+        <v>451</v>
+      </c>
+      <c r="F243" s="3">
+        <v>0</v>
+      </c>
+      <c r="G243" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="245" spans="1:7">
+      <c r="A245" s="2" t="s">
         <v>531</v>
       </c>
-      <c r="F243" s="3">
-[...44 lines deleted...]
-      </c>
+      <c r="B245" s="2"/>
+      <c r="C245" s="2"/>
+      <c r="D245" s="2"/>
+      <c r="E245" s="2"/>
+      <c r="F245" s="2"/>
+      <c r="G245" s="2"/>
     </row>
     <row r="246" spans="1:7">
       <c r="B246" t="s">
-        <v>537</v>
+        <v>532</v>
       </c>
       <c r="C246" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="D246" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F246" s="3">
-        <v>835.0</v>
+        <v>2115.0</v>
       </c>
       <c r="G246" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="B247" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="C247" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="D247" t="s">
-        <v>343</v>
+        <v>537</v>
       </c>
       <c r="E247" t="s">
-        <v>531</v>
+        <v>89</v>
       </c>
       <c r="F247" s="3">
-        <v>8514.0</v>
+        <v>776.0</v>
       </c>
       <c r="G247" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="B248" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="C248" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="D248" t="s">
-        <v>343</v>
+        <v>537</v>
       </c>
       <c r="E248" t="s">
-        <v>525</v>
+        <v>89</v>
       </c>
       <c r="F248" s="3">
-        <v>10181.0</v>
+        <v>590.0</v>
       </c>
       <c r="G248" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="B249" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="C249" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="D249" t="s">
-        <v>343</v>
+        <v>537</v>
       </c>
       <c r="E249" t="s">
-        <v>176</v>
+        <v>86</v>
       </c>
       <c r="F249" s="3">
-        <v>8327.0</v>
+        <v>776.0</v>
       </c>
       <c r="G249" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="B250" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="C250" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="D250" t="s">
-        <v>343</v>
+        <v>537</v>
       </c>
       <c r="E250" t="s">
-        <v>534</v>
+        <v>544</v>
       </c>
       <c r="F250" s="3">
-        <v>8514.0</v>
+        <v>776.0</v>
       </c>
       <c r="G250" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="B251" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="C251" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="D251" t="s">
-        <v>343</v>
+        <v>537</v>
       </c>
       <c r="E251" t="s">
-        <v>31</v>
+        <v>89</v>
       </c>
       <c r="F251" s="3">
-        <v>8514.0</v>
+        <v>776.0</v>
       </c>
       <c r="G251" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="B252" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="C252" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="D252" t="s">
-        <v>343</v>
+        <v>537</v>
       </c>
       <c r="E252" t="s">
-        <v>539</v>
+        <v>549</v>
       </c>
       <c r="F252" s="3">
-        <v>8514.0</v>
+        <v>590.0</v>
       </c>
       <c r="G252" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="B253" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="C253" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="D253" t="s">
-        <v>554</v>
+        <v>537</v>
       </c>
       <c r="E253" t="s">
-        <v>528</v>
+        <v>71</v>
       </c>
       <c r="F253" s="3">
-        <v>3936.0</v>
+        <v>684.0</v>
       </c>
       <c r="G253" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="B254" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="C254" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="D254" t="s">
-        <v>554</v>
+        <v>537</v>
       </c>
       <c r="E254" t="s">
-        <v>531</v>
+        <v>86</v>
       </c>
       <c r="F254" s="3">
-        <v>3936.0</v>
+        <v>590.0</v>
       </c>
       <c r="G254" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="B255" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="C255" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="D255" t="s">
-        <v>554</v>
+        <v>537</v>
       </c>
       <c r="E255" t="s">
-        <v>534</v>
+        <v>544</v>
       </c>
       <c r="F255" s="3">
-        <v>3936.0</v>
+        <v>825.0</v>
       </c>
       <c r="G255" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="B256" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="C256" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="D256" t="s">
-        <v>554</v>
+        <v>537</v>
       </c>
       <c r="E256" t="s">
-        <v>31</v>
+        <v>71</v>
       </c>
       <c r="F256" s="3">
-        <v>3936.0</v>
+        <v>776.0</v>
       </c>
       <c r="G256" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="B257" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="C257" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="D257" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="E257" t="s">
-        <v>539</v>
+        <v>71</v>
       </c>
       <c r="F257" s="3">
-        <v>3936.0</v>
+        <v>1546.0</v>
       </c>
       <c r="G257" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="B258" t="s">
+        <v>561</v>
+      </c>
+      <c r="C258" t="s">
+        <v>562</v>
+      </c>
+      <c r="D258" t="s">
+        <v>560</v>
+      </c>
+      <c r="E258" t="s">
+        <v>71</v>
+      </c>
+      <c r="F258" s="3">
+        <v>1749.0</v>
+      </c>
+      <c r="G258" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="259" spans="1:7">
+      <c r="B259" t="s">
         <v>563</v>
       </c>
-      <c r="C258" t="s">
+      <c r="C259" t="s">
         <v>564</v>
       </c>
-      <c r="D258" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="D259" t="s">
+        <v>560</v>
+      </c>
+      <c r="E259" t="s">
+        <v>89</v>
+      </c>
+      <c r="F259" s="3">
+        <v>1749.0</v>
+      </c>
+      <c r="G259" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="260" spans="1:7">
-      <c r="A260" s="2" t="s">
+      <c r="B260" t="s">
         <v>565</v>
       </c>
-      <c r="B260" s="2"/>
-[...4 lines deleted...]
-      <c r="G260" s="2"/>
+      <c r="C260" t="s">
+        <v>566</v>
+      </c>
+      <c r="D260" t="s">
+        <v>560</v>
+      </c>
+      <c r="E260" t="s">
+        <v>89</v>
+      </c>
+      <c r="F260" s="3">
+        <v>1749.0</v>
+      </c>
+      <c r="G260" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="261" spans="1:7">
       <c r="B261" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="C261" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="D261" t="s">
-        <v>314</v>
+        <v>560</v>
       </c>
       <c r="E261" t="s">
-        <v>115</v>
+        <v>569</v>
       </c>
       <c r="F261" s="3">
-        <v>684.0</v>
+        <v>1749.0</v>
       </c>
       <c r="G261" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="B262" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="C262" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="D262" t="s">
-        <v>314</v>
+        <v>560</v>
       </c>
       <c r="E262" t="s">
-        <v>25</v>
+        <v>421</v>
       </c>
       <c r="F262" s="3">
-        <v>684.0</v>
+        <v>1749.0</v>
       </c>
       <c r="G262" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="B263" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="C263" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="D263" t="s">
-        <v>314</v>
+        <v>560</v>
       </c>
       <c r="E263" t="s">
-        <v>25</v>
+        <v>89</v>
       </c>
       <c r="F263" s="3">
-        <v>684.0</v>
+        <v>1177.0</v>
       </c>
       <c r="G263" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="B264" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="C264" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="D264" t="s">
-        <v>314</v>
+        <v>560</v>
       </c>
       <c r="E264" t="s">
-        <v>317</v>
+        <v>86</v>
       </c>
       <c r="F264" s="3">
-        <v>720.0</v>
+        <v>1177.0</v>
       </c>
       <c r="G264" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="B265" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="C265" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="D265" t="s">
-        <v>314</v>
+        <v>67</v>
       </c>
       <c r="E265" t="s">
-        <v>331</v>
+        <v>578</v>
       </c>
       <c r="F265" s="3">
-        <v>684.0</v>
+        <v>21481.0</v>
       </c>
       <c r="G265" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="B266" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="C266" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="D266" t="s">
-        <v>314</v>
+        <v>67</v>
       </c>
       <c r="E266" t="s">
-        <v>138</v>
+        <v>421</v>
       </c>
       <c r="F266" s="3">
-        <v>684.0</v>
+        <v>28212.0</v>
       </c>
       <c r="G266" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="B267" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="C267" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="D267" t="s">
-        <v>314</v>
+        <v>67</v>
       </c>
       <c r="E267" t="s">
-        <v>16</v>
+        <v>569</v>
       </c>
       <c r="F267" s="3">
-        <v>684.0</v>
+        <v>17741.0</v>
       </c>
       <c r="G267" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="B268" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="C268" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="D268" t="s">
-        <v>314</v>
+        <v>67</v>
       </c>
       <c r="E268" t="s">
-        <v>31</v>
+        <v>421</v>
       </c>
       <c r="F268" s="3">
-        <v>684.0</v>
+        <v>31636.0</v>
       </c>
       <c r="G268" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="B269" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="C269" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="D269" t="s">
-        <v>314</v>
+        <v>67</v>
       </c>
       <c r="E269" t="s">
-        <v>539</v>
+        <v>71</v>
       </c>
       <c r="F269" s="3">
-        <v>684.0</v>
+        <v>28212.0</v>
       </c>
       <c r="G269" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="B270" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="C270" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="D270" t="s">
-        <v>314</v>
+        <v>67</v>
       </c>
       <c r="E270" t="s">
-        <v>586</v>
+        <v>89</v>
       </c>
       <c r="F270" s="3">
-        <v>684.0</v>
+        <v>28212.0</v>
       </c>
       <c r="G270" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="B271" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="C271" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="D271" t="s">
-        <v>314</v>
+        <v>67</v>
       </c>
       <c r="E271" t="s">
-        <v>28</v>
+        <v>414</v>
       </c>
       <c r="F271" s="3">
-        <v>684.0</v>
+        <v>17741.0</v>
       </c>
       <c r="G271" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="B272" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="C272" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="D272" t="s">
-        <v>314</v>
+        <v>67</v>
       </c>
       <c r="E272" t="s">
-        <v>219</v>
+        <v>414</v>
       </c>
       <c r="F272" s="3">
-        <v>684.0</v>
+        <v>28212.0</v>
       </c>
       <c r="G272" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="B273" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="C273" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="D273" t="s">
-        <v>314</v>
+        <v>67</v>
       </c>
       <c r="E273" t="s">
-        <v>16</v>
+        <v>569</v>
       </c>
       <c r="F273" s="3">
-        <v>730.0</v>
+        <v>28212.0</v>
       </c>
       <c r="G273" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="275" spans="1:7">
-      <c r="B275" t="s">
+      <c r="A275" s="2" t="s">
         <v>595</v>
       </c>
-      <c r="C275" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B275" s="2"/>
+      <c r="C275" s="2"/>
+      <c r="D275" s="2"/>
+      <c r="E275" s="2"/>
+      <c r="F275" s="2"/>
+      <c r="G275" s="2"/>
     </row>
     <row r="276" spans="1:7">
       <c r="B276" t="s">
+        <v>596</v>
+      </c>
+      <c r="C276" t="s">
         <v>597</v>
       </c>
-      <c r="C276" t="s">
+      <c r="D276" t="s">
         <v>598</v>
       </c>
-      <c r="D276" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E276" t="s">
-        <v>317</v>
+        <v>133</v>
       </c>
       <c r="F276" s="3">
-        <v>730.0</v>
+        <v>734.0</v>
       </c>
       <c r="G276" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="B277" t="s">
         <v>599</v>
       </c>
       <c r="C277" t="s">
         <v>600</v>
       </c>
       <c r="D277" t="s">
-        <v>314</v>
+        <v>598</v>
       </c>
       <c r="E277" t="s">
-        <v>25</v>
+        <v>118</v>
       </c>
       <c r="F277" s="3">
-        <v>730.0</v>
+        <v>734.0</v>
       </c>
       <c r="G277" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="B278" t="s">
         <v>601</v>
       </c>
       <c r="C278" t="s">
         <v>602</v>
       </c>
       <c r="D278" t="s">
-        <v>314</v>
+        <v>598</v>
       </c>
       <c r="E278" t="s">
-        <v>331</v>
+        <v>127</v>
       </c>
       <c r="F278" s="3">
-        <v>730.0</v>
+        <v>762.0</v>
       </c>
       <c r="G278" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="B279" t="s">
         <v>603</v>
       </c>
       <c r="C279" t="s">
         <v>604</v>
       </c>
       <c r="D279" t="s">
-        <v>314</v>
+        <v>598</v>
       </c>
       <c r="E279" t="s">
-        <v>28</v>
+        <v>121</v>
       </c>
       <c r="F279" s="3">
-        <v>730.0</v>
+        <v>903.0</v>
       </c>
       <c r="G279" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="B280" t="s">
         <v>605</v>
       </c>
       <c r="C280" t="s">
         <v>606</v>
       </c>
       <c r="D280" t="s">
-        <v>314</v>
+        <v>607</v>
       </c>
       <c r="E280" t="s">
-        <v>219</v>
+        <v>121</v>
       </c>
       <c r="F280" s="3">
-        <v>730.0</v>
+        <v>8608.0</v>
       </c>
       <c r="G280" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="B281" t="s">
+        <v>608</v>
+      </c>
+      <c r="C281" t="s">
+        <v>609</v>
+      </c>
+      <c r="D281" t="s">
         <v>607</v>
       </c>
-      <c r="C281" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E281" t="s">
-        <v>331</v>
+        <v>133</v>
       </c>
       <c r="F281" s="3">
-        <v>730.0</v>
+        <v>6285.0</v>
       </c>
       <c r="G281" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="B282" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="C282" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="D282" t="s">
-        <v>314</v>
+        <v>607</v>
       </c>
       <c r="E282" t="s">
-        <v>31</v>
+        <v>127</v>
       </c>
       <c r="F282" s="3">
-        <v>730.0</v>
+        <v>7183.0</v>
       </c>
       <c r="G282" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="B283" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="C283" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D283" t="s">
-        <v>314</v>
+        <v>607</v>
       </c>
       <c r="E283" t="s">
-        <v>539</v>
+        <v>118</v>
       </c>
       <c r="F283" s="3">
-        <v>730.0</v>
+        <v>6925.0</v>
       </c>
       <c r="G283" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="B284" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C284" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="D284" t="s">
-        <v>314</v>
+        <v>616</v>
       </c>
       <c r="E284" t="s">
-        <v>615</v>
+        <v>121</v>
       </c>
       <c r="F284" s="3">
-        <v>730.0</v>
+        <v>11542.0</v>
       </c>
       <c r="G284" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="B285" t="s">
+        <v>617</v>
+      </c>
+      <c r="C285" t="s">
+        <v>618</v>
+      </c>
+      <c r="D285" t="s">
         <v>616</v>
       </c>
-      <c r="C285" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E285" t="s">
-        <v>586</v>
+        <v>118</v>
       </c>
       <c r="F285" s="3">
-        <v>7181.0</v>
+        <v>8977.0</v>
       </c>
       <c r="G285" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="B286" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="C286" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="D286" t="s">
-        <v>343</v>
+        <v>616</v>
       </c>
       <c r="E286" t="s">
-        <v>331</v>
+        <v>127</v>
       </c>
       <c r="F286" s="3">
-        <v>7181.0</v>
+        <v>9233.0</v>
       </c>
       <c r="G286" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="B287" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="C287" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="D287" t="s">
-        <v>343</v>
+        <v>616</v>
       </c>
       <c r="E287" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="F287" s="3">
-        <v>7181.0</v>
+        <v>7952.0</v>
       </c>
       <c r="G287" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="B288" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="C288" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="D288" t="s">
-        <v>343</v>
+        <v>625</v>
       </c>
       <c r="E288" t="s">
-        <v>25</v>
+        <v>118</v>
       </c>
       <c r="F288" s="3">
-        <v>7181.0</v>
+        <v>11970.0</v>
       </c>
       <c r="G288" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="B289" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="C289" t="s">
+        <v>627</v>
+      </c>
+      <c r="D289" t="s">
         <v>625</v>
       </c>
-      <c r="D289" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E289" t="s">
-        <v>317</v>
+        <v>133</v>
       </c>
       <c r="F289" s="3">
-        <v>7181.0</v>
+        <v>11970.0</v>
       </c>
       <c r="G289" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="B290" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="C290" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="D290" t="s">
-        <v>343</v>
+        <v>625</v>
       </c>
       <c r="E290" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="F290" s="3">
-        <v>7181.0</v>
+        <v>16458.0</v>
       </c>
       <c r="G290" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="B291" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="C291" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="D291" t="s">
-        <v>343</v>
+        <v>625</v>
       </c>
       <c r="E291" t="s">
-        <v>28</v>
+        <v>127</v>
       </c>
       <c r="F291" s="3">
-        <v>7181.0</v>
+        <v>11992.0</v>
       </c>
       <c r="G291" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="B292" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="C292" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="D292" t="s">
-        <v>343</v>
+        <v>634</v>
       </c>
       <c r="E292" t="s">
-        <v>219</v>
+        <v>133</v>
       </c>
       <c r="F292" s="3">
-        <v>7181.0</v>
+        <v>3101.0</v>
       </c>
       <c r="G292" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="B293" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="C293" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="D293" t="s">
-        <v>343</v>
+        <v>634</v>
       </c>
       <c r="E293" t="s">
-        <v>31</v>
+        <v>127</v>
       </c>
       <c r="F293" s="3">
-        <v>7181.0</v>
+        <v>3242.0</v>
       </c>
       <c r="G293" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="B294" t="s">
+        <v>637</v>
+      </c>
+      <c r="C294" t="s">
+        <v>638</v>
+      </c>
+      <c r="D294" t="s">
         <v>634</v>
       </c>
-      <c r="C294" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E294" t="s">
-        <v>539</v>
+        <v>121</v>
       </c>
       <c r="F294" s="3">
-        <v>7181.0</v>
+        <v>3946.0</v>
       </c>
       <c r="G294" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="B295" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="C295" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="D295" t="s">
-        <v>343</v>
+        <v>634</v>
       </c>
       <c r="E295" t="s">
-        <v>25</v>
+        <v>118</v>
       </c>
       <c r="F295" s="3">
-        <v>7181.0</v>
+        <v>3101.0</v>
       </c>
       <c r="G295" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="297" spans="1:7">
-      <c r="B297" t="s">
-[...2 lines deleted...]
-      <c r="C297" t="s">
+      <c r="A297" s="2" t="s">
         <v>641</v>
       </c>
-      <c r="D297" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B297" s="2"/>
+      <c r="C297" s="2"/>
+      <c r="D297" s="2"/>
+      <c r="E297" s="2"/>
+      <c r="F297" s="2"/>
+      <c r="G297" s="2"/>
     </row>
     <row r="298" spans="1:7">
       <c r="B298" t="s">
         <v>642</v>
       </c>
       <c r="C298" t="s">
         <v>643</v>
       </c>
       <c r="D298" t="s">
-        <v>343</v>
+        <v>46</v>
       </c>
       <c r="E298" t="s">
-        <v>138</v>
+        <v>644</v>
       </c>
       <c r="F298" s="3">
-        <v>7550.0</v>
+        <v>1177.0</v>
       </c>
       <c r="G298" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="B299" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="C299" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="D299" t="s">
-        <v>343</v>
+        <v>46</v>
       </c>
       <c r="E299" t="s">
-        <v>317</v>
+        <v>95</v>
       </c>
       <c r="F299" s="3">
-        <v>7550.0</v>
+        <v>966.0</v>
       </c>
       <c r="G299" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="B300" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="C300" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="D300" t="s">
-        <v>343</v>
+        <v>46</v>
       </c>
       <c r="E300" t="s">
-        <v>25</v>
+        <v>649</v>
       </c>
       <c r="F300" s="3">
-        <v>7550.0</v>
+        <v>966.0</v>
       </c>
       <c r="G300" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="B301" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="C301" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="D301" t="s">
-        <v>343</v>
+        <v>46</v>
       </c>
       <c r="E301" t="s">
-        <v>331</v>
+        <v>652</v>
       </c>
       <c r="F301" s="3">
-        <v>7550.0</v>
+        <v>966.0</v>
       </c>
       <c r="G301" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="B302" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="C302" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="D302" t="s">
-        <v>343</v>
+        <v>46</v>
       </c>
       <c r="E302" t="s">
-        <v>28</v>
+        <v>133</v>
       </c>
       <c r="F302" s="3">
-        <v>7550.0</v>
+        <v>966.0</v>
       </c>
       <c r="G302" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="B303" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="C303" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="D303" t="s">
-        <v>343</v>
+        <v>46</v>
       </c>
       <c r="E303" t="s">
-        <v>219</v>
+        <v>657</v>
       </c>
       <c r="F303" s="3">
-        <v>7550.0</v>
+        <v>966.0</v>
       </c>
       <c r="G303" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="B304" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="C304" t="s">
-        <v>655</v>
+        <v>659</v>
       </c>
       <c r="D304" t="s">
-        <v>343</v>
+        <v>67</v>
       </c>
       <c r="E304" t="s">
-        <v>331</v>
+        <v>649</v>
       </c>
       <c r="F304" s="3">
-        <v>7550.0</v>
+        <v>9834.0</v>
       </c>
       <c r="G304" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="B305" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="C305" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="D305" t="s">
-        <v>343</v>
+        <v>67</v>
       </c>
       <c r="E305" t="s">
-        <v>31</v>
+        <v>644</v>
       </c>
       <c r="F305" s="3">
-        <v>7550.0</v>
+        <v>11761.0</v>
       </c>
       <c r="G305" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="B306" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="C306" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="D306" t="s">
-        <v>343</v>
+        <v>67</v>
       </c>
       <c r="E306" t="s">
-        <v>539</v>
+        <v>95</v>
       </c>
       <c r="F306" s="3">
-        <v>7550.0</v>
+        <v>9160.0</v>
       </c>
       <c r="G306" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="B307" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="C307" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="D307" t="s">
-        <v>343</v>
+        <v>67</v>
       </c>
       <c r="E307" t="s">
-        <v>615</v>
+        <v>652</v>
       </c>
       <c r="F307" s="3">
-        <v>7550.0</v>
+        <v>9834.0</v>
       </c>
       <c r="G307" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="B308" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="C308" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="D308" t="s">
-        <v>664</v>
+        <v>67</v>
       </c>
       <c r="E308" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="F308" s="3">
-        <v>12213.0</v>
+        <v>9834.0</v>
       </c>
       <c r="G308" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="B309" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="C309" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="D309" t="s">
-        <v>664</v>
+        <v>67</v>
       </c>
       <c r="E309" t="s">
-        <v>115</v>
+        <v>657</v>
       </c>
       <c r="F309" s="3">
-        <v>12213.0</v>
+        <v>9834.0</v>
       </c>
       <c r="G309" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="B310" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="C310" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="D310" t="s">
-        <v>664</v>
+        <v>28</v>
       </c>
       <c r="E310" t="s">
-        <v>138</v>
+        <v>95</v>
       </c>
       <c r="F310" s="3">
-        <v>12213.0</v>
+        <v>4547.0</v>
       </c>
       <c r="G310" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="B311" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="C311" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="D311" t="s">
-        <v>664</v>
+        <v>28</v>
       </c>
       <c r="E311" t="s">
-        <v>317</v>
+        <v>649</v>
       </c>
       <c r="F311" s="3">
-        <v>12213.0</v>
+        <v>4547.0</v>
       </c>
       <c r="G311" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="B312" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="C312" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="D312" t="s">
-        <v>664</v>
+        <v>28</v>
       </c>
       <c r="E312" t="s">
-        <v>25</v>
+        <v>652</v>
       </c>
       <c r="F312" s="3">
-        <v>12213.0</v>
+        <v>4547.0</v>
       </c>
       <c r="G312" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="B313" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="C313" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="D313" t="s">
-        <v>664</v>
+        <v>28</v>
       </c>
       <c r="E313" t="s">
-        <v>331</v>
+        <v>133</v>
       </c>
       <c r="F313" s="3">
-        <v>12213.0</v>
+        <v>4547.0</v>
       </c>
       <c r="G313" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="B314" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="C314" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="D314" t="s">
-        <v>664</v>
+        <v>28</v>
       </c>
       <c r="E314" t="s">
-        <v>28</v>
+        <v>657</v>
       </c>
       <c r="F314" s="3">
-        <v>12213.0</v>
+        <v>4547.0</v>
       </c>
       <c r="G314" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="B315" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="C315" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="D315" t="s">
-        <v>664</v>
+        <v>28</v>
       </c>
       <c r="E315" t="s">
-        <v>219</v>
+        <v>644</v>
       </c>
       <c r="F315" s="3">
-        <v>12213.0</v>
+        <v>5412.0</v>
       </c>
       <c r="G315" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="317" spans="1:7">
-      <c r="B317" t="s">
-[...2 lines deleted...]
-      <c r="C317" t="s">
+      <c r="A317" s="2" t="s">
         <v>682</v>
       </c>
-      <c r="D317" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B317" s="2"/>
+      <c r="C317" s="2"/>
+      <c r="D317" s="2"/>
+      <c r="E317" s="2"/>
+      <c r="F317" s="2"/>
+      <c r="G317" s="2"/>
     </row>
     <row r="318" spans="1:7">
       <c r="B318" t="s">
         <v>683</v>
       </c>
       <c r="C318" t="s">
         <v>684</v>
       </c>
       <c r="D318" t="s">
-        <v>664</v>
+        <v>46</v>
       </c>
       <c r="E318" t="s">
-        <v>539</v>
+        <v>685</v>
       </c>
       <c r="F318" s="3">
-        <v>11102.0</v>
+        <v>790.0</v>
       </c>
       <c r="G318" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="B319" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="C319" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="D319" t="s">
-        <v>664</v>
+        <v>46</v>
       </c>
       <c r="E319" t="s">
-        <v>615</v>
+        <v>688</v>
       </c>
       <c r="F319" s="3">
-        <v>12213.0</v>
+        <v>790.0</v>
       </c>
       <c r="G319" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="B320" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="C320" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="D320" t="s">
-        <v>664</v>
+        <v>46</v>
       </c>
       <c r="E320" t="s">
-        <v>16</v>
+        <v>691</v>
       </c>
       <c r="F320" s="3">
-        <v>11102.0</v>
+        <v>790.0</v>
       </c>
       <c r="G320" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="B321" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="C321" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="D321" t="s">
-        <v>664</v>
+        <v>46</v>
       </c>
       <c r="E321" t="s">
-        <v>115</v>
+        <v>694</v>
       </c>
       <c r="F321" s="3">
-        <v>11102.0</v>
+        <v>833.0</v>
       </c>
       <c r="G321" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="B322" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="C322" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
       <c r="D322" t="s">
-        <v>664</v>
+        <v>46</v>
       </c>
       <c r="E322" t="s">
-        <v>138</v>
+        <v>697</v>
       </c>
       <c r="F322" s="3">
-        <v>11102.0</v>
+        <v>790.0</v>
       </c>
       <c r="G322" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="B323" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="C323" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="D323" t="s">
-        <v>664</v>
+        <v>46</v>
       </c>
       <c r="E323" t="s">
-        <v>317</v>
+        <v>700</v>
       </c>
       <c r="F323" s="3">
-        <v>12213.0</v>
+        <v>790.0</v>
       </c>
       <c r="G323" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="B324" t="s">
-        <v>695</v>
+        <v>701</v>
       </c>
       <c r="C324" t="s">
-        <v>696</v>
+        <v>702</v>
       </c>
       <c r="D324" t="s">
-        <v>664</v>
+        <v>46</v>
       </c>
       <c r="E324" t="s">
-        <v>25</v>
+        <v>703</v>
       </c>
       <c r="F324" s="3">
-        <v>11102.0</v>
+        <v>791.0</v>
       </c>
       <c r="G324" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="B325" t="s">
-        <v>697</v>
+        <v>704</v>
       </c>
       <c r="C325" t="s">
-        <v>698</v>
+        <v>705</v>
       </c>
       <c r="D325" t="s">
-        <v>664</v>
+        <v>46</v>
       </c>
       <c r="E325" t="s">
-        <v>331</v>
+        <v>706</v>
       </c>
       <c r="F325" s="3">
-        <v>11102.0</v>
+        <v>790.0</v>
       </c>
       <c r="G325" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="B326" t="s">
-        <v>699</v>
+        <v>707</v>
       </c>
       <c r="C326" t="s">
-        <v>700</v>
+        <v>708</v>
       </c>
       <c r="D326" t="s">
-        <v>664</v>
+        <v>46</v>
       </c>
       <c r="E326" t="s">
-        <v>28</v>
+        <v>709</v>
       </c>
       <c r="F326" s="3">
-        <v>11102.0</v>
+        <v>790.0</v>
       </c>
       <c r="G326" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="B327" t="s">
-        <v>701</v>
+        <v>710</v>
       </c>
       <c r="C327" t="s">
-        <v>702</v>
+        <v>711</v>
       </c>
       <c r="D327" t="s">
-        <v>664</v>
+        <v>46</v>
       </c>
       <c r="E327" t="s">
-        <v>219</v>
+        <v>712</v>
       </c>
       <c r="F327" s="3">
-        <v>11102.0</v>
+        <v>790.0</v>
       </c>
       <c r="G327" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="B328" t="s">
-        <v>703</v>
+        <v>713</v>
       </c>
       <c r="C328" t="s">
-        <v>704</v>
+        <v>714</v>
       </c>
       <c r="D328" t="s">
-        <v>664</v>
+        <v>46</v>
       </c>
       <c r="E328" t="s">
-        <v>331</v>
+        <v>715</v>
       </c>
       <c r="F328" s="3">
-        <v>11102.0</v>
+        <v>790.0</v>
       </c>
       <c r="G328" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="B329" t="s">
-        <v>705</v>
+        <v>716</v>
       </c>
       <c r="C329" t="s">
-        <v>706</v>
+        <v>717</v>
       </c>
       <c r="D329" t="s">
-        <v>664</v>
+        <v>46</v>
       </c>
       <c r="E329" t="s">
-        <v>31</v>
+        <v>718</v>
       </c>
       <c r="F329" s="3">
-        <v>11102.0</v>
+        <v>790.0</v>
       </c>
       <c r="G329" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="B330" t="s">
-        <v>707</v>
+        <v>719</v>
       </c>
       <c r="C330" t="s">
-        <v>708</v>
+        <v>720</v>
       </c>
       <c r="D330" t="s">
-        <v>664</v>
+        <v>46</v>
       </c>
       <c r="E330" t="s">
-        <v>539</v>
+        <v>721</v>
       </c>
       <c r="F330" s="3">
-        <v>11102.0</v>
+        <v>844.0</v>
       </c>
       <c r="G330" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="B331" t="s">
-        <v>709</v>
+        <v>722</v>
       </c>
       <c r="C331" t="s">
-        <v>710</v>
+        <v>723</v>
       </c>
       <c r="D331" t="s">
-        <v>664</v>
+        <v>46</v>
       </c>
       <c r="E331" t="s">
-        <v>615</v>
+        <v>724</v>
       </c>
       <c r="F331" s="3">
-        <v>11102.0</v>
+        <v>844.0</v>
       </c>
       <c r="G331" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="B332" t="s">
-        <v>711</v>
+        <v>725</v>
       </c>
       <c r="C332" t="s">
-        <v>712</v>
+        <v>726</v>
       </c>
       <c r="D332" t="s">
-        <v>554</v>
+        <v>46</v>
       </c>
       <c r="E332" t="s">
-        <v>115</v>
+        <v>727</v>
       </c>
       <c r="F332" s="3">
-        <v>3255.0</v>
+        <v>844.0</v>
       </c>
       <c r="G332" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="B333" t="s">
-        <v>713</v>
+        <v>728</v>
       </c>
       <c r="C333" t="s">
-        <v>714</v>
+        <v>729</v>
       </c>
       <c r="D333" t="s">
-        <v>554</v>
+        <v>46</v>
       </c>
       <c r="E333" t="s">
-        <v>715</v>
+        <v>730</v>
       </c>
       <c r="F333" s="3">
-        <v>7413.0</v>
+        <v>844.0</v>
       </c>
       <c r="G333" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="B334" t="s">
-        <v>716</v>
+        <v>731</v>
       </c>
       <c r="C334" t="s">
-        <v>717</v>
+        <v>732</v>
       </c>
       <c r="D334" t="s">
-        <v>554</v>
+        <v>46</v>
       </c>
       <c r="E334" t="s">
-        <v>25</v>
+        <v>733</v>
       </c>
       <c r="F334" s="3">
-        <v>3255.0</v>
+        <v>844.0</v>
       </c>
       <c r="G334" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="B335" t="s">
-        <v>718</v>
+        <v>734</v>
       </c>
       <c r="C335" t="s">
-        <v>719</v>
+        <v>735</v>
       </c>
       <c r="D335" t="s">
-        <v>554</v>
+        <v>46</v>
       </c>
       <c r="E335" t="s">
-        <v>317</v>
+        <v>736</v>
       </c>
       <c r="F335" s="3">
-        <v>3255.0</v>
+        <v>844.0</v>
       </c>
       <c r="G335" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="B336" t="s">
-        <v>720</v>
+        <v>737</v>
       </c>
       <c r="C336" t="s">
-        <v>721</v>
+        <v>738</v>
       </c>
       <c r="D336" t="s">
-        <v>554</v>
+        <v>46</v>
       </c>
       <c r="E336" t="s">
-        <v>722</v>
+        <v>739</v>
       </c>
       <c r="F336" s="3">
-        <v>3255.0</v>
+        <v>844.0</v>
       </c>
       <c r="G336" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="B337" t="s">
-        <v>723</v>
+        <v>740</v>
       </c>
       <c r="C337" t="s">
-        <v>724</v>
+        <v>741</v>
       </c>
       <c r="D337" t="s">
-        <v>554</v>
+        <v>46</v>
       </c>
       <c r="E337" t="s">
-        <v>138</v>
+        <v>742</v>
       </c>
       <c r="F337" s="3">
-        <v>3255.0</v>
+        <v>844.0</v>
       </c>
       <c r="G337" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="B338" t="s">
-        <v>725</v>
+        <v>743</v>
       </c>
       <c r="C338" t="s">
-        <v>726</v>
+        <v>744</v>
       </c>
       <c r="D338" t="s">
-        <v>554</v>
+        <v>46</v>
       </c>
       <c r="E338" t="s">
-        <v>331</v>
+        <v>745</v>
       </c>
       <c r="F338" s="3">
-        <v>3255.0</v>
+        <v>844.0</v>
       </c>
       <c r="G338" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="B339" t="s">
-        <v>727</v>
+        <v>746</v>
       </c>
       <c r="C339" t="s">
-        <v>728</v>
+        <v>747</v>
       </c>
       <c r="D339" t="s">
-        <v>554</v>
+        <v>46</v>
       </c>
       <c r="E339" t="s">
-        <v>539</v>
+        <v>748</v>
       </c>
       <c r="F339" s="3">
-        <v>3255.0</v>
+        <v>844.0</v>
       </c>
       <c r="G339" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="B340" t="s">
-        <v>729</v>
+        <v>749</v>
       </c>
       <c r="C340" t="s">
-        <v>730</v>
+        <v>750</v>
       </c>
       <c r="D340" t="s">
-        <v>554</v>
+        <v>46</v>
       </c>
       <c r="E340" t="s">
-        <v>31</v>
+        <v>751</v>
       </c>
       <c r="F340" s="3">
-        <v>3255.0</v>
+        <v>844.0</v>
       </c>
       <c r="G340" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="B341" t="s">
-        <v>731</v>
+        <v>752</v>
       </c>
       <c r="C341" t="s">
-        <v>732</v>
+        <v>753</v>
       </c>
       <c r="D341" t="s">
-        <v>554</v>
+        <v>46</v>
       </c>
       <c r="E341" t="s">
-        <v>16</v>
+        <v>754</v>
       </c>
       <c r="F341" s="3">
-        <v>3255.0</v>
+        <v>844.0</v>
       </c>
       <c r="G341" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="B342" t="s">
-        <v>733</v>
+        <v>755</v>
       </c>
       <c r="C342" t="s">
-        <v>734</v>
+        <v>756</v>
       </c>
       <c r="D342" t="s">
-        <v>554</v>
+        <v>67</v>
       </c>
       <c r="E342" t="s">
-        <v>28</v>
+        <v>712</v>
       </c>
       <c r="F342" s="3">
-        <v>3255.0</v>
+        <v>8296.0</v>
       </c>
       <c r="G342" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="B343" t="s">
-        <v>735</v>
+        <v>757</v>
       </c>
       <c r="C343" t="s">
-        <v>736</v>
+        <v>758</v>
       </c>
       <c r="D343" t="s">
-        <v>554</v>
+        <v>67</v>
       </c>
       <c r="E343" t="s">
-        <v>219</v>
+        <v>697</v>
       </c>
       <c r="F343" s="3">
-        <v>3255.0</v>
+        <v>8296.0</v>
       </c>
       <c r="G343" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="B344" t="s">
-        <v>737</v>
+        <v>759</v>
       </c>
       <c r="C344" t="s">
-        <v>738</v>
+        <v>760</v>
       </c>
       <c r="D344" t="s">
-        <v>554</v>
+        <v>67</v>
       </c>
       <c r="E344" t="s">
-        <v>615</v>
+        <v>700</v>
       </c>
       <c r="F344" s="3">
-        <v>3255.0</v>
+        <v>8296.0</v>
       </c>
       <c r="G344" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="B345" t="s">
-        <v>739</v>
+        <v>761</v>
       </c>
       <c r="C345" t="s">
-        <v>740</v>
+        <v>762</v>
       </c>
       <c r="D345" t="s">
-        <v>554</v>
+        <v>67</v>
       </c>
       <c r="E345" t="s">
-        <v>16</v>
+        <v>688</v>
       </c>
       <c r="F345" s="3">
-        <v>3416.0</v>
+        <v>8296.0</v>
       </c>
       <c r="G345" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="B346" t="s">
-        <v>741</v>
+        <v>763</v>
       </c>
       <c r="C346" t="s">
-        <v>742</v>
+        <v>764</v>
       </c>
       <c r="D346" t="s">
-        <v>554</v>
+        <v>67</v>
       </c>
       <c r="E346" t="s">
-        <v>115</v>
+        <v>694</v>
       </c>
       <c r="F346" s="3">
-        <v>3416.0</v>
+        <v>8296.0</v>
       </c>
       <c r="G346" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="B347" t="s">
-        <v>743</v>
+        <v>765</v>
       </c>
       <c r="C347" t="s">
-        <v>744</v>
+        <v>766</v>
       </c>
       <c r="D347" t="s">
-        <v>554</v>
+        <v>67</v>
       </c>
       <c r="E347" t="s">
-        <v>138</v>
+        <v>703</v>
       </c>
       <c r="F347" s="3">
-        <v>3416.0</v>
+        <v>8296.0</v>
       </c>
       <c r="G347" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="B348" t="s">
-        <v>745</v>
+        <v>767</v>
       </c>
       <c r="C348" t="s">
-        <v>746</v>
+        <v>768</v>
       </c>
       <c r="D348" t="s">
-        <v>554</v>
+        <v>67</v>
       </c>
       <c r="E348" t="s">
-        <v>317</v>
+        <v>715</v>
       </c>
       <c r="F348" s="3">
-        <v>3416.0</v>
+        <v>8296.0</v>
       </c>
       <c r="G348" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="B349" t="s">
-        <v>747</v>
+        <v>769</v>
       </c>
       <c r="C349" t="s">
-        <v>748</v>
+        <v>770</v>
       </c>
       <c r="D349" t="s">
-        <v>554</v>
+        <v>67</v>
       </c>
       <c r="E349" t="s">
-        <v>25</v>
+        <v>718</v>
       </c>
       <c r="F349" s="3">
-        <v>3416.0</v>
+        <v>8296.0</v>
       </c>
       <c r="G349" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="B350" t="s">
-        <v>749</v>
+        <v>771</v>
       </c>
       <c r="C350" t="s">
-        <v>750</v>
+        <v>772</v>
       </c>
       <c r="D350" t="s">
-        <v>554</v>
+        <v>67</v>
       </c>
       <c r="E350" t="s">
-        <v>331</v>
+        <v>706</v>
       </c>
       <c r="F350" s="3">
-        <v>3416.0</v>
+        <v>8296.0</v>
       </c>
       <c r="G350" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="B351" t="s">
-        <v>751</v>
+        <v>773</v>
       </c>
       <c r="C351" t="s">
-        <v>752</v>
+        <v>774</v>
       </c>
       <c r="D351" t="s">
-        <v>554</v>
+        <v>67</v>
       </c>
       <c r="E351" t="s">
-        <v>28</v>
+        <v>709</v>
       </c>
       <c r="F351" s="3">
-        <v>3416.0</v>
+        <v>8296.0</v>
       </c>
       <c r="G351" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="B352" t="s">
-        <v>753</v>
+        <v>775</v>
       </c>
       <c r="C352" t="s">
-        <v>754</v>
+        <v>776</v>
       </c>
       <c r="D352" t="s">
-        <v>554</v>
+        <v>67</v>
       </c>
       <c r="E352" t="s">
-        <v>219</v>
+        <v>691</v>
       </c>
       <c r="F352" s="3">
-        <v>3416.0</v>
+        <v>8296.0</v>
       </c>
       <c r="G352" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="B353" t="s">
-        <v>755</v>
+        <v>777</v>
       </c>
       <c r="C353" t="s">
-        <v>756</v>
+        <v>778</v>
       </c>
       <c r="D353" t="s">
-        <v>554</v>
+        <v>67</v>
       </c>
       <c r="E353" t="s">
-        <v>331</v>
+        <v>721</v>
       </c>
       <c r="F353" s="3">
-        <v>3416.0</v>
+        <v>8721.0</v>
       </c>
       <c r="G353" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="B354" t="s">
-        <v>757</v>
+        <v>779</v>
       </c>
       <c r="C354" t="s">
-        <v>758</v>
+        <v>780</v>
       </c>
       <c r="D354" t="s">
-        <v>554</v>
+        <v>67</v>
       </c>
       <c r="E354" t="s">
-        <v>31</v>
+        <v>724</v>
       </c>
       <c r="F354" s="3">
-        <v>3416.0</v>
+        <v>8721.0</v>
       </c>
       <c r="G354" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="B355" t="s">
-        <v>759</v>
+        <v>781</v>
       </c>
       <c r="C355" t="s">
-        <v>760</v>
+        <v>782</v>
       </c>
       <c r="D355" t="s">
-        <v>554</v>
+        <v>67</v>
       </c>
       <c r="E355" t="s">
-        <v>539</v>
+        <v>727</v>
       </c>
       <c r="F355" s="3">
-        <v>3416.0</v>
+        <v>8721.0</v>
       </c>
       <c r="G355" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="B356" t="s">
-        <v>761</v>
+        <v>783</v>
       </c>
       <c r="C356" t="s">
-        <v>762</v>
+        <v>784</v>
       </c>
       <c r="D356" t="s">
-        <v>554</v>
+        <v>67</v>
       </c>
       <c r="E356" t="s">
-        <v>615</v>
+        <v>730</v>
       </c>
       <c r="F356" s="3">
-        <v>3416.0</v>
+        <v>8721.0</v>
       </c>
       <c r="G356" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="B357" t="s">
-        <v>763</v>
+        <v>785</v>
       </c>
       <c r="C357" t="s">
-        <v>764</v>
+        <v>786</v>
       </c>
       <c r="D357" t="s">
-        <v>112</v>
+        <v>67</v>
       </c>
       <c r="E357" t="s">
-        <v>115</v>
+        <v>733</v>
       </c>
       <c r="F357" s="3">
-        <v>379.0</v>
+        <v>8721.0</v>
       </c>
       <c r="G357" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="B358" t="s">
-        <v>765</v>
+        <v>787</v>
       </c>
       <c r="C358" t="s">
-        <v>766</v>
+        <v>788</v>
       </c>
       <c r="D358" t="s">
-        <v>112</v>
+        <v>67</v>
       </c>
       <c r="E358" t="s">
-        <v>219</v>
+        <v>736</v>
       </c>
       <c r="F358" s="3">
-        <v>379.0</v>
+        <v>8721.0</v>
       </c>
       <c r="G358" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="B359" t="s">
-        <v>767</v>
+        <v>789</v>
       </c>
       <c r="C359" t="s">
-        <v>768</v>
+        <v>790</v>
       </c>
       <c r="D359" t="s">
-        <v>112</v>
+        <v>67</v>
       </c>
       <c r="E359" t="s">
-        <v>28</v>
+        <v>739</v>
       </c>
       <c r="F359" s="3">
-        <v>379.0</v>
+        <v>8721.0</v>
       </c>
       <c r="G359" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="B360" t="s">
-        <v>769</v>
+        <v>791</v>
       </c>
       <c r="C360" t="s">
-        <v>770</v>
+        <v>792</v>
       </c>
       <c r="D360" t="s">
-        <v>112</v>
+        <v>67</v>
       </c>
       <c r="E360" t="s">
-        <v>31</v>
+        <v>742</v>
       </c>
       <c r="F360" s="3">
-        <v>379.0</v>
+        <v>8721.0</v>
       </c>
       <c r="G360" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="B361" t="s">
-        <v>771</v>
+        <v>793</v>
       </c>
       <c r="C361" t="s">
-        <v>772</v>
+        <v>794</v>
       </c>
       <c r="D361" t="s">
-        <v>112</v>
+        <v>67</v>
       </c>
       <c r="E361" t="s">
-        <v>25</v>
+        <v>745</v>
       </c>
       <c r="F361" s="3">
-        <v>379.0</v>
+        <v>8721.0</v>
       </c>
       <c r="G361" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="B362" t="s">
-        <v>773</v>
+        <v>795</v>
       </c>
       <c r="C362" t="s">
-        <v>774</v>
+        <v>796</v>
       </c>
       <c r="D362" t="s">
-        <v>112</v>
+        <v>67</v>
       </c>
       <c r="E362" t="s">
-        <v>317</v>
+        <v>748</v>
       </c>
       <c r="F362" s="3">
-        <v>379.0</v>
+        <v>8721.0</v>
       </c>
       <c r="G362" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="B363" t="s">
-        <v>775</v>
+        <v>797</v>
       </c>
       <c r="C363" t="s">
-        <v>776</v>
+        <v>798</v>
       </c>
       <c r="D363" t="s">
-        <v>112</v>
+        <v>67</v>
       </c>
       <c r="E363" t="s">
-        <v>722</v>
+        <v>751</v>
       </c>
       <c r="F363" s="3">
-        <v>379.0</v>
+        <v>8721.0</v>
       </c>
       <c r="G363" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="B364" t="s">
-        <v>777</v>
+        <v>799</v>
       </c>
       <c r="C364" t="s">
-        <v>778</v>
+        <v>800</v>
       </c>
       <c r="D364" t="s">
-        <v>112</v>
+        <v>67</v>
       </c>
       <c r="E364" t="s">
-        <v>138</v>
+        <v>754</v>
       </c>
       <c r="F364" s="3">
-        <v>379.0</v>
+        <v>8721.0</v>
       </c>
       <c r="G364" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="B365" t="s">
-        <v>779</v>
+        <v>801</v>
       </c>
       <c r="C365" t="s">
-        <v>780</v>
+        <v>802</v>
       </c>
       <c r="D365" t="s">
-        <v>112</v>
+        <v>803</v>
       </c>
       <c r="E365" t="s">
-        <v>331</v>
+        <v>721</v>
       </c>
       <c r="F365" s="3">
-        <v>379.0</v>
+        <v>14107.0</v>
       </c>
       <c r="G365" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="B366" t="s">
-        <v>781</v>
+        <v>804</v>
       </c>
       <c r="C366" t="s">
-        <v>782</v>
+        <v>805</v>
       </c>
       <c r="D366" t="s">
-        <v>112</v>
+        <v>803</v>
       </c>
       <c r="E366" t="s">
-        <v>16</v>
+        <v>724</v>
       </c>
       <c r="F366" s="3">
-        <v>379.0</v>
+        <v>14107.0</v>
       </c>
       <c r="G366" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="B367" t="s">
-        <v>783</v>
+        <v>806</v>
       </c>
       <c r="C367" t="s">
-        <v>784</v>
+        <v>807</v>
       </c>
       <c r="D367" t="s">
-        <v>112</v>
+        <v>803</v>
       </c>
       <c r="E367" t="s">
-        <v>539</v>
+        <v>727</v>
       </c>
       <c r="F367" s="3">
-        <v>379.0</v>
+        <v>14107.0</v>
       </c>
       <c r="G367" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="B368" t="s">
-        <v>785</v>
+        <v>808</v>
       </c>
       <c r="C368" t="s">
-        <v>786</v>
+        <v>809</v>
       </c>
       <c r="D368" t="s">
-        <v>112</v>
+        <v>803</v>
       </c>
       <c r="E368" t="s">
-        <v>16</v>
+        <v>730</v>
       </c>
       <c r="F368" s="3">
-        <v>379.0</v>
+        <v>14107.0</v>
       </c>
       <c r="G368" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="B369" t="s">
-        <v>787</v>
+        <v>810</v>
       </c>
       <c r="C369" t="s">
-        <v>788</v>
+        <v>811</v>
       </c>
       <c r="D369" t="s">
-        <v>112</v>
+        <v>803</v>
       </c>
       <c r="E369" t="s">
-        <v>115</v>
+        <v>733</v>
       </c>
       <c r="F369" s="3">
-        <v>379.0</v>
+        <v>14107.0</v>
       </c>
       <c r="G369" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="B370" t="s">
-        <v>789</v>
+        <v>812</v>
       </c>
       <c r="C370" t="s">
-        <v>790</v>
+        <v>813</v>
       </c>
       <c r="D370" t="s">
-        <v>112</v>
+        <v>803</v>
       </c>
       <c r="E370" t="s">
-        <v>138</v>
+        <v>736</v>
       </c>
       <c r="F370" s="3">
-        <v>379.0</v>
+        <v>14107.0</v>
       </c>
       <c r="G370" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="371" spans="1:7">
       <c r="B371" t="s">
-        <v>791</v>
+        <v>814</v>
       </c>
       <c r="C371" t="s">
-        <v>792</v>
+        <v>815</v>
       </c>
       <c r="D371" t="s">
-        <v>112</v>
+        <v>803</v>
       </c>
       <c r="E371" t="s">
-        <v>317</v>
+        <v>739</v>
       </c>
       <c r="F371" s="3">
-        <v>379.0</v>
+        <v>14107.0</v>
       </c>
       <c r="G371" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="B372" t="s">
-        <v>793</v>
+        <v>816</v>
       </c>
       <c r="C372" t="s">
-        <v>794</v>
+        <v>817</v>
       </c>
       <c r="D372" t="s">
-        <v>112</v>
+        <v>803</v>
       </c>
       <c r="E372" t="s">
-        <v>25</v>
+        <v>742</v>
       </c>
       <c r="F372" s="3">
-        <v>379.0</v>
+        <v>14107.0</v>
       </c>
       <c r="G372" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="B373" t="s">
-        <v>795</v>
+        <v>818</v>
       </c>
       <c r="C373" t="s">
-        <v>796</v>
+        <v>819</v>
       </c>
       <c r="D373" t="s">
-        <v>112</v>
+        <v>803</v>
       </c>
       <c r="E373" t="s">
-        <v>331</v>
+        <v>745</v>
       </c>
       <c r="F373" s="3">
-        <v>379.0</v>
+        <v>14107.0</v>
       </c>
       <c r="G373" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="B374" t="s">
-        <v>797</v>
+        <v>820</v>
       </c>
       <c r="C374" t="s">
-        <v>798</v>
+        <v>821</v>
       </c>
       <c r="D374" t="s">
-        <v>112</v>
+        <v>803</v>
       </c>
       <c r="E374" t="s">
-        <v>28</v>
+        <v>748</v>
       </c>
       <c r="F374" s="3">
-        <v>379.0</v>
+        <v>14107.0</v>
       </c>
       <c r="G374" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="B375" t="s">
-        <v>799</v>
+        <v>822</v>
       </c>
       <c r="C375" t="s">
-        <v>800</v>
+        <v>823</v>
       </c>
       <c r="D375" t="s">
-        <v>112</v>
+        <v>803</v>
       </c>
       <c r="E375" t="s">
-        <v>219</v>
+        <v>751</v>
       </c>
       <c r="F375" s="3">
-        <v>379.0</v>
+        <v>12824.0</v>
       </c>
       <c r="G375" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="B376" t="s">
-        <v>801</v>
+        <v>824</v>
       </c>
       <c r="C376" t="s">
-        <v>802</v>
+        <v>825</v>
       </c>
       <c r="D376" t="s">
-        <v>112</v>
+        <v>803</v>
       </c>
       <c r="E376" t="s">
-        <v>331</v>
+        <v>754</v>
       </c>
       <c r="F376" s="3">
-        <v>379.0</v>
+        <v>14107.0</v>
       </c>
       <c r="G376" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="B377" t="s">
+        <v>826</v>
+      </c>
+      <c r="C377" t="s">
+        <v>827</v>
+      </c>
+      <c r="D377" t="s">
         <v>803</v>
       </c>
-      <c r="C377" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E377" t="s">
-        <v>31</v>
+        <v>703</v>
       </c>
       <c r="F377" s="3">
-        <v>379.0</v>
+        <v>12824.0</v>
       </c>
       <c r="G377" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="B378" t="s">
-        <v>805</v>
+        <v>828</v>
       </c>
       <c r="C378" t="s">
-        <v>806</v>
+        <v>829</v>
       </c>
       <c r="D378" t="s">
-        <v>112</v>
+        <v>803</v>
       </c>
       <c r="E378" t="s">
-        <v>539</v>
+        <v>685</v>
       </c>
       <c r="F378" s="3">
-        <v>379.0</v>
+        <v>12824.0</v>
       </c>
       <c r="G378" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="B379" t="s">
-        <v>807</v>
+        <v>830</v>
       </c>
       <c r="C379" t="s">
-        <v>808</v>
+        <v>831</v>
       </c>
       <c r="D379" t="s">
-        <v>112</v>
+        <v>803</v>
       </c>
       <c r="E379" t="s">
-        <v>615</v>
+        <v>700</v>
       </c>
       <c r="F379" s="3">
-        <v>379.0</v>
+        <v>12824.0</v>
       </c>
       <c r="G379" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="380" spans="1:7">
+      <c r="B380" t="s">
+        <v>832</v>
+      </c>
+      <c r="C380" t="s">
+        <v>833</v>
+      </c>
+      <c r="D380" t="s">
+        <v>803</v>
+      </c>
+      <c r="E380" t="s">
+        <v>694</v>
+      </c>
+      <c r="F380" s="3">
+        <v>14107.0</v>
+      </c>
+      <c r="G380" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="381" spans="1:7">
-      <c r="A381" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G381" s="2"/>
+      <c r="B381" t="s">
+        <v>834</v>
+      </c>
+      <c r="C381" t="s">
+        <v>835</v>
+      </c>
+      <c r="D381" t="s">
+        <v>803</v>
+      </c>
+      <c r="E381" t="s">
+        <v>688</v>
+      </c>
+      <c r="F381" s="3">
+        <v>12824.0</v>
+      </c>
+      <c r="G381" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="382" spans="1:7">
       <c r="B382" t="s">
-        <v>810</v>
+        <v>836</v>
       </c>
       <c r="C382" t="s">
-        <v>811</v>
+        <v>837</v>
       </c>
       <c r="D382" t="s">
-        <v>343</v>
+        <v>803</v>
       </c>
       <c r="E382" t="s">
-        <v>16</v>
+        <v>691</v>
       </c>
       <c r="F382" s="3">
-        <v>8976.0</v>
+        <v>12824.0</v>
       </c>
       <c r="G382" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="B383" t="s">
-        <v>812</v>
+        <v>838</v>
       </c>
       <c r="C383" t="s">
-        <v>813</v>
+        <v>839</v>
       </c>
       <c r="D383" t="s">
-        <v>343</v>
+        <v>803</v>
       </c>
       <c r="E383" t="s">
-        <v>814</v>
+        <v>715</v>
       </c>
       <c r="F383" s="3">
-        <v>10384.0</v>
+        <v>12824.0</v>
       </c>
       <c r="G383" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="B384" t="s">
-        <v>815</v>
+        <v>840</v>
       </c>
       <c r="C384" t="s">
-        <v>816</v>
+        <v>841</v>
       </c>
       <c r="D384" t="s">
-        <v>343</v>
+        <v>803</v>
       </c>
       <c r="E384" t="s">
-        <v>817</v>
+        <v>718</v>
       </c>
       <c r="F384" s="3">
-        <v>8745.0</v>
+        <v>12824.0</v>
       </c>
       <c r="G384" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="B385" t="s">
-        <v>818</v>
+        <v>842</v>
       </c>
       <c r="C385" t="s">
-        <v>819</v>
+        <v>843</v>
       </c>
       <c r="D385" t="s">
-        <v>343</v>
+        <v>803</v>
       </c>
       <c r="E385" t="s">
-        <v>820</v>
+        <v>697</v>
       </c>
       <c r="F385" s="3">
-        <v>8745.0</v>
+        <v>12824.0</v>
       </c>
       <c r="G385" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="B386" t="s">
-        <v>821</v>
+        <v>844</v>
       </c>
       <c r="C386" t="s">
-        <v>822</v>
+        <v>845</v>
       </c>
       <c r="D386" t="s">
-        <v>343</v>
+        <v>803</v>
       </c>
       <c r="E386" t="s">
-        <v>823</v>
+        <v>706</v>
       </c>
       <c r="F386" s="3">
-        <v>8745.0</v>
+        <v>12824.0</v>
       </c>
       <c r="G386" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="387" spans="1:7">
+      <c r="B387" t="s">
+        <v>846</v>
+      </c>
+      <c r="C387" t="s">
+        <v>847</v>
+      </c>
+      <c r="D387" t="s">
+        <v>803</v>
+      </c>
+      <c r="E387" t="s">
+        <v>709</v>
+      </c>
+      <c r="F387" s="3">
+        <v>12824.0</v>
+      </c>
+      <c r="G387" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="388" spans="1:7">
-      <c r="A388" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G388" s="2"/>
+      <c r="B388" t="s">
+        <v>848</v>
+      </c>
+      <c r="C388" t="s">
+        <v>849</v>
+      </c>
+      <c r="D388" t="s">
+        <v>803</v>
+      </c>
+      <c r="E388" t="s">
+        <v>712</v>
+      </c>
+      <c r="F388" s="3">
+        <v>12824.0</v>
+      </c>
+      <c r="G388" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="389" spans="1:7">
       <c r="B389" t="s">
-        <v>825</v>
+        <v>850</v>
       </c>
       <c r="C389" t="s">
-        <v>826</v>
+        <v>851</v>
       </c>
       <c r="D389" t="s">
-        <v>314</v>
+        <v>28</v>
       </c>
       <c r="E389" t="s">
-        <v>16</v>
+        <v>685</v>
       </c>
       <c r="F389" s="3">
-        <v>906.0</v>
+        <v>3762.0</v>
       </c>
       <c r="G389" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="B390" t="s">
-        <v>827</v>
+        <v>852</v>
       </c>
       <c r="C390" t="s">
-        <v>828</v>
+        <v>853</v>
       </c>
       <c r="D390" t="s">
-        <v>314</v>
+        <v>28</v>
       </c>
       <c r="E390" t="s">
-        <v>28</v>
+        <v>685</v>
       </c>
       <c r="F390" s="3">
-        <v>1013.0</v>
+        <v>8562.0</v>
       </c>
       <c r="G390" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="B391" t="s">
-        <v>829</v>
+        <v>854</v>
       </c>
       <c r="C391" t="s">
-        <v>830</v>
+        <v>855</v>
       </c>
       <c r="D391" t="s">
-        <v>314</v>
+        <v>28</v>
       </c>
       <c r="E391" t="s">
-        <v>25</v>
+        <v>688</v>
       </c>
       <c r="F391" s="3">
-        <v>847.0</v>
+        <v>3762.0</v>
       </c>
       <c r="G391" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="B392" t="s">
-        <v>831</v>
+        <v>856</v>
       </c>
       <c r="C392" t="s">
-        <v>832</v>
+        <v>857</v>
       </c>
       <c r="D392" t="s">
-        <v>314</v>
+        <v>28</v>
       </c>
       <c r="E392" t="s">
-        <v>539</v>
+        <v>694</v>
       </c>
       <c r="F392" s="3">
-        <v>847.0</v>
+        <v>3762.0</v>
       </c>
       <c r="G392" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="B393" t="s">
-        <v>833</v>
+        <v>858</v>
       </c>
       <c r="C393" t="s">
-        <v>834</v>
+        <v>859</v>
       </c>
       <c r="D393" t="s">
-        <v>314</v>
+        <v>28</v>
       </c>
       <c r="E393" t="s">
-        <v>31</v>
+        <v>691</v>
       </c>
       <c r="F393" s="3">
-        <v>847.0</v>
+        <v>3762.0</v>
       </c>
       <c r="G393" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="B394" t="s">
-        <v>835</v>
+        <v>860</v>
       </c>
       <c r="C394" t="s">
-        <v>836</v>
+        <v>861</v>
       </c>
       <c r="D394" t="s">
-        <v>314</v>
+        <v>28</v>
       </c>
       <c r="E394" t="s">
-        <v>219</v>
+        <v>700</v>
       </c>
       <c r="F394" s="3">
-        <v>847.0</v>
+        <v>3762.0</v>
       </c>
       <c r="G394" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="B395" t="s">
-        <v>837</v>
+        <v>862</v>
       </c>
       <c r="C395" t="s">
-        <v>838</v>
+        <v>863</v>
       </c>
       <c r="D395" t="s">
-        <v>314</v>
+        <v>28</v>
       </c>
       <c r="E395" t="s">
-        <v>615</v>
+        <v>697</v>
       </c>
       <c r="F395" s="3">
-        <v>847.0</v>
+        <v>3762.0</v>
       </c>
       <c r="G395" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="B396" t="s">
-        <v>839</v>
+        <v>864</v>
       </c>
       <c r="C396" t="s">
-        <v>840</v>
+        <v>865</v>
       </c>
       <c r="D396" t="s">
-        <v>314</v>
+        <v>28</v>
       </c>
       <c r="E396" t="s">
-        <v>115</v>
+        <v>709</v>
       </c>
       <c r="F396" s="3">
-        <v>847.0</v>
+        <v>3762.0</v>
       </c>
       <c r="G396" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="B397" t="s">
-        <v>841</v>
+        <v>866</v>
       </c>
       <c r="C397" t="s">
-        <v>842</v>
+        <v>867</v>
       </c>
       <c r="D397" t="s">
-        <v>314</v>
+        <v>28</v>
       </c>
       <c r="E397" t="s">
-        <v>138</v>
+        <v>706</v>
       </c>
       <c r="F397" s="3">
-        <v>1013.0</v>
+        <v>3762.0</v>
       </c>
       <c r="G397" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="B398" t="s">
-        <v>843</v>
+        <v>868</v>
       </c>
       <c r="C398" t="s">
-        <v>844</v>
+        <v>869</v>
       </c>
       <c r="D398" t="s">
-        <v>314</v>
+        <v>28</v>
       </c>
       <c r="E398" t="s">
-        <v>121</v>
+        <v>703</v>
       </c>
       <c r="F398" s="3">
-        <v>847.0</v>
+        <v>3762.0</v>
       </c>
       <c r="G398" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="B399" t="s">
-        <v>845</v>
+        <v>870</v>
       </c>
       <c r="C399" t="s">
-        <v>846</v>
+        <v>871</v>
       </c>
       <c r="D399" t="s">
-        <v>314</v>
+        <v>28</v>
       </c>
       <c r="E399" t="s">
-        <v>25</v>
+        <v>715</v>
       </c>
       <c r="F399" s="3">
-        <v>847.0</v>
+        <v>3762.0</v>
       </c>
       <c r="G399" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="B400" t="s">
-        <v>847</v>
+        <v>872</v>
       </c>
       <c r="C400" t="s">
-        <v>848</v>
+        <v>873</v>
       </c>
       <c r="D400" t="s">
-        <v>343</v>
+        <v>28</v>
       </c>
       <c r="E400" t="s">
-        <v>138</v>
+        <v>718</v>
       </c>
       <c r="F400" s="3">
-        <v>9992.0</v>
+        <v>3762.0</v>
       </c>
       <c r="G400" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="B401" t="s">
-        <v>849</v>
+        <v>874</v>
       </c>
       <c r="C401" t="s">
-        <v>850</v>
+        <v>875</v>
       </c>
       <c r="D401" t="s">
-        <v>343</v>
+        <v>28</v>
       </c>
       <c r="E401" t="s">
-        <v>851</v>
+        <v>712</v>
       </c>
       <c r="F401" s="3">
-        <v>9992.0</v>
+        <v>3762.0</v>
       </c>
       <c r="G401" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="B402" t="s">
-        <v>852</v>
+        <v>876</v>
       </c>
       <c r="C402" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="D402" t="s">
-        <v>343</v>
+        <v>28</v>
       </c>
       <c r="E402" t="s">
-        <v>16</v>
+        <v>721</v>
       </c>
       <c r="F402" s="3">
-        <v>8976.0</v>
+        <v>3946.0</v>
       </c>
       <c r="G402" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="B403" t="s">
-        <v>854</v>
+        <v>878</v>
       </c>
       <c r="C403" t="s">
-        <v>855</v>
+        <v>879</v>
       </c>
       <c r="D403" t="s">
-        <v>343</v>
+        <v>28</v>
       </c>
       <c r="E403" t="s">
-        <v>25</v>
+        <v>724</v>
       </c>
       <c r="F403" s="3">
-        <v>8327.0</v>
+        <v>3946.0</v>
       </c>
       <c r="G403" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="404" spans="1:7">
       <c r="B404" t="s">
-        <v>856</v>
+        <v>880</v>
       </c>
       <c r="C404" t="s">
-        <v>857</v>
+        <v>881</v>
       </c>
       <c r="D404" t="s">
-        <v>343</v>
+        <v>28</v>
       </c>
       <c r="E404" t="s">
-        <v>25</v>
+        <v>727</v>
       </c>
       <c r="F404" s="3">
-        <v>8327.0</v>
+        <v>3946.0</v>
       </c>
       <c r="G404" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="405" spans="1:7">
       <c r="B405" t="s">
-        <v>858</v>
+        <v>882</v>
       </c>
       <c r="C405" t="s">
-        <v>859</v>
+        <v>883</v>
       </c>
       <c r="D405" t="s">
-        <v>343</v>
+        <v>28</v>
       </c>
       <c r="E405" t="s">
-        <v>121</v>
+        <v>730</v>
       </c>
       <c r="F405" s="3">
-        <v>8327.0</v>
+        <v>3946.0</v>
       </c>
       <c r="G405" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="406" spans="1:7">
       <c r="B406" t="s">
-        <v>860</v>
+        <v>884</v>
       </c>
       <c r="C406" t="s">
-        <v>861</v>
+        <v>885</v>
       </c>
       <c r="D406" t="s">
-        <v>343</v>
+        <v>28</v>
       </c>
       <c r="E406" t="s">
-        <v>823</v>
+        <v>733</v>
       </c>
       <c r="F406" s="3">
-        <v>8327.0</v>
+        <v>3946.0</v>
       </c>
       <c r="G406" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="407" spans="1:7">
       <c r="B407" t="s">
-        <v>862</v>
+        <v>886</v>
       </c>
       <c r="C407" t="s">
-        <v>863</v>
+        <v>887</v>
       </c>
       <c r="D407" t="s">
-        <v>343</v>
+        <v>28</v>
       </c>
       <c r="E407" t="s">
-        <v>820</v>
+        <v>736</v>
       </c>
       <c r="F407" s="3">
-        <v>8327.0</v>
+        <v>3946.0</v>
       </c>
       <c r="G407" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="408" spans="1:7">
       <c r="B408" t="s">
-        <v>864</v>
+        <v>888</v>
       </c>
       <c r="C408" t="s">
-        <v>865</v>
+        <v>889</v>
       </c>
       <c r="D408" t="s">
-        <v>343</v>
+        <v>28</v>
       </c>
       <c r="E408" t="s">
-        <v>866</v>
+        <v>739</v>
       </c>
       <c r="F408" s="3">
-        <v>8327.0</v>
+        <v>3946.0</v>
       </c>
       <c r="G408" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="409" spans="1:7">
       <c r="B409" t="s">
-        <v>867</v>
+        <v>890</v>
       </c>
       <c r="C409" t="s">
-        <v>868</v>
+        <v>891</v>
       </c>
       <c r="D409" t="s">
-        <v>343</v>
+        <v>28</v>
       </c>
       <c r="E409" t="s">
-        <v>817</v>
+        <v>742</v>
       </c>
       <c r="F409" s="3">
-        <v>8327.0</v>
+        <v>3946.0</v>
       </c>
       <c r="G409" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="B410" t="s">
-        <v>869</v>
+        <v>892</v>
       </c>
       <c r="C410" t="s">
-        <v>870</v>
+        <v>893</v>
       </c>
       <c r="D410" t="s">
-        <v>343</v>
+        <v>28</v>
       </c>
       <c r="E410" t="s">
-        <v>115</v>
+        <v>745</v>
       </c>
       <c r="F410" s="3">
-        <v>8327.0</v>
+        <v>3946.0</v>
       </c>
       <c r="G410" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="B411" t="s">
-        <v>871</v>
+        <v>894</v>
       </c>
       <c r="C411" t="s">
-        <v>872</v>
+        <v>895</v>
       </c>
       <c r="D411" t="s">
-        <v>343</v>
+        <v>28</v>
       </c>
       <c r="E411" t="s">
-        <v>873</v>
+        <v>748</v>
       </c>
       <c r="F411" s="3">
-        <v>8327.0</v>
+        <v>3946.0</v>
       </c>
       <c r="G411" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="B412" t="s">
-        <v>874</v>
+        <v>896</v>
       </c>
       <c r="C412" t="s">
-        <v>875</v>
+        <v>897</v>
       </c>
       <c r="D412" t="s">
-        <v>112</v>
+        <v>28</v>
       </c>
       <c r="E412" t="s">
-        <v>25</v>
+        <v>751</v>
       </c>
       <c r="F412" s="3">
-        <v>408.0</v>
+        <v>3946.0</v>
       </c>
       <c r="G412" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="413" spans="1:7">
       <c r="B413" t="s">
-        <v>876</v>
+        <v>898</v>
       </c>
       <c r="C413" t="s">
-        <v>877</v>
+        <v>899</v>
       </c>
       <c r="D413" t="s">
-        <v>112</v>
+        <v>28</v>
       </c>
       <c r="E413" t="s">
-        <v>878</v>
+        <v>754</v>
       </c>
       <c r="F413" s="3">
-        <v>408.0</v>
+        <v>3946.0</v>
       </c>
       <c r="G413" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="414" spans="1:7">
       <c r="B414" t="s">
-        <v>879</v>
+        <v>900</v>
       </c>
       <c r="C414" t="s">
-        <v>880</v>
+        <v>901</v>
       </c>
       <c r="D414" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E414" t="s">
-        <v>31</v>
+        <v>685</v>
       </c>
       <c r="F414" s="3">
-        <v>408.0</v>
+        <v>379.0</v>
       </c>
       <c r="G414" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="415" spans="1:7">
       <c r="B415" t="s">
-        <v>881</v>
+        <v>902</v>
       </c>
       <c r="C415" t="s">
-        <v>882</v>
+        <v>903</v>
       </c>
       <c r="D415" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E415" t="s">
-        <v>539</v>
+        <v>718</v>
       </c>
       <c r="F415" s="3">
-        <v>408.0</v>
+        <v>379.0</v>
       </c>
       <c r="G415" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="416" spans="1:7">
       <c r="B416" t="s">
-        <v>883</v>
+        <v>904</v>
       </c>
       <c r="C416" t="s">
-        <v>884</v>
+        <v>905</v>
       </c>
       <c r="D416" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E416" t="s">
-        <v>138</v>
+        <v>715</v>
       </c>
       <c r="F416" s="3">
-        <v>408.0</v>
+        <v>379.0</v>
       </c>
       <c r="G416" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="417" spans="1:7">
       <c r="B417" t="s">
-        <v>885</v>
+        <v>906</v>
       </c>
       <c r="C417" t="s">
-        <v>886</v>
+        <v>907</v>
       </c>
       <c r="D417" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E417" t="s">
-        <v>121</v>
+        <v>706</v>
       </c>
       <c r="F417" s="3">
-        <v>408.0</v>
+        <v>379.0</v>
       </c>
       <c r="G417" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="418" spans="1:7">
       <c r="B418" t="s">
-        <v>887</v>
+        <v>908</v>
       </c>
       <c r="C418" t="s">
-        <v>888</v>
+        <v>909</v>
       </c>
       <c r="D418" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E418" t="s">
-        <v>16</v>
+        <v>688</v>
       </c>
       <c r="F418" s="3">
-        <v>408.0</v>
+        <v>379.0</v>
       </c>
       <c r="G418" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="419" spans="1:7">
+      <c r="B419" t="s">
+        <v>910</v>
+      </c>
+      <c r="C419" t="s">
+        <v>911</v>
+      </c>
+      <c r="D419" t="s">
+        <v>98</v>
+      </c>
+      <c r="E419" t="s">
+        <v>694</v>
+      </c>
+      <c r="F419" s="3">
+        <v>379.0</v>
+      </c>
+      <c r="G419" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="420" spans="1:7">
-      <c r="A420" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G420" s="2"/>
+      <c r="B420" t="s">
+        <v>912</v>
+      </c>
+      <c r="C420" t="s">
+        <v>913</v>
+      </c>
+      <c r="D420" t="s">
+        <v>98</v>
+      </c>
+      <c r="E420" t="s">
+        <v>691</v>
+      </c>
+      <c r="F420" s="3">
+        <v>379.0</v>
+      </c>
+      <c r="G420" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="421" spans="1:7">
       <c r="B421" t="s">
-        <v>890</v>
+        <v>914</v>
       </c>
       <c r="C421" t="s">
-        <v>891</v>
+        <v>915</v>
       </c>
       <c r="D421" t="s">
-        <v>343</v>
+        <v>98</v>
       </c>
       <c r="E421" t="s">
-        <v>892</v>
+        <v>700</v>
       </c>
       <c r="F421" s="3">
-        <v>19429.0</v>
+        <v>379.0</v>
       </c>
       <c r="G421" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="422" spans="1:7">
       <c r="B422" t="s">
-        <v>893</v>
+        <v>916</v>
       </c>
       <c r="C422" t="s">
-        <v>894</v>
+        <v>917</v>
       </c>
       <c r="D422" t="s">
-        <v>343</v>
+        <v>98</v>
       </c>
       <c r="E422" t="s">
-        <v>895</v>
+        <v>697</v>
       </c>
       <c r="F422" s="3">
-        <v>12077.0</v>
+        <v>379.0</v>
       </c>
       <c r="G422" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="423" spans="1:7">
       <c r="B423" t="s">
-        <v>896</v>
+        <v>918</v>
       </c>
       <c r="C423" t="s">
-        <v>897</v>
+        <v>919</v>
       </c>
       <c r="D423" t="s">
-        <v>343</v>
+        <v>98</v>
       </c>
       <c r="E423" t="s">
-        <v>814</v>
+        <v>703</v>
       </c>
       <c r="F423" s="3">
-        <v>10179.0</v>
+        <v>379.0</v>
       </c>
       <c r="G423" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="424" spans="1:7">
       <c r="B424" t="s">
-        <v>898</v>
+        <v>920</v>
       </c>
       <c r="C424" t="s">
-        <v>899</v>
+        <v>921</v>
       </c>
       <c r="D424" t="s">
-        <v>343</v>
+        <v>98</v>
       </c>
       <c r="E424" t="s">
-        <v>900</v>
+        <v>709</v>
       </c>
       <c r="F424" s="3">
-        <v>13323.0</v>
+        <v>379.0</v>
       </c>
       <c r="G424" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="B425" t="s">
-        <v>901</v>
+        <v>922</v>
       </c>
       <c r="C425" t="s">
-        <v>902</v>
+        <v>923</v>
       </c>
       <c r="D425" t="s">
-        <v>343</v>
+        <v>98</v>
       </c>
       <c r="E425" t="s">
-        <v>903</v>
+        <v>721</v>
       </c>
       <c r="F425" s="3">
-        <v>13323.0</v>
+        <v>379.0</v>
       </c>
       <c r="G425" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="426" spans="1:7">
       <c r="B426" t="s">
-        <v>904</v>
+        <v>924</v>
       </c>
       <c r="C426" t="s">
-        <v>905</v>
+        <v>925</v>
       </c>
       <c r="D426" t="s">
-        <v>343</v>
+        <v>98</v>
       </c>
       <c r="E426" t="s">
-        <v>906</v>
+        <v>724</v>
       </c>
       <c r="F426" s="3">
-        <v>13323.0</v>
+        <v>379.0</v>
       </c>
       <c r="G426" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="427" spans="1:7">
       <c r="B427" t="s">
-        <v>907</v>
+        <v>926</v>
       </c>
       <c r="C427" t="s">
-        <v>908</v>
+        <v>927</v>
       </c>
       <c r="D427" t="s">
-        <v>343</v>
+        <v>98</v>
       </c>
       <c r="E427" t="s">
-        <v>909</v>
+        <v>727</v>
       </c>
       <c r="F427" s="3">
-        <v>9624.0</v>
+        <v>379.0</v>
       </c>
       <c r="G427" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="428" spans="1:7">
       <c r="B428" t="s">
-        <v>910</v>
+        <v>928</v>
       </c>
       <c r="C428" t="s">
-        <v>911</v>
+        <v>929</v>
       </c>
       <c r="D428" t="s">
-        <v>343</v>
+        <v>98</v>
       </c>
       <c r="E428" t="s">
-        <v>912</v>
+        <v>730</v>
       </c>
       <c r="F428" s="3">
-        <v>9624.0</v>
+        <v>379.0</v>
       </c>
       <c r="G428" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="429" spans="1:7">
       <c r="B429" t="s">
-        <v>913</v>
+        <v>930</v>
       </c>
       <c r="C429" t="s">
-        <v>914</v>
+        <v>931</v>
       </c>
       <c r="D429" t="s">
-        <v>343</v>
+        <v>98</v>
       </c>
       <c r="E429" t="s">
-        <v>915</v>
+        <v>733</v>
       </c>
       <c r="F429" s="3">
-        <v>10179.0</v>
+        <v>379.0</v>
       </c>
       <c r="G429" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="430" spans="1:7">
       <c r="B430" t="s">
-        <v>916</v>
+        <v>932</v>
       </c>
       <c r="C430" t="s">
-        <v>917</v>
+        <v>933</v>
       </c>
       <c r="D430" t="s">
-        <v>343</v>
+        <v>98</v>
       </c>
       <c r="E430" t="s">
-        <v>873</v>
+        <v>736</v>
       </c>
       <c r="F430" s="3">
-        <v>21281.0</v>
+        <v>379.0</v>
       </c>
       <c r="G430" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="431" spans="1:7">
+      <c r="B431" t="s">
+        <v>934</v>
+      </c>
+      <c r="C431" t="s">
+        <v>935</v>
+      </c>
+      <c r="D431" t="s">
+        <v>98</v>
+      </c>
+      <c r="E431" t="s">
+        <v>739</v>
+      </c>
+      <c r="F431" s="3">
+        <v>379.0</v>
+      </c>
+      <c r="G431" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="432" spans="1:7">
-      <c r="A432" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G432" s="2"/>
+      <c r="B432" t="s">
+        <v>936</v>
+      </c>
+      <c r="C432" t="s">
+        <v>937</v>
+      </c>
+      <c r="D432" t="s">
+        <v>98</v>
+      </c>
+      <c r="E432" t="s">
+        <v>742</v>
+      </c>
+      <c r="F432" s="3">
+        <v>379.0</v>
+      </c>
+      <c r="G432" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="433" spans="1:7">
       <c r="B433" t="s">
-        <v>919</v>
+        <v>938</v>
       </c>
       <c r="C433" t="s">
-        <v>920</v>
+        <v>939</v>
       </c>
       <c r="D433" t="s">
-        <v>314</v>
+        <v>98</v>
       </c>
       <c r="E433" t="s">
-        <v>121</v>
+        <v>745</v>
       </c>
       <c r="F433" s="3">
-        <v>1050.0</v>
+        <v>379.0</v>
       </c>
       <c r="G433" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="B434" t="s">
-        <v>921</v>
+        <v>940</v>
       </c>
       <c r="C434" t="s">
-        <v>922</v>
+        <v>941</v>
       </c>
       <c r="D434" t="s">
-        <v>314</v>
+        <v>98</v>
       </c>
       <c r="E434" t="s">
-        <v>539</v>
+        <v>748</v>
       </c>
       <c r="F434" s="3">
-        <v>1050.0</v>
+        <v>379.0</v>
       </c>
       <c r="G434" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="B435" t="s">
-        <v>923</v>
+        <v>942</v>
       </c>
       <c r="C435" t="s">
-        <v>924</v>
+        <v>943</v>
       </c>
       <c r="D435" t="s">
-        <v>314</v>
+        <v>98</v>
       </c>
       <c r="E435" t="s">
-        <v>31</v>
+        <v>751</v>
       </c>
       <c r="F435" s="3">
-        <v>1050.0</v>
+        <v>379.0</v>
       </c>
       <c r="G435" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="B436" t="s">
-        <v>925</v>
+        <v>944</v>
       </c>
       <c r="C436" t="s">
-        <v>926</v>
+        <v>945</v>
       </c>
       <c r="D436" t="s">
-        <v>314</v>
+        <v>98</v>
       </c>
       <c r="E436" t="s">
-        <v>317</v>
+        <v>754</v>
       </c>
       <c r="F436" s="3">
-        <v>1281.0</v>
+        <v>379.0</v>
       </c>
       <c r="G436" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="B437" t="s">
-        <v>927</v>
+        <v>946</v>
       </c>
       <c r="C437" t="s">
-        <v>928</v>
+        <v>947</v>
       </c>
       <c r="D437" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>98</v>
       </c>
       <c r="F437" s="3">
-        <v>1311.0</v>
+        <v>379.0</v>
       </c>
       <c r="G437" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="439" spans="1:7">
-      <c r="B439" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A439" s="2" t="s">
+        <v>948</v>
+      </c>
+      <c r="B439" s="2"/>
+      <c r="C439" s="2"/>
+      <c r="D439" s="2"/>
+      <c r="E439" s="2"/>
+      <c r="F439" s="2"/>
+      <c r="G439" s="2"/>
     </row>
     <row r="440" spans="1:7">
       <c r="B440" t="s">
-        <v>933</v>
+        <v>949</v>
       </c>
       <c r="C440" t="s">
-        <v>934</v>
+        <v>950</v>
       </c>
       <c r="D440" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>935</v>
+        <v>10</v>
       </c>
       <c r="F440" s="3">
-        <v>1050.0</v>
+        <v>1112.0</v>
       </c>
       <c r="G440" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="B441" t="s">
-        <v>936</v>
+        <v>951</v>
       </c>
       <c r="C441" t="s">
-        <v>937</v>
+        <v>952</v>
       </c>
       <c r="D441" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="F441" s="3">
-        <v>1050.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G441" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="B442" t="s">
-        <v>938</v>
+        <v>953</v>
       </c>
       <c r="C442" t="s">
-        <v>939</v>
+        <v>954</v>
       </c>
       <c r="D442" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>534</v>
+        <v>10</v>
       </c>
       <c r="F442" s="3">
-        <v>1050.0</v>
+        <v>1030.0</v>
       </c>
       <c r="G442" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="443" spans="1:7">
       <c r="B443" t="s">
-        <v>940</v>
+        <v>955</v>
       </c>
       <c r="C443" t="s">
-        <v>941</v>
+        <v>956</v>
       </c>
       <c r="D443" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-        <v>942</v>
+        <v>10</v>
       </c>
       <c r="F443" s="3">
-        <v>10214.0</v>
+        <v>1030.0</v>
       </c>
       <c r="G443" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="444" spans="1:7">
       <c r="B444" t="s">
-        <v>943</v>
+        <v>957</v>
       </c>
       <c r="C444" t="s">
-        <v>944</v>
+        <v>958</v>
       </c>
       <c r="D444" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-        <v>945</v>
+        <v>10</v>
       </c>
       <c r="F444" s="3">
-        <v>10214.0</v>
+        <v>1030.0</v>
       </c>
       <c r="G444" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="445" spans="1:7">
       <c r="B445" t="s">
-        <v>946</v>
+        <v>959</v>
       </c>
       <c r="C445" t="s">
-        <v>947</v>
+        <v>960</v>
       </c>
       <c r="D445" t="s">
-        <v>343</v>
+        <v>67</v>
       </c>
       <c r="E445" t="s">
-        <v>948</v>
+        <v>118</v>
       </c>
       <c r="F445" s="3">
-        <v>10214.0</v>
+        <v>10368.0</v>
       </c>
       <c r="G445" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="446" spans="1:7">
       <c r="B446" t="s">
-        <v>949</v>
+        <v>961</v>
       </c>
       <c r="C446" t="s">
-        <v>950</v>
+        <v>962</v>
       </c>
       <c r="D446" t="s">
-        <v>343</v>
+        <v>67</v>
       </c>
       <c r="E446" t="s">
-        <v>935</v>
+        <v>963</v>
       </c>
       <c r="F446" s="3">
-        <v>10214.0</v>
+        <v>11994.0</v>
       </c>
       <c r="G446" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="447" spans="1:7">
       <c r="B447" t="s">
-        <v>951</v>
+        <v>964</v>
       </c>
       <c r="C447" t="s">
-        <v>952</v>
+        <v>965</v>
       </c>
       <c r="D447" t="s">
-        <v>343</v>
+        <v>67</v>
       </c>
       <c r="E447" t="s">
-        <v>953</v>
+        <v>127</v>
       </c>
       <c r="F447" s="3">
-        <v>10214.0</v>
+        <v>10102.0</v>
       </c>
       <c r="G447" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="448" spans="1:7">
       <c r="B448" t="s">
-        <v>954</v>
+        <v>966</v>
       </c>
       <c r="C448" t="s">
-        <v>955</v>
+        <v>967</v>
       </c>
       <c r="D448" t="s">
-        <v>343</v>
+        <v>67</v>
       </c>
       <c r="E448" t="s">
-        <v>956</v>
+        <v>133</v>
       </c>
       <c r="F448" s="3">
-        <v>12678.0</v>
+        <v>10102.0</v>
       </c>
       <c r="G448" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="449" spans="1:7">
       <c r="B449" t="s">
-        <v>957</v>
+        <v>968</v>
       </c>
       <c r="C449" t="s">
-        <v>958</v>
+        <v>969</v>
       </c>
       <c r="D449" t="s">
-        <v>343</v>
+        <v>67</v>
       </c>
       <c r="E449" t="s">
-        <v>534</v>
+        <v>657</v>
       </c>
       <c r="F449" s="3">
-        <v>10214.0</v>
+        <v>10102.0</v>
       </c>
       <c r="G449" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="451" spans="1:7">
-      <c r="B451" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A451" s="2" t="s">
+        <v>970</v>
+      </c>
+      <c r="B451" s="2"/>
+      <c r="C451" s="2"/>
+      <c r="D451" s="2"/>
+      <c r="E451" s="2"/>
+      <c r="F451" s="2"/>
+      <c r="G451" s="2"/>
     </row>
     <row r="452" spans="1:7">
       <c r="B452" t="s">
-        <v>965</v>
+        <v>971</v>
       </c>
       <c r="C452" t="s">
-        <v>966</v>
+        <v>972</v>
       </c>
       <c r="D452" t="s">
-        <v>343</v>
+        <v>46</v>
       </c>
       <c r="E452" t="s">
-        <v>967</v>
+        <v>118</v>
       </c>
       <c r="F452" s="3">
-        <v>10214.0</v>
+        <v>1047.0</v>
       </c>
       <c r="G452" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="453" spans="1:7">
+      <c r="B453" t="s">
+        <v>973</v>
+      </c>
+      <c r="C453" t="s">
+        <v>974</v>
+      </c>
+      <c r="D453" t="s">
+        <v>46</v>
+      </c>
+      <c r="E453" t="s">
+        <v>130</v>
+      </c>
+      <c r="F453" s="3">
+        <v>1172.0</v>
+      </c>
+      <c r="G453" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="454" spans="1:7">
-      <c r="A454" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G454" s="2"/>
+      <c r="B454" t="s">
+        <v>975</v>
+      </c>
+      <c r="C454" t="s">
+        <v>976</v>
+      </c>
+      <c r="D454" t="s">
+        <v>46</v>
+      </c>
+      <c r="E454" t="s">
+        <v>127</v>
+      </c>
+      <c r="F454" s="3">
+        <v>979.0</v>
+      </c>
+      <c r="G454" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="455" spans="1:7">
       <c r="B455" t="s">
-        <v>969</v>
+        <v>977</v>
       </c>
       <c r="C455" t="s">
-        <v>970</v>
+        <v>978</v>
       </c>
       <c r="D455" t="s">
-        <v>343</v>
+        <v>46</v>
       </c>
       <c r="E455" t="s">
-        <v>138</v>
+        <v>657</v>
       </c>
       <c r="F455" s="3">
-        <v>8327.0</v>
+        <v>979.0</v>
       </c>
       <c r="G455" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="456" spans="1:7">
       <c r="B456" t="s">
-        <v>971</v>
+        <v>979</v>
       </c>
       <c r="C456" t="s">
-        <v>972</v>
+        <v>980</v>
       </c>
       <c r="D456" t="s">
-        <v>343</v>
+        <v>46</v>
       </c>
       <c r="E456" t="s">
-        <v>973</v>
+        <v>133</v>
       </c>
       <c r="F456" s="3">
-        <v>8327.0</v>
+        <v>979.0</v>
       </c>
       <c r="G456" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="457" spans="1:7">
       <c r="B457" t="s">
-        <v>974</v>
+        <v>981</v>
       </c>
       <c r="C457" t="s">
-        <v>975</v>
+        <v>982</v>
       </c>
       <c r="D457" t="s">
-        <v>343</v>
+        <v>46</v>
       </c>
       <c r="E457" t="s">
-        <v>976</v>
+        <v>279</v>
       </c>
       <c r="F457" s="3">
-        <v>8327.0</v>
+        <v>979.0</v>
       </c>
       <c r="G457" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="458" spans="1:7">
       <c r="B458" t="s">
-        <v>977</v>
+        <v>983</v>
       </c>
       <c r="C458" t="s">
-        <v>978</v>
+        <v>984</v>
       </c>
       <c r="D458" t="s">
-        <v>343</v>
+        <v>46</v>
       </c>
       <c r="E458" t="s">
-        <v>979</v>
+        <v>985</v>
       </c>
       <c r="F458" s="3">
-        <v>8327.0</v>
+        <v>979.0</v>
       </c>
       <c r="G458" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="459" spans="1:7">
       <c r="B459" t="s">
-        <v>980</v>
+        <v>986</v>
       </c>
       <c r="C459" t="s">
-        <v>981</v>
+        <v>987</v>
       </c>
       <c r="D459" t="s">
-        <v>343</v>
+        <v>46</v>
       </c>
       <c r="E459" t="s">
-        <v>817</v>
+        <v>239</v>
       </c>
       <c r="F459" s="3">
-        <v>8327.0</v>
+        <v>979.0</v>
       </c>
       <c r="G459" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="460" spans="1:7">
       <c r="B460" t="s">
-        <v>982</v>
+        <v>988</v>
       </c>
       <c r="C460" t="s">
-        <v>983</v>
+        <v>989</v>
       </c>
       <c r="D460" t="s">
-        <v>343</v>
+        <v>46</v>
       </c>
       <c r="E460" t="s">
-        <v>219</v>
+        <v>263</v>
       </c>
       <c r="F460" s="3">
-        <v>8327.0</v>
+        <v>1172.0</v>
       </c>
       <c r="G460" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="461" spans="1:7">
       <c r="B461" t="s">
-        <v>984</v>
+        <v>990</v>
       </c>
       <c r="C461" t="s">
-        <v>985</v>
+        <v>991</v>
       </c>
       <c r="D461" t="s">
-        <v>343</v>
+        <v>46</v>
       </c>
       <c r="E461" t="s">
-        <v>986</v>
+        <v>245</v>
       </c>
       <c r="F461" s="3">
-        <v>8327.0</v>
+        <v>979.0</v>
       </c>
       <c r="G461" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="462" spans="1:7">
       <c r="B462" t="s">
-        <v>987</v>
+        <v>992</v>
       </c>
       <c r="C462" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D462" t="s">
-        <v>343</v>
+        <v>46</v>
       </c>
       <c r="E462" t="s">
-        <v>989</v>
+        <v>127</v>
       </c>
       <c r="F462" s="3">
-        <v>8327.0</v>
+        <v>979.0</v>
       </c>
       <c r="G462" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="463" spans="1:7">
       <c r="B463" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
       <c r="C463" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="D463" t="s">
-        <v>343</v>
+        <v>67</v>
       </c>
       <c r="E463" t="s">
-        <v>992</v>
+        <v>263</v>
       </c>
       <c r="F463" s="3">
-        <v>8327.0</v>
+        <v>11542.0</v>
       </c>
       <c r="G463" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="464" spans="1:7">
       <c r="B464" t="s">
-        <v>993</v>
+        <v>996</v>
       </c>
       <c r="C464" t="s">
-        <v>994</v>
+        <v>997</v>
       </c>
       <c r="D464" t="s">
-        <v>343</v>
+        <v>67</v>
       </c>
       <c r="E464" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="F464" s="3">
-        <v>8327.0</v>
+        <v>11542.0</v>
       </c>
       <c r="G464" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="465" spans="1:7">
+      <c r="B465" t="s">
+        <v>998</v>
+      </c>
+      <c r="C465" t="s">
+        <v>999</v>
+      </c>
+      <c r="D465" t="s">
+        <v>67</v>
+      </c>
+      <c r="E465" t="s">
+        <v>118</v>
+      </c>
+      <c r="F465" s="3">
+        <v>10368.0</v>
+      </c>
+      <c r="G465" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="466" spans="1:7">
-      <c r="A466" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G466" s="2"/>
+      <c r="B466" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D466" t="s">
+        <v>67</v>
+      </c>
+      <c r="E466" t="s">
+        <v>127</v>
+      </c>
+      <c r="F466" s="3">
+        <v>9619.0</v>
+      </c>
+      <c r="G466" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="467" spans="1:7">
       <c r="B467" t="s">
-        <v>996</v>
+        <v>1002</v>
       </c>
       <c r="C467" t="s">
-        <v>997</v>
+        <v>1003</v>
       </c>
       <c r="D467" t="s">
-        <v>112</v>
+        <v>67</v>
+      </c>
+      <c r="E467" t="s">
+        <v>127</v>
       </c>
       <c r="F467" s="3">
-        <v>376.0</v>
+        <v>9619.0</v>
       </c>
       <c r="G467" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="468" spans="1:7">
       <c r="B468" t="s">
-        <v>998</v>
+        <v>1004</v>
       </c>
       <c r="C468" t="s">
-        <v>999</v>
+        <v>1005</v>
       </c>
       <c r="D468" t="s">
-        <v>112</v>
+        <v>67</v>
+      </c>
+      <c r="E468" t="s">
+        <v>245</v>
       </c>
       <c r="F468" s="3">
-        <v>376.0</v>
+        <v>9619.0</v>
       </c>
       <c r="G468" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="469" spans="1:7">
+      <c r="B469" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D469" t="s">
+        <v>67</v>
+      </c>
+      <c r="E469" t="s">
+        <v>657</v>
+      </c>
+      <c r="F469" s="3">
+        <v>9619.0</v>
+      </c>
+      <c r="G469" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="470" spans="1:7">
-      <c r="A470" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G470" s="2"/>
+      <c r="B470" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D470" t="s">
+        <v>67</v>
+      </c>
+      <c r="E470" t="s">
+        <v>133</v>
+      </c>
+      <c r="F470" s="3">
+        <v>9619.0</v>
+      </c>
+      <c r="G470" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="471" spans="1:7">
       <c r="B471" t="s">
-        <v>1001</v>
+        <v>1010</v>
       </c>
       <c r="C471" t="s">
-        <v>1002</v>
+        <v>1011</v>
       </c>
       <c r="D471" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="E471" t="s">
-        <v>1003</v>
+        <v>279</v>
       </c>
       <c r="F471" s="3">
-        <v>15914.0</v>
+        <v>9619.0</v>
       </c>
       <c r="G471" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="472" spans="1:7">
+      <c r="B472" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D472" t="s">
+        <v>67</v>
+      </c>
+      <c r="E472" t="s">
+        <v>127</v>
+      </c>
+      <c r="F472" s="3">
+        <v>9619.0</v>
+      </c>
+      <c r="G472" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="473" spans="1:7">
-      <c r="A473" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G473" s="2"/>
+      <c r="B473" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D473" t="s">
+        <v>67</v>
+      </c>
+      <c r="E473" t="s">
+        <v>239</v>
+      </c>
+      <c r="F473" s="3">
+        <v>9619.0</v>
+      </c>
+      <c r="G473" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="474" spans="1:7">
       <c r="B474" t="s">
-        <v>1005</v>
+        <v>1016</v>
       </c>
       <c r="C474" t="s">
-        <v>1006</v>
+        <v>1017</v>
       </c>
       <c r="D474" t="s">
-        <v>1007</v>
+        <v>67</v>
       </c>
       <c r="E474" t="s">
-        <v>1003</v>
+        <v>985</v>
       </c>
       <c r="F474" s="3">
-        <v>654.0</v>
+        <v>9619.0</v>
       </c>
       <c r="G474" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="475" spans="1:7">
       <c r="B475" t="s">
-        <v>1008</v>
+        <v>1018</v>
       </c>
       <c r="C475" t="s">
-        <v>1009</v>
+        <v>1019</v>
       </c>
       <c r="D475" t="s">
-        <v>664</v>
+        <v>98</v>
       </c>
       <c r="E475" t="s">
-        <v>1003</v>
+        <v>127</v>
       </c>
       <c r="F475" s="3">
-        <v>11752.0</v>
+        <v>408.0</v>
       </c>
       <c r="G475" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="476" spans="1:7">
       <c r="B476" t="s">
-        <v>1010</v>
+        <v>1020</v>
       </c>
       <c r="C476" t="s">
-        <v>1011</v>
+        <v>1021</v>
       </c>
       <c r="D476" t="s">
-        <v>554</v>
+        <v>98</v>
+      </c>
+      <c r="E476" t="s">
+        <v>127</v>
       </c>
       <c r="F476" s="3">
-        <v>3148.0</v>
+        <v>408.0</v>
       </c>
       <c r="G476" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="477" spans="1:7">
+      <c r="B477" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D477" t="s">
+        <v>98</v>
+      </c>
+      <c r="E477" t="s">
+        <v>133</v>
+      </c>
+      <c r="F477" s="3">
+        <v>408.0</v>
+      </c>
+      <c r="G477" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="478" spans="1:7">
-      <c r="A478" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G478" s="2"/>
+      <c r="B478" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D478" t="s">
+        <v>98</v>
+      </c>
+      <c r="E478" t="s">
+        <v>657</v>
+      </c>
+      <c r="F478" s="3">
+        <v>408.0</v>
+      </c>
+      <c r="G478" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="479" spans="1:7">
       <c r="B479" t="s">
-        <v>1013</v>
+        <v>1026</v>
       </c>
       <c r="C479" t="s">
-        <v>1014</v>
+        <v>1027</v>
       </c>
       <c r="D479" t="s">
-        <v>314</v>
+        <v>98</v>
+      </c>
+      <c r="E479" t="s">
+        <v>263</v>
       </c>
       <c r="F479" s="3">
-        <v>720.0</v>
+        <v>408.0</v>
       </c>
       <c r="G479" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="480" spans="1:7">
       <c r="B480" t="s">
-        <v>1015</v>
+        <v>1028</v>
       </c>
       <c r="C480" t="s">
-        <v>1016</v>
+        <v>1029</v>
       </c>
       <c r="D480" t="s">
-        <v>1017</v>
+        <v>98</v>
+      </c>
+      <c r="E480" t="s">
+        <v>245</v>
       </c>
       <c r="F480" s="3">
-        <v>10880.0</v>
+        <v>408.0</v>
       </c>
       <c r="G480" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="481" spans="1:7">
       <c r="B481" t="s">
-        <v>1018</v>
+        <v>1030</v>
       </c>
       <c r="C481" t="s">
-        <v>1019</v>
+        <v>1031</v>
       </c>
       <c r="D481" t="s">
-        <v>554</v>
+        <v>98</v>
+      </c>
+      <c r="E481" t="s">
+        <v>118</v>
       </c>
       <c r="F481" s="3">
-        <v>3416.0</v>
+        <v>408.0</v>
       </c>
       <c r="G481" s="4" t="s">
-        <v>12</v>
-[...17 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="483" spans="1:7">
+      <c r="A483" s="2" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B483" s="2"/>
+      <c r="C483" s="2"/>
+      <c r="D483" s="2"/>
+      <c r="E483" s="2"/>
+      <c r="F483" s="2"/>
+      <c r="G483" s="2"/>
     </row>
     <row r="484" spans="1:7">
-      <c r="A484" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G484" s="2"/>
+      <c r="B484" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D484" t="s">
+        <v>46</v>
+      </c>
+      <c r="E484" t="s">
+        <v>245</v>
+      </c>
+      <c r="F484" s="3">
+        <v>1213.0</v>
+      </c>
+      <c r="G484" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="485" spans="1:7">
       <c r="B485" t="s">
-        <v>1023</v>
+        <v>1035</v>
       </c>
       <c r="C485" t="s">
-        <v>1024</v>
+        <v>1036</v>
       </c>
       <c r="D485" t="s">
-        <v>314</v>
+        <v>46</v>
       </c>
       <c r="E485" t="s">
-        <v>1003</v>
+        <v>657</v>
       </c>
       <c r="F485" s="3">
-        <v>879.0</v>
+        <v>1213.0</v>
       </c>
       <c r="G485" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="486" spans="1:7">
       <c r="B486" t="s">
-        <v>1025</v>
+        <v>1037</v>
       </c>
       <c r="C486" t="s">
-        <v>1026</v>
+        <v>1038</v>
       </c>
       <c r="D486" t="s">
-        <v>554</v>
+        <v>46</v>
       </c>
       <c r="E486" t="s">
-        <v>1003</v>
+        <v>133</v>
       </c>
       <c r="F486" s="3">
-        <v>4068.0</v>
+        <v>1213.0</v>
       </c>
       <c r="G486" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="487" spans="1:7">
       <c r="B487" t="s">
-        <v>1027</v>
+        <v>1039</v>
       </c>
       <c r="C487" t="s">
-        <v>1028</v>
+        <v>1040</v>
       </c>
       <c r="D487" t="s">
-        <v>112</v>
+        <v>46</v>
       </c>
       <c r="E487" t="s">
-        <v>1003</v>
+        <v>1041</v>
       </c>
       <c r="F487" s="3">
-        <v>379.0</v>
+        <v>1482.0</v>
       </c>
       <c r="G487" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="488" spans="1:7">
+      <c r="B488" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D488" t="s">
+        <v>46</v>
+      </c>
+      <c r="E488" t="s">
+        <v>89</v>
+      </c>
+      <c r="F488" s="3">
+        <v>1515.0</v>
+      </c>
+      <c r="G488" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="489" spans="1:7">
-      <c r="A489" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G489" s="2"/>
+      <c r="B489" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D489" t="s">
+        <v>46</v>
+      </c>
+      <c r="E489" t="s">
+        <v>263</v>
+      </c>
+      <c r="F489" s="3">
+        <v>1213.0</v>
+      </c>
+      <c r="G489" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="490" spans="1:7">
       <c r="B490" t="s">
-        <v>1030</v>
+        <v>1046</v>
       </c>
       <c r="C490" t="s">
-        <v>1031</v>
+        <v>1047</v>
       </c>
       <c r="D490" t="s">
-        <v>314</v>
+        <v>46</v>
+      </c>
+      <c r="E490" t="s">
+        <v>95</v>
       </c>
       <c r="F490" s="3">
-        <v>879.0</v>
+        <v>1213.0</v>
       </c>
       <c r="G490" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="491" spans="1:7">
       <c r="B491" t="s">
-        <v>1032</v>
+        <v>1048</v>
       </c>
       <c r="C491" t="s">
-        <v>1033</v>
+        <v>1049</v>
       </c>
       <c r="D491" t="s">
-        <v>343</v>
+        <v>46</v>
       </c>
       <c r="E491" t="s">
-        <v>1003</v>
+        <v>130</v>
       </c>
       <c r="F491" s="3">
-        <v>7403.0</v>
+        <v>1213.0</v>
       </c>
       <c r="G491" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="492" spans="1:7">
       <c r="B492" t="s">
-        <v>1034</v>
+        <v>1050</v>
       </c>
       <c r="C492" t="s">
-        <v>1035</v>
+        <v>1051</v>
       </c>
       <c r="D492" t="s">
-        <v>112</v>
+        <v>46</v>
+      </c>
+      <c r="E492" t="s">
+        <v>127</v>
       </c>
       <c r="F492" s="3">
-        <v>379.0</v>
+        <v>1213.0</v>
       </c>
       <c r="G492" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="493" spans="1:7">
+      <c r="B493" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D493" t="s">
+        <v>46</v>
+      </c>
+      <c r="E493" t="s">
+        <v>652</v>
+      </c>
+      <c r="F493" s="3">
+        <v>1213.0</v>
+      </c>
+      <c r="G493" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="494" spans="1:7">
-      <c r="A494" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G494" s="2"/>
+      <c r="B494" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D494" t="s">
+        <v>67</v>
+      </c>
+      <c r="E494" t="s">
+        <v>95</v>
+      </c>
+      <c r="F494" s="3">
+        <v>11799.0</v>
+      </c>
+      <c r="G494" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="495" spans="1:7">
       <c r="B495" t="s">
-        <v>1037</v>
+        <v>1056</v>
       </c>
       <c r="C495" t="s">
-        <v>1038</v>
+        <v>1057</v>
       </c>
       <c r="D495" t="s">
-        <v>1039</v>
+        <v>67</v>
       </c>
       <c r="E495" t="s">
-        <v>1040</v>
+        <v>657</v>
       </c>
       <c r="F495" s="3">
-        <v>967.0</v>
+        <v>11799.0</v>
       </c>
       <c r="G495" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="496" spans="1:7">
       <c r="B496" t="s">
-        <v>1041</v>
+        <v>1058</v>
       </c>
       <c r="C496" t="s">
-        <v>1042</v>
+        <v>1059</v>
       </c>
       <c r="D496" t="s">
-        <v>1039</v>
+        <v>67</v>
       </c>
       <c r="E496" t="s">
-        <v>1043</v>
+        <v>133</v>
       </c>
       <c r="F496" s="3">
-        <v>967.0</v>
+        <v>11799.0</v>
       </c>
       <c r="G496" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="497" spans="1:7">
       <c r="B497" t="s">
-        <v>1044</v>
+        <v>1060</v>
       </c>
       <c r="C497" t="s">
-        <v>1045</v>
+        <v>1061</v>
       </c>
       <c r="D497" t="s">
-        <v>1039</v>
+        <v>67</v>
       </c>
       <c r="E497" t="s">
-        <v>1046</v>
+        <v>130</v>
       </c>
       <c r="F497" s="3">
-        <v>967.0</v>
+        <v>11799.0</v>
       </c>
       <c r="G497" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="498" spans="1:7">
       <c r="B498" t="s">
-        <v>1047</v>
+        <v>1062</v>
       </c>
       <c r="C498" t="s">
-        <v>1048</v>
+        <v>1063</v>
       </c>
       <c r="D498" t="s">
-        <v>1039</v>
+        <v>67</v>
       </c>
       <c r="E498" t="s">
-        <v>1049</v>
+        <v>127</v>
       </c>
       <c r="F498" s="3">
-        <v>967.0</v>
+        <v>11799.0</v>
       </c>
       <c r="G498" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="499" spans="1:7">
       <c r="B499" t="s">
-        <v>1050</v>
+        <v>1064</v>
       </c>
       <c r="C499" t="s">
-        <v>1051</v>
+        <v>1065</v>
       </c>
       <c r="D499" t="s">
-        <v>1039</v>
+        <v>67</v>
       </c>
       <c r="E499" t="s">
-        <v>1052</v>
+        <v>1041</v>
       </c>
       <c r="F499" s="3">
-        <v>967.0</v>
+        <v>14644.0</v>
       </c>
       <c r="G499" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="500" spans="1:7">
       <c r="B500" t="s">
-        <v>1053</v>
+        <v>1066</v>
       </c>
       <c r="C500" t="s">
-        <v>1054</v>
+        <v>1067</v>
       </c>
       <c r="D500" t="s">
-        <v>1039</v>
+        <v>67</v>
       </c>
       <c r="E500" t="s">
-        <v>1055</v>
+        <v>652</v>
       </c>
       <c r="F500" s="3">
-        <v>967.0</v>
+        <v>11799.0</v>
       </c>
       <c r="G500" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="501" spans="1:7">
       <c r="B501" t="s">
-        <v>1056</v>
+        <v>1068</v>
       </c>
       <c r="C501" t="s">
-        <v>1057</v>
+        <v>1069</v>
       </c>
       <c r="D501" t="s">
-        <v>1039</v>
+        <v>67</v>
       </c>
       <c r="E501" t="s">
-        <v>1058</v>
+        <v>245</v>
       </c>
       <c r="F501" s="3">
-        <v>967.0</v>
+        <v>11799.0</v>
       </c>
       <c r="G501" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="502" spans="1:7">
       <c r="B502" t="s">
-        <v>1059</v>
+        <v>1070</v>
       </c>
       <c r="C502" t="s">
-        <v>1060</v>
+        <v>1071</v>
       </c>
       <c r="D502" t="s">
-        <v>1039</v>
+        <v>67</v>
       </c>
       <c r="E502" t="s">
-        <v>1061</v>
+        <v>89</v>
       </c>
       <c r="F502" s="3">
-        <v>967.0</v>
+        <v>14942.0</v>
       </c>
       <c r="G502" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="503" spans="1:7">
       <c r="B503" t="s">
-        <v>1062</v>
+        <v>1072</v>
       </c>
       <c r="C503" t="s">
-        <v>1063</v>
+        <v>1073</v>
       </c>
       <c r="D503" t="s">
-        <v>1039</v>
+        <v>67</v>
       </c>
       <c r="E503" t="s">
-        <v>1064</v>
+        <v>263</v>
       </c>
       <c r="F503" s="3">
-        <v>967.0</v>
+        <v>11799.0</v>
       </c>
       <c r="G503" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="505" spans="1:7">
-      <c r="B505" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A505" s="2" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B505" s="2"/>
+      <c r="C505" s="2"/>
+      <c r="D505" s="2"/>
+      <c r="E505" s="2"/>
+      <c r="F505" s="2"/>
+      <c r="G505" s="2"/>
     </row>
     <row r="506" spans="1:7">
       <c r="B506" t="s">
-        <v>1071</v>
+        <v>1075</v>
       </c>
       <c r="C506" t="s">
-        <v>1072</v>
+        <v>1076</v>
       </c>
       <c r="D506" t="s">
-        <v>1039</v>
-[...2 lines deleted...]
-        <v>1073</v>
+        <v>10</v>
       </c>
       <c r="F506" s="3">
-        <v>967.0</v>
+        <v>979.0</v>
       </c>
       <c r="G506" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="507" spans="1:7">
+      <c r="B507" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D507" t="s">
+        <v>10</v>
+      </c>
+      <c r="F507" s="3">
+        <v>979.0</v>
+      </c>
+      <c r="G507" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="508" spans="1:7">
-      <c r="A508" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G508" s="2"/>
+      <c r="B508" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D508" t="s">
+        <v>10</v>
+      </c>
+      <c r="F508" s="3">
+        <v>979.0</v>
+      </c>
+      <c r="G508" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="509" spans="1:7">
       <c r="B509" t="s">
-        <v>1075</v>
+        <v>1081</v>
       </c>
       <c r="C509" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
       <c r="D509" t="s">
         <v>10</v>
       </c>
-      <c r="E509" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F509" s="3">
-        <v>15453.0</v>
+        <v>979.0</v>
       </c>
       <c r="G509" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="510" spans="1:7">
       <c r="B510" t="s">
-        <v>1077</v>
+        <v>1083</v>
       </c>
       <c r="C510" t="s">
-        <v>1078</v>
+        <v>1084</v>
       </c>
       <c r="D510" t="s">
         <v>10</v>
       </c>
-      <c r="E510" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F510" s="3">
-        <v>17579.0</v>
+        <v>979.0</v>
       </c>
       <c r="G510" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="511" spans="1:7">
       <c r="B511" t="s">
-        <v>1079</v>
+        <v>1085</v>
       </c>
       <c r="C511" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="D511" t="s">
         <v>10</v>
       </c>
-      <c r="E511" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F511" s="3">
-        <v>17579.0</v>
+        <v>979.0</v>
       </c>
       <c r="G511" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="512" spans="1:7">
       <c r="B512" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="C512" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="D512" t="s">
         <v>10</v>
       </c>
-      <c r="E512" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F512" s="3">
-        <v>15082.0</v>
+        <v>979.0</v>
       </c>
       <c r="G512" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="513" spans="1:7">
       <c r="B513" t="s">
-        <v>1083</v>
+        <v>1089</v>
       </c>
       <c r="C513" t="s">
-        <v>1084</v>
+        <v>1090</v>
       </c>
       <c r="D513" t="s">
         <v>10</v>
       </c>
-      <c r="E513" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F513" s="3">
-        <v>15082.0</v>
+        <v>979.0</v>
       </c>
       <c r="G513" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="514" spans="1:7">
       <c r="B514" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="C514" t="s">
-        <v>1086</v>
+        <v>1092</v>
       </c>
       <c r="D514" t="s">
         <v>10</v>
       </c>
-      <c r="E514" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F514" s="3">
-        <v>15821.0</v>
+        <v>979.0</v>
       </c>
       <c r="G514" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="515" spans="1:7">
       <c r="B515" t="s">
-        <v>1087</v>
+        <v>1093</v>
       </c>
       <c r="C515" t="s">
-        <v>1088</v>
+        <v>1094</v>
       </c>
       <c r="D515" t="s">
         <v>10</v>
       </c>
-      <c r="E515" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F515" s="3">
-        <v>17579.0</v>
+        <v>979.0</v>
       </c>
       <c r="G515" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="516" spans="1:7">
       <c r="B516" t="s">
-        <v>1089</v>
+        <v>1095</v>
       </c>
       <c r="C516" t="s">
-        <v>1090</v>
+        <v>1096</v>
       </c>
       <c r="D516" t="s">
         <v>10</v>
       </c>
-      <c r="E516" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F516" s="3">
-        <v>15082.0</v>
+        <v>979.0</v>
       </c>
       <c r="G516" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="517" spans="1:7">
       <c r="B517" t="s">
-        <v>1091</v>
+        <v>1097</v>
       </c>
       <c r="C517" t="s">
-        <v>1092</v>
+        <v>1098</v>
       </c>
       <c r="D517" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="E517" t="s">
-        <v>25</v>
+        <v>1099</v>
       </c>
       <c r="F517" s="3">
-        <v>15082.0</v>
+        <v>9619.0</v>
       </c>
       <c r="G517" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="518" spans="1:7">
       <c r="B518" t="s">
-        <v>1093</v>
+        <v>1100</v>
       </c>
       <c r="C518" t="s">
-        <v>1094</v>
+        <v>1101</v>
       </c>
       <c r="D518" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="E518" t="s">
-        <v>25</v>
+        <v>1102</v>
       </c>
       <c r="F518" s="3">
-        <v>15082.0</v>
+        <v>9619.0</v>
       </c>
       <c r="G518" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="519" spans="1:7">
+      <c r="B519" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D519" t="s">
+        <v>67</v>
+      </c>
+      <c r="E519" t="s">
+        <v>1105</v>
+      </c>
+      <c r="F519" s="3">
+        <v>9619.0</v>
+      </c>
+      <c r="G519" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="520" spans="1:7">
-      <c r="A520" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G520" s="2"/>
+      <c r="B520" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D520" t="s">
+        <v>67</v>
+      </c>
+      <c r="E520" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F520" s="3">
+        <v>9619.0</v>
+      </c>
+      <c r="G520" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="521" spans="1:7">
       <c r="B521" t="s">
-        <v>1096</v>
+        <v>1109</v>
       </c>
       <c r="C521" t="s">
-        <v>1097</v>
+        <v>1110</v>
       </c>
       <c r="D521" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="E521" t="s">
-        <v>25</v>
+        <v>1111</v>
       </c>
       <c r="F521" s="3">
-        <v>12584.0</v>
+        <v>9619.0</v>
       </c>
       <c r="G521" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="522" spans="1:7">
       <c r="B522" t="s">
-        <v>1098</v>
+        <v>1112</v>
       </c>
       <c r="C522" t="s">
-        <v>1099</v>
+        <v>1113</v>
       </c>
       <c r="D522" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="E522" t="s">
-        <v>16</v>
+        <v>1114</v>
       </c>
       <c r="F522" s="3">
-        <v>13139.0</v>
+        <v>9619.0</v>
       </c>
       <c r="G522" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="523" spans="1:7">
       <c r="B523" t="s">
-        <v>1100</v>
+        <v>1115</v>
       </c>
       <c r="C523" t="s">
-        <v>1101</v>
+        <v>1116</v>
       </c>
       <c r="D523" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="E523" t="s">
-        <v>19</v>
+        <v>1117</v>
       </c>
       <c r="F523" s="3">
-        <v>15914.0</v>
+        <v>9619.0</v>
       </c>
       <c r="G523" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="524" spans="1:7">
       <c r="B524" t="s">
-        <v>1102</v>
+        <v>1118</v>
       </c>
       <c r="C524" t="s">
-        <v>1103</v>
+        <v>1119</v>
       </c>
       <c r="D524" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="E524" t="s">
-        <v>22</v>
+        <v>1120</v>
       </c>
       <c r="F524" s="3">
-        <v>15914.0</v>
+        <v>9619.0</v>
       </c>
       <c r="G524" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="525" spans="1:7">
       <c r="B525" t="s">
-        <v>1104</v>
+        <v>1121</v>
       </c>
       <c r="C525" t="s">
-        <v>1105</v>
+        <v>1122</v>
       </c>
       <c r="D525" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="E525" t="s">
-        <v>34</v>
+        <v>1117</v>
       </c>
       <c r="F525" s="3">
-        <v>16285.0</v>
+        <v>9619.0</v>
       </c>
       <c r="G525" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="526" spans="1:7">
       <c r="B526" t="s">
-        <v>1106</v>
+        <v>1123</v>
       </c>
       <c r="C526" t="s">
-        <v>1107</v>
+        <v>1124</v>
       </c>
       <c r="D526" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="E526" t="s">
-        <v>25</v>
+        <v>1125</v>
       </c>
       <c r="F526" s="3">
-        <v>12584.0</v>
+        <v>9619.0</v>
       </c>
       <c r="G526" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="527" spans="1:7">
       <c r="B527" t="s">
-        <v>1108</v>
+        <v>1126</v>
       </c>
       <c r="C527" t="s">
-        <v>1109</v>
+        <v>1127</v>
       </c>
       <c r="D527" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>98</v>
       </c>
       <c r="F527" s="3">
-        <v>12584.0</v>
+        <v>408.0</v>
       </c>
       <c r="G527" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="528" spans="1:7">
       <c r="B528" t="s">
-        <v>1110</v>
+        <v>1128</v>
       </c>
       <c r="C528" t="s">
-        <v>1111</v>
+        <v>1129</v>
       </c>
       <c r="D528" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>98</v>
       </c>
       <c r="F528" s="3">
-        <v>13417.0</v>
+        <v>408.0</v>
       </c>
       <c r="G528" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="529" spans="1:7">
       <c r="B529" t="s">
-        <v>1112</v>
+        <v>1130</v>
       </c>
       <c r="C529" t="s">
-        <v>1113</v>
+        <v>1131</v>
       </c>
       <c r="D529" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>98</v>
       </c>
       <c r="F529" s="3">
-        <v>12584.0</v>
+        <v>408.0</v>
       </c>
       <c r="G529" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="530" spans="1:7">
       <c r="B530" t="s">
-        <v>1114</v>
+        <v>1132</v>
       </c>
       <c r="C530" t="s">
-        <v>1115</v>
+        <v>1133</v>
       </c>
       <c r="D530" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>98</v>
       </c>
       <c r="F530" s="3">
-        <v>13139.0</v>
+        <v>408.0</v>
       </c>
       <c r="G530" s="4" t="s">
-        <v>12</v>
-[...20 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="532" spans="1:7">
+      <c r="A532" s="2" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B532" s="2"/>
+      <c r="C532" s="2"/>
+      <c r="D532" s="2"/>
+      <c r="E532" s="2"/>
+      <c r="F532" s="2"/>
+      <c r="G532" s="2"/>
     </row>
     <row r="533" spans="1:7">
-      <c r="A533" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G533" s="2"/>
+      <c r="B533" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D533" t="s">
+        <v>67</v>
+      </c>
+      <c r="E533" t="s">
+        <v>133</v>
+      </c>
+      <c r="F533" s="3">
+        <v>10901.0</v>
+      </c>
+      <c r="G533" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="534" spans="1:7">
       <c r="B534" t="s">
-        <v>1119</v>
+        <v>1137</v>
       </c>
       <c r="C534" t="s">
-        <v>1120</v>
+        <v>1138</v>
       </c>
       <c r="D534" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="E534" t="s">
-        <v>19</v>
+        <v>118</v>
       </c>
       <c r="F534" s="3">
-        <v>17579.0</v>
+        <v>11759.0</v>
       </c>
       <c r="G534" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="536" spans="1:7">
-      <c r="B536" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A536" s="2" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B536" s="2"/>
+      <c r="C536" s="2"/>
+      <c r="D536" s="2"/>
+      <c r="E536" s="2"/>
+      <c r="F536" s="2"/>
+      <c r="G536" s="2"/>
     </row>
     <row r="537" spans="1:7">
       <c r="B537" t="s">
-        <v>1125</v>
+        <v>1140</v>
       </c>
       <c r="C537" t="s">
-        <v>1126</v>
+        <v>1141</v>
       </c>
       <c r="D537" t="s">
-        <v>10</v>
+        <v>98</v>
       </c>
       <c r="E537" t="s">
-        <v>31</v>
+        <v>1142</v>
       </c>
       <c r="F537" s="3">
-        <v>15821.0</v>
+        <v>414.0</v>
       </c>
       <c r="G537" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="538" spans="1:7">
       <c r="B538" t="s">
-        <v>1127</v>
+        <v>1143</v>
       </c>
       <c r="C538" t="s">
-        <v>1128</v>
+        <v>1144</v>
       </c>
       <c r="D538" t="s">
-        <v>10</v>
+        <v>98</v>
       </c>
       <c r="E538" t="s">
-        <v>16</v>
+        <v>1145</v>
       </c>
       <c r="F538" s="3">
-        <v>15453.0</v>
+        <v>414.0</v>
       </c>
       <c r="G538" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="540" spans="1:7">
-      <c r="B540" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A540" s="2" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B540" s="2"/>
+      <c r="C540" s="2"/>
+      <c r="D540" s="2"/>
+      <c r="E540" s="2"/>
+      <c r="F540" s="2"/>
+      <c r="G540" s="2"/>
     </row>
     <row r="541" spans="1:7">
       <c r="B541" t="s">
-        <v>1133</v>
+        <v>1147</v>
       </c>
       <c r="C541" t="s">
-        <v>1134</v>
+        <v>1148</v>
       </c>
       <c r="D541" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="E541" t="s">
-        <v>1135</v>
+        <v>430</v>
       </c>
       <c r="F541" s="3">
-        <v>15082.0</v>
+        <v>19613.0</v>
       </c>
       <c r="G541" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="543" spans="1:7">
-      <c r="B543" t="s">
-[...15 lines deleted...]
-        <v>12</v>
+      <c r="A543" s="2" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B543" s="2"/>
+      <c r="C543" s="2"/>
+      <c r="D543" s="2"/>
+      <c r="E543" s="2"/>
+      <c r="F543" s="2"/>
+      <c r="G543" s="2"/>
+    </row>
+    <row r="544" spans="1:7">
+      <c r="B544" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E544" t="s">
+        <v>430</v>
+      </c>
+      <c r="F544" s="3">
+        <v>807.0</v>
+      </c>
+      <c r="G544" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="545" spans="1:7">
-      <c r="A545" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G545" s="2"/>
+      <c r="B545" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D545" t="s">
+        <v>803</v>
+      </c>
+      <c r="E545" t="s">
+        <v>430</v>
+      </c>
+      <c r="F545" s="3">
+        <v>14479.0</v>
+      </c>
+      <c r="G545" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="546" spans="1:7">
       <c r="B546" t="s">
-        <v>1141</v>
+        <v>1155</v>
       </c>
       <c r="C546" t="s">
-        <v>1142</v>
+        <v>1156</v>
       </c>
       <c r="D546" t="s">
-        <v>343</v>
+        <v>28</v>
       </c>
       <c r="E546" t="s">
-        <v>25</v>
+        <v>430</v>
       </c>
       <c r="F546" s="3">
-        <v>21281.0</v>
+        <v>3880.0</v>
       </c>
       <c r="G546" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="548" spans="1:7">
-      <c r="B548" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A548" s="2" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B548" s="2"/>
+      <c r="C548" s="2"/>
+      <c r="D548" s="2"/>
+      <c r="E548" s="2"/>
+      <c r="F548" s="2"/>
+      <c r="G548" s="2"/>
     </row>
     <row r="549" spans="1:7">
       <c r="B549" t="s">
-        <v>1141</v>
+        <v>1158</v>
       </c>
       <c r="C549" t="s">
-        <v>1142</v>
+        <v>1159</v>
       </c>
       <c r="D549" t="s">
-        <v>343</v>
+        <v>46</v>
       </c>
       <c r="E549" t="s">
-        <v>25</v>
+        <v>230</v>
       </c>
       <c r="F549" s="3">
-        <v>21281.0</v>
+        <v>928.0</v>
       </c>
       <c r="G549" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="550" spans="1:7">
       <c r="B550" t="s">
-        <v>1141</v>
+        <v>1160</v>
       </c>
       <c r="C550" t="s">
-        <v>1142</v>
+        <v>1161</v>
       </c>
       <c r="D550" t="s">
-        <v>343</v>
+        <v>1162</v>
       </c>
       <c r="E550" t="s">
-        <v>25</v>
+        <v>230</v>
       </c>
       <c r="F550" s="3">
-        <v>21281.0</v>
+        <v>13826.0</v>
       </c>
       <c r="G550" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="551" spans="1:7">
+      <c r="B551" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D551" t="s">
+        <v>28</v>
+      </c>
+      <c r="E551" t="s">
+        <v>230</v>
+      </c>
+      <c r="F551" s="3">
+        <v>4161.0</v>
+      </c>
+      <c r="G551" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="552" spans="1:7">
-      <c r="A552" s="2" t="s">
-[...26 lines deleted...]
-        <v>12</v>
+      <c r="B552" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D552" t="s">
+        <v>233</v>
+      </c>
+      <c r="E552" t="s">
+        <v>230</v>
+      </c>
+      <c r="F552" s="3">
+        <v>7913.0</v>
+      </c>
+      <c r="G552" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="554" spans="1:7">
-      <c r="B554" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A554" s="2" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B554" s="2"/>
+      <c r="C554" s="2"/>
+      <c r="D554" s="2"/>
+      <c r="E554" s="2"/>
+      <c r="F554" s="2"/>
+      <c r="G554" s="2"/>
     </row>
     <row r="555" spans="1:7">
       <c r="B555" t="s">
-        <v>1148</v>
+        <v>1168</v>
       </c>
       <c r="C555" t="s">
-        <v>1149</v>
+        <v>1169</v>
       </c>
       <c r="D555" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="E555" t="s">
-        <v>25</v>
+        <v>430</v>
       </c>
       <c r="F555" s="3">
-        <v>34232.0</v>
+        <v>1086.0</v>
       </c>
       <c r="G555" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="556" spans="1:7">
       <c r="B556" t="s">
-        <v>1150</v>
+        <v>1170</v>
       </c>
       <c r="C556" t="s">
-        <v>1151</v>
+        <v>1171</v>
       </c>
       <c r="D556" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="E556" t="s">
-        <v>28</v>
+        <v>430</v>
       </c>
       <c r="F556" s="3">
-        <v>34232.0</v>
+        <v>5015.0</v>
       </c>
       <c r="G556" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="557" spans="1:7">
       <c r="B557" t="s">
-        <v>1152</v>
+        <v>1172</v>
       </c>
       <c r="C557" t="s">
-        <v>1153</v>
+        <v>1173</v>
       </c>
       <c r="D557" t="s">
-        <v>10</v>
+        <v>98</v>
       </c>
       <c r="E557" t="s">
-        <v>31</v>
+        <v>430</v>
       </c>
       <c r="F557" s="3">
-        <v>34232.0</v>
+        <v>403.0</v>
       </c>
       <c r="G557" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="559" spans="1:7">
       <c r="A559" s="2" t="s">
-        <v>1154</v>
+        <v>1174</v>
       </c>
       <c r="B559" s="2"/>
       <c r="C559" s="2"/>
       <c r="D559" s="2"/>
       <c r="E559" s="2"/>
       <c r="F559" s="2"/>
       <c r="G559" s="2"/>
     </row>
     <row r="560" spans="1:7">
       <c r="B560" t="s">
-        <v>1155</v>
+        <v>1175</v>
       </c>
       <c r="C560" t="s">
-        <v>1156</v>
+        <v>1176</v>
       </c>
       <c r="D560" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="E560" t="s">
-        <v>25</v>
+        <v>430</v>
       </c>
       <c r="F560" s="3">
-        <v>17118.0</v>
+        <v>1086.0</v>
       </c>
       <c r="G560" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="561" spans="1:7">
       <c r="B561" t="s">
-        <v>1157</v>
+        <v>1177</v>
       </c>
       <c r="C561" t="s">
-        <v>1158</v>
+        <v>1178</v>
       </c>
       <c r="D561" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="E561" t="s">
-        <v>31</v>
+        <v>430</v>
       </c>
       <c r="F561" s="3">
-        <v>17118.0</v>
+        <v>9126.0</v>
       </c>
       <c r="G561" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="562" spans="1:7">
       <c r="B562" t="s">
-        <v>1159</v>
+        <v>1179</v>
       </c>
       <c r="C562" t="s">
-        <v>1160</v>
+        <v>1180</v>
       </c>
       <c r="D562" t="s">
-        <v>10</v>
+        <v>98</v>
       </c>
       <c r="E562" t="s">
-        <v>16</v>
+        <v>430</v>
       </c>
       <c r="F562" s="3">
-        <v>17118.0</v>
+        <v>403.0</v>
       </c>
       <c r="G562" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="564" spans="1:7">
-      <c r="B564" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A564" s="2" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B564" s="2"/>
+      <c r="C564" s="2"/>
+      <c r="D564" s="2"/>
+      <c r="E564" s="2"/>
+      <c r="F564" s="2"/>
+      <c r="G564" s="2"/>
     </row>
     <row r="565" spans="1:7">
       <c r="B565" t="s">
-        <v>1165</v>
+        <v>1182</v>
       </c>
       <c r="C565" t="s">
-        <v>1166</v>
+        <v>1183</v>
       </c>
       <c r="D565" t="s">
-        <v>10</v>
+        <v>1184</v>
       </c>
       <c r="E565" t="s">
-        <v>22</v>
+        <v>1185</v>
       </c>
       <c r="F565" s="3">
-        <v>17950.0</v>
+        <v>967.0</v>
       </c>
       <c r="G565" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="566" spans="1:7">
       <c r="B566" t="s">
-        <v>1167</v>
+        <v>1186</v>
       </c>
       <c r="C566" t="s">
-        <v>1168</v>
+        <v>1187</v>
       </c>
       <c r="D566" t="s">
-        <v>10</v>
+        <v>1184</v>
       </c>
       <c r="E566" t="s">
-        <v>22</v>
+        <v>1188</v>
       </c>
       <c r="F566" s="3">
-        <v>17950.0</v>
+        <v>967.0</v>
       </c>
       <c r="G566" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="567" spans="1:7">
       <c r="B567" t="s">
-        <v>1169</v>
+        <v>1189</v>
       </c>
       <c r="C567" t="s">
-        <v>1170</v>
+        <v>1190</v>
       </c>
       <c r="D567" t="s">
-        <v>10</v>
+        <v>1184</v>
       </c>
       <c r="E567" t="s">
-        <v>28</v>
+        <v>1191</v>
       </c>
       <c r="F567" s="3">
-        <v>17118.0</v>
+        <v>967.0</v>
       </c>
       <c r="G567" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="568" spans="1:7">
+      <c r="B568" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D568" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E568" t="s">
+        <v>1194</v>
+      </c>
+      <c r="F568" s="3">
+        <v>967.0</v>
+      </c>
+      <c r="G568" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="569" spans="1:7">
-      <c r="A569" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G569" s="2"/>
+      <c r="B569" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D569" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E569" t="s">
+        <v>1197</v>
+      </c>
+      <c r="F569" s="3">
+        <v>967.0</v>
+      </c>
+      <c r="G569" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="570" spans="1:7">
       <c r="B570" t="s">
-        <v>1172</v>
+        <v>1198</v>
       </c>
       <c r="C570" t="s">
-        <v>1173</v>
+        <v>1199</v>
       </c>
       <c r="D570" t="s">
-        <v>10</v>
+        <v>1184</v>
       </c>
       <c r="E570" t="s">
-        <v>25</v>
+        <v>1200</v>
       </c>
       <c r="F570" s="3">
-        <v>21281.0</v>
+        <v>967.0</v>
       </c>
       <c r="G570" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="571" spans="1:7">
       <c r="B571" t="s">
-        <v>1174</v>
+        <v>1201</v>
       </c>
       <c r="C571" t="s">
-        <v>1175</v>
+        <v>1202</v>
       </c>
       <c r="D571" t="s">
-        <v>10</v>
+        <v>1184</v>
       </c>
       <c r="E571" t="s">
-        <v>31</v>
+        <v>1203</v>
       </c>
       <c r="F571" s="3">
-        <v>21281.0</v>
+        <v>967.0</v>
       </c>
       <c r="G571" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="572" spans="1:7">
       <c r="B572" t="s">
-        <v>1176</v>
+        <v>1204</v>
       </c>
       <c r="C572" t="s">
-        <v>1177</v>
+        <v>1205</v>
       </c>
       <c r="D572" t="s">
-        <v>10</v>
+        <v>1184</v>
       </c>
       <c r="E572" t="s">
-        <v>16</v>
+        <v>1206</v>
       </c>
       <c r="F572" s="3">
-        <v>21281.0</v>
+        <v>967.0</v>
       </c>
       <c r="G572" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="573" spans="1:7">
       <c r="B573" t="s">
-        <v>1178</v>
+        <v>1207</v>
       </c>
       <c r="C573" t="s">
-        <v>1179</v>
+        <v>1208</v>
       </c>
       <c r="D573" t="s">
-        <v>10</v>
+        <v>1184</v>
       </c>
       <c r="E573" t="s">
-        <v>19</v>
+        <v>1209</v>
       </c>
       <c r="F573" s="3">
-        <v>21281.0</v>
+        <v>967.0</v>
       </c>
       <c r="G573" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="574" spans="1:7">
       <c r="B574" t="s">
-        <v>1180</v>
+        <v>1210</v>
       </c>
       <c r="C574" t="s">
-        <v>1181</v>
+        <v>1211</v>
       </c>
       <c r="D574" t="s">
-        <v>10</v>
+        <v>1184</v>
       </c>
       <c r="E574" t="s">
-        <v>82</v>
+        <v>1212</v>
       </c>
       <c r="F574" s="3">
-        <v>21281.0</v>
+        <v>967.0</v>
       </c>
       <c r="G574" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="575" spans="1:7">
       <c r="B575" t="s">
-        <v>1182</v>
+        <v>1213</v>
       </c>
       <c r="C575" t="s">
-        <v>1183</v>
+        <v>1214</v>
       </c>
       <c r="D575" t="s">
-        <v>10</v>
+        <v>1184</v>
       </c>
       <c r="E575" t="s">
-        <v>22</v>
+        <v>1215</v>
       </c>
       <c r="F575" s="3">
-        <v>21281.0</v>
+        <v>967.0</v>
       </c>
       <c r="G575" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="576" spans="1:7">
       <c r="B576" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D576" t="s">
         <v>1184</v>
       </c>
-      <c r="C576" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E576" t="s">
-        <v>28</v>
+        <v>1218</v>
       </c>
       <c r="F576" s="3">
-        <v>21281.0</v>
+        <v>967.0</v>
       </c>
       <c r="G576" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="578" spans="1:7">
       <c r="A578" s="2" t="s">
-        <v>1186</v>
+        <v>1219</v>
       </c>
       <c r="B578" s="2"/>
       <c r="C578" s="2"/>
       <c r="D578" s="2"/>
       <c r="E578" s="2"/>
       <c r="F578" s="2"/>
       <c r="G578" s="2"/>
     </row>
     <row r="579" spans="1:7">
       <c r="B579" t="s">
-        <v>1187</v>
+        <v>1220</v>
       </c>
       <c r="C579" t="s">
-        <v>1188</v>
+        <v>1221</v>
       </c>
       <c r="D579" t="s">
-        <v>1189</v>
+        <v>113</v>
+      </c>
+      <c r="E579" t="s">
+        <v>118</v>
       </c>
       <c r="F579" s="3">
-        <v>1184.0</v>
+        <v>17849.0</v>
       </c>
       <c r="G579" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="580" spans="1:7">
       <c r="B580" t="s">
-        <v>1190</v>
+        <v>1222</v>
       </c>
       <c r="C580" t="s">
-        <v>1191</v>
+        <v>1223</v>
       </c>
       <c r="D580" t="s">
-        <v>1192</v>
+        <v>113</v>
+      </c>
+      <c r="E580" t="s">
+        <v>121</v>
       </c>
       <c r="F580" s="3">
-        <v>2575.0</v>
+        <v>20305.0</v>
       </c>
       <c r="G580" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="581" spans="1:7">
+      <c r="B581" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D581" t="s">
+        <v>113</v>
+      </c>
+      <c r="E581" t="s">
+        <v>124</v>
+      </c>
+      <c r="F581" s="3">
+        <v>20305.0</v>
+      </c>
+      <c r="G581" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="582" spans="1:7">
-      <c r="A582" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G582" s="2"/>
+      <c r="B582" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D582" t="s">
+        <v>113</v>
+      </c>
+      <c r="E582" t="s">
+        <v>127</v>
+      </c>
+      <c r="F582" s="3">
+        <v>17422.0</v>
+      </c>
+      <c r="G582" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="583" spans="1:7">
       <c r="B583" t="s">
-        <v>1194</v>
+        <v>1228</v>
       </c>
       <c r="C583" t="s">
-        <v>1195</v>
+        <v>1229</v>
       </c>
       <c r="D583" t="s">
-        <v>1196</v>
+        <v>113</v>
+      </c>
+      <c r="E583" t="s">
+        <v>130</v>
       </c>
       <c r="F583" s="3">
-        <v>244.0</v>
+        <v>17422.0</v>
       </c>
       <c r="G583" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="584" spans="1:7">
       <c r="B584" t="s">
-        <v>1197</v>
+        <v>1230</v>
       </c>
       <c r="C584" t="s">
-        <v>1198</v>
+        <v>1231</v>
       </c>
       <c r="D584" t="s">
-        <v>301</v>
+        <v>113</v>
+      </c>
+      <c r="E584" t="s">
+        <v>133</v>
       </c>
       <c r="F584" s="3">
-        <v>1281.0</v>
+        <v>18275.0</v>
       </c>
       <c r="G584" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="585" spans="1:7">
+      <c r="B585" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D585" t="s">
+        <v>113</v>
+      </c>
+      <c r="E585" t="s">
+        <v>136</v>
+      </c>
+      <c r="F585" s="3">
+        <v>20305.0</v>
+      </c>
+      <c r="G585" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="586" spans="1:7">
-      <c r="A586" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G586" s="2"/>
+      <c r="B586" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D586" t="s">
+        <v>113</v>
+      </c>
+      <c r="E586" t="s">
+        <v>127</v>
+      </c>
+      <c r="F586" s="3">
+        <v>17422.0</v>
+      </c>
+      <c r="G586" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="587" spans="1:7">
       <c r="B587" t="s">
-        <v>1200</v>
+        <v>1236</v>
       </c>
       <c r="C587" t="s">
-        <v>1201</v>
+        <v>1237</v>
       </c>
       <c r="D587" t="s">
-        <v>483</v>
+        <v>113</v>
       </c>
       <c r="E587" t="s">
-        <v>16</v>
+        <v>127</v>
       </c>
       <c r="F587" s="3">
-        <v>5366.0</v>
+        <v>17422.0</v>
       </c>
       <c r="G587" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="588" spans="1:7">
       <c r="B588" t="s">
-        <v>1202</v>
+        <v>1238</v>
       </c>
       <c r="C588" t="s">
-        <v>1203</v>
+        <v>1239</v>
       </c>
       <c r="D588" t="s">
-        <v>483</v>
+        <v>113</v>
       </c>
       <c r="E588" t="s">
-        <v>25</v>
+        <v>127</v>
       </c>
       <c r="F588" s="3">
-        <v>5366.0</v>
+        <v>17422.0</v>
       </c>
       <c r="G588" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="589" spans="1:7">
       <c r="B589" t="s">
-        <v>1204</v>
+        <v>1240</v>
       </c>
       <c r="C589" t="s">
-        <v>1205</v>
+        <v>1241</v>
       </c>
       <c r="D589" t="s">
-        <v>506</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>113</v>
       </c>
       <c r="F589" s="3">
-        <v>10362.0</v>
+        <v>17422.0</v>
       </c>
       <c r="G589" s="4" t="s">
-        <v>12</v>
-[...20 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="591" spans="1:7">
+      <c r="A591" s="2" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B591" s="2"/>
+      <c r="C591" s="2"/>
+      <c r="D591" s="2"/>
+      <c r="E591" s="2"/>
+      <c r="F591" s="2"/>
+      <c r="G591" s="2"/>
     </row>
     <row r="592" spans="1:7">
-      <c r="A592" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G592" s="2"/>
+      <c r="B592" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D592" t="s">
+        <v>198</v>
+      </c>
+      <c r="F592" s="3">
+        <v>21577.0</v>
+      </c>
+      <c r="G592" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="593" spans="1:7">
       <c r="B593" t="s">
-        <v>1209</v>
+        <v>1245</v>
       </c>
       <c r="C593" t="s">
-        <v>1210</v>
+        <v>1246</v>
       </c>
       <c r="D593" t="s">
-        <v>1211</v>
-[...2 lines deleted...]
-        <v>1212</v>
+        <v>198</v>
       </c>
       <c r="F593" s="3">
-        <v>811.0</v>
+        <v>23410.0</v>
       </c>
       <c r="G593" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="594" spans="1:7">
       <c r="B594" t="s">
-        <v>1213</v>
+        <v>1247</v>
       </c>
       <c r="C594" t="s">
-        <v>1214</v>
+        <v>1248</v>
       </c>
       <c r="D594" t="s">
-        <v>1211</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>198</v>
       </c>
       <c r="F594" s="3">
-        <v>811.0</v>
+        <v>23410.0</v>
       </c>
       <c r="G594" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="595" spans="1:7">
       <c r="B595" t="s">
-        <v>1216</v>
+        <v>1249</v>
       </c>
       <c r="C595" t="s">
-        <v>1217</v>
+        <v>1250</v>
       </c>
       <c r="D595" t="s">
-        <v>1211</v>
-[...2 lines deleted...]
-        <v>1218</v>
+        <v>198</v>
       </c>
       <c r="F595" s="3">
-        <v>811.0</v>
+        <v>21577.0</v>
       </c>
       <c r="G595" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="596" spans="1:7">
       <c r="B596" t="s">
-        <v>1219</v>
+        <v>1251</v>
       </c>
       <c r="C596" t="s">
-        <v>1220</v>
+        <v>1252</v>
       </c>
       <c r="D596" t="s">
-        <v>1211</v>
-[...2 lines deleted...]
-        <v>1221</v>
+        <v>198</v>
       </c>
       <c r="F596" s="3">
-        <v>811.0</v>
+        <v>21577.0</v>
       </c>
       <c r="G596" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="597" spans="1:7">
       <c r="B597" t="s">
-        <v>1222</v>
+        <v>1253</v>
       </c>
       <c r="C597" t="s">
-        <v>1223</v>
+        <v>1254</v>
       </c>
       <c r="D597" t="s">
-        <v>1211</v>
-[...2 lines deleted...]
-        <v>1003</v>
+        <v>198</v>
       </c>
       <c r="F597" s="3">
-        <v>811.0</v>
+        <v>21577.0</v>
       </c>
       <c r="G597" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="598" spans="1:7">
       <c r="B598" t="s">
-        <v>1224</v>
+        <v>1255</v>
       </c>
       <c r="C598" t="s">
-        <v>1225</v>
+        <v>1256</v>
       </c>
       <c r="D598" t="s">
-        <v>1211</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>198</v>
       </c>
       <c r="F598" s="3">
-        <v>811.0</v>
+        <v>23410.0</v>
       </c>
       <c r="G598" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="600" spans="1:7">
-      <c r="B600" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A600" s="2" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B600" s="2"/>
+      <c r="C600" s="2"/>
+      <c r="D600" s="2"/>
+      <c r="E600" s="2"/>
+      <c r="F600" s="2"/>
+      <c r="G600" s="2"/>
     </row>
     <row r="601" spans="1:7">
       <c r="B601" t="s">
-        <v>1230</v>
+        <v>1258</v>
       </c>
       <c r="C601" t="s">
-        <v>1231</v>
+        <v>1259</v>
       </c>
       <c r="D601" t="s">
-        <v>1232</v>
+        <v>113</v>
       </c>
       <c r="E601" t="s">
-        <v>1218</v>
+        <v>127</v>
       </c>
       <c r="F601" s="3">
-        <v>8010.0</v>
+        <v>14534.0</v>
       </c>
       <c r="G601" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="602" spans="1:7">
       <c r="B602" t="s">
-        <v>1233</v>
+        <v>1260</v>
       </c>
       <c r="C602" t="s">
-        <v>1234</v>
+        <v>1261</v>
       </c>
       <c r="D602" t="s">
-        <v>1232</v>
+        <v>113</v>
       </c>
       <c r="E602" t="s">
-        <v>331</v>
+        <v>118</v>
       </c>
       <c r="F602" s="3">
-        <v>8010.0</v>
+        <v>15176.0</v>
       </c>
       <c r="G602" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="603" spans="1:7">
       <c r="B603" t="s">
-        <v>1235</v>
+        <v>1262</v>
       </c>
       <c r="C603" t="s">
-        <v>1236</v>
+        <v>1263</v>
       </c>
       <c r="D603" t="s">
-        <v>1232</v>
+        <v>113</v>
       </c>
       <c r="E603" t="s">
-        <v>25</v>
+        <v>121</v>
       </c>
       <c r="F603" s="3">
-        <v>8010.0</v>
+        <v>18382.0</v>
       </c>
       <c r="G603" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="604" spans="1:7">
       <c r="B604" t="s">
-        <v>1237</v>
+        <v>1264</v>
       </c>
       <c r="C604" t="s">
-        <v>1238</v>
+        <v>1265</v>
       </c>
       <c r="D604" t="s">
-        <v>1232</v>
+        <v>113</v>
       </c>
       <c r="E604" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
       <c r="F604" s="3">
-        <v>8010.0</v>
+        <v>18382.0</v>
       </c>
       <c r="G604" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="605" spans="1:7">
       <c r="B605" t="s">
-        <v>1239</v>
+        <v>1266</v>
       </c>
       <c r="C605" t="s">
-        <v>1240</v>
+        <v>1267</v>
       </c>
       <c r="D605" t="s">
-        <v>1232</v>
+        <v>113</v>
       </c>
       <c r="E605" t="s">
-        <v>1241</v>
+        <v>136</v>
       </c>
       <c r="F605" s="3">
-        <v>8010.0</v>
+        <v>18810.0</v>
       </c>
       <c r="G605" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="606" spans="1:7">
       <c r="B606" t="s">
-        <v>1242</v>
+        <v>1268</v>
       </c>
       <c r="C606" t="s">
-        <v>1243</v>
+        <v>1269</v>
       </c>
       <c r="D606" t="s">
-        <v>1232</v>
+        <v>113</v>
       </c>
       <c r="E606" t="s">
-        <v>1221</v>
+        <v>127</v>
       </c>
       <c r="F606" s="3">
-        <v>8010.0</v>
+        <v>14534.0</v>
       </c>
       <c r="G606" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="607" spans="1:7">
       <c r="B607" t="s">
-        <v>1244</v>
+        <v>1270</v>
       </c>
       <c r="C607" t="s">
-        <v>1245</v>
+        <v>1271</v>
       </c>
       <c r="D607" t="s">
-        <v>1232</v>
+        <v>113</v>
       </c>
       <c r="E607" t="s">
-        <v>1215</v>
+        <v>133</v>
       </c>
       <c r="F607" s="3">
-        <v>8010.0</v>
+        <v>14534.0</v>
       </c>
       <c r="G607" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="608" spans="1:7">
       <c r="B608" t="s">
-        <v>1246</v>
+        <v>1272</v>
       </c>
       <c r="C608" t="s">
-        <v>1247</v>
+        <v>1273</v>
       </c>
       <c r="D608" t="s">
-        <v>1232</v>
+        <v>113</v>
       </c>
       <c r="E608" t="s">
-        <v>1212</v>
+        <v>130</v>
       </c>
       <c r="F608" s="3">
-        <v>8010.0</v>
+        <v>15497.0</v>
       </c>
       <c r="G608" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="609" spans="1:7">
       <c r="B609" t="s">
-        <v>1248</v>
+        <v>1274</v>
       </c>
       <c r="C609" t="s">
-        <v>1249</v>
+        <v>1275</v>
       </c>
       <c r="D609" t="s">
-        <v>1250</v>
+        <v>113</v>
       </c>
       <c r="E609" t="s">
-        <v>16</v>
+        <v>127</v>
       </c>
       <c r="F609" s="3">
-        <v>4577.0</v>
+        <v>14534.0</v>
       </c>
       <c r="G609" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="610" spans="1:7">
       <c r="B610" t="s">
-        <v>1251</v>
+        <v>1276</v>
       </c>
       <c r="C610" t="s">
-        <v>1252</v>
+        <v>1277</v>
       </c>
       <c r="D610" t="s">
-        <v>1250</v>
+        <v>113</v>
       </c>
       <c r="E610" t="s">
-        <v>25</v>
+        <v>127</v>
       </c>
       <c r="F610" s="3">
-        <v>4577.0</v>
+        <v>15176.0</v>
       </c>
       <c r="G610" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="611" spans="1:7">
       <c r="B611" t="s">
-        <v>1253</v>
+        <v>1278</v>
       </c>
       <c r="C611" t="s">
-        <v>1254</v>
+        <v>1279</v>
       </c>
       <c r="D611" t="s">
-        <v>1250</v>
+        <v>113</v>
       </c>
       <c r="E611" t="s">
-        <v>1003</v>
+        <v>127</v>
       </c>
       <c r="F611" s="3">
-        <v>4577.0</v>
+        <v>15176.0</v>
       </c>
       <c r="G611" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="613" spans="1:7">
-      <c r="B613" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A613" s="2" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B613" s="2"/>
+      <c r="C613" s="2"/>
+      <c r="D613" s="2"/>
+      <c r="E613" s="2"/>
+      <c r="F613" s="2"/>
+      <c r="G613" s="2"/>
     </row>
     <row r="614" spans="1:7">
       <c r="B614" t="s">
-        <v>1259</v>
+        <v>1281</v>
       </c>
       <c r="C614" t="s">
-        <v>1260</v>
+        <v>1282</v>
       </c>
       <c r="D614" t="s">
-        <v>1250</v>
+        <v>113</v>
       </c>
       <c r="E614" t="s">
-        <v>1215</v>
+        <v>121</v>
       </c>
       <c r="F614" s="3">
-        <v>4577.0</v>
+        <v>20305.0</v>
       </c>
       <c r="G614" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="615" spans="1:7">
       <c r="B615" t="s">
-        <v>1261</v>
+        <v>1283</v>
       </c>
       <c r="C615" t="s">
-        <v>1262</v>
+        <v>1284</v>
       </c>
       <c r="D615" t="s">
-        <v>1250</v>
+        <v>113</v>
       </c>
       <c r="E615" t="s">
-        <v>1218</v>
+        <v>127</v>
       </c>
       <c r="F615" s="3">
-        <v>4577.0</v>
+        <v>17422.0</v>
       </c>
       <c r="G615" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="616" spans="1:7">
       <c r="B616" t="s">
-        <v>1263</v>
+        <v>1285</v>
       </c>
       <c r="C616" t="s">
-        <v>1264</v>
+        <v>1286</v>
       </c>
       <c r="D616" t="s">
-        <v>1250</v>
+        <v>113</v>
       </c>
       <c r="E616" t="s">
-        <v>1212</v>
+        <v>130</v>
       </c>
       <c r="F616" s="3">
-        <v>4577.0</v>
+        <v>17422.0</v>
       </c>
       <c r="G616" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="617" spans="1:7">
+      <c r="B617" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D617" t="s">
+        <v>113</v>
+      </c>
+      <c r="E617" t="s">
+        <v>133</v>
+      </c>
+      <c r="F617" s="3">
+        <v>18275.0</v>
+      </c>
+      <c r="G617" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="618" spans="1:7">
-      <c r="A618" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G618" s="2"/>
+      <c r="B618" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D618" t="s">
+        <v>113</v>
+      </c>
+      <c r="E618" t="s">
+        <v>118</v>
+      </c>
+      <c r="F618" s="3">
+        <v>17849.0</v>
+      </c>
+      <c r="G618" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="619" spans="1:7">
       <c r="B619" t="s">
-        <v>1266</v>
+        <v>1291</v>
       </c>
       <c r="C619" t="s">
-        <v>1267</v>
+        <v>1292</v>
       </c>
       <c r="D619" t="s">
-        <v>1196</v>
+        <v>113</v>
+      </c>
+      <c r="E619" t="s">
+        <v>124</v>
       </c>
       <c r="F619" s="3">
-        <v>266.0</v>
+        <v>20305.0</v>
       </c>
       <c r="G619" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="620" spans="1:7">
       <c r="B620" t="s">
-        <v>1268</v>
+        <v>1293</v>
       </c>
       <c r="C620" t="s">
-        <v>1269</v>
+        <v>1294</v>
       </c>
       <c r="D620" t="s">
-        <v>1270</v>
+        <v>113</v>
+      </c>
+      <c r="E620" t="s">
+        <v>136</v>
       </c>
       <c r="F620" s="3">
-        <v>530.0</v>
+        <v>20305.0</v>
       </c>
       <c r="G620" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="621" spans="1:7">
       <c r="B621" t="s">
-        <v>1271</v>
+        <v>1295</v>
       </c>
       <c r="C621" t="s">
-        <v>1272</v>
+        <v>1296</v>
       </c>
       <c r="D621" t="s">
-        <v>105</v>
+        <v>113</v>
+      </c>
+      <c r="E621" t="s">
+        <v>260</v>
       </c>
       <c r="F621" s="3">
-        <v>8882.0</v>
+        <v>17422.0</v>
       </c>
       <c r="G621" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="622" spans="1:7">
       <c r="B622" t="s">
-        <v>1273</v>
+        <v>1297</v>
       </c>
       <c r="C622" t="s">
-        <v>1274</v>
+        <v>1298</v>
       </c>
       <c r="D622" t="s">
-        <v>301</v>
+        <v>113</v>
+      </c>
+      <c r="E622" t="s">
+        <v>127</v>
       </c>
       <c r="F622" s="3">
-        <v>2340.0</v>
+        <v>17422.0</v>
       </c>
       <c r="G622" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="623" spans="1:7">
+      <c r="B623" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D623" t="s">
+        <v>113</v>
+      </c>
+      <c r="E623" t="s">
+        <v>127</v>
+      </c>
+      <c r="F623" s="3">
+        <v>17422.0</v>
+      </c>
+      <c r="G623" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="624" spans="1:7">
-      <c r="A624" s="2" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="B624" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D624" t="s">
+        <v>113</v>
+      </c>
+      <c r="F624" s="3">
+        <v>17422.0</v>
+      </c>
+      <c r="G624" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="626" spans="1:7">
+      <c r="A626" s="2" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B626" s="2"/>
+      <c r="C626" s="2"/>
+      <c r="D626" s="2"/>
+      <c r="E626" s="2"/>
+      <c r="F626" s="2"/>
+      <c r="G626" s="2"/>
     </row>
     <row r="627" spans="1:7">
-      <c r="A627" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G627" s="2"/>
+      <c r="B627" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D627" t="s">
+        <v>113</v>
+      </c>
+      <c r="E627" t="s">
+        <v>263</v>
+      </c>
+      <c r="F627" s="3">
+        <v>41034.0</v>
+      </c>
+      <c r="G627" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="628" spans="1:7">
       <c r="B628" t="s">
-        <v>1279</v>
+        <v>1306</v>
       </c>
       <c r="C628" t="s">
-        <v>1280</v>
+        <v>1307</v>
       </c>
       <c r="D628" t="s">
-        <v>1281</v>
+        <v>113</v>
+      </c>
+      <c r="E628" t="s">
+        <v>118</v>
       </c>
       <c r="F628" s="3">
-        <v>205.0</v>
+        <v>39539.0</v>
       </c>
       <c r="G628" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="629" spans="1:7">
       <c r="B629" t="s">
-        <v>1282</v>
+        <v>1308</v>
       </c>
       <c r="C629" t="s">
-        <v>1283</v>
+        <v>1309</v>
       </c>
       <c r="D629" t="s">
-        <v>301</v>
+        <v>113</v>
+      </c>
+      <c r="E629" t="s">
+        <v>127</v>
       </c>
       <c r="F629" s="3">
-        <v>410.0</v>
+        <v>39539.0</v>
       </c>
       <c r="G629" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="630" spans="1:7">
+      <c r="B630" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D630" t="s">
+        <v>113</v>
+      </c>
+      <c r="E630" t="s">
+        <v>130</v>
+      </c>
+      <c r="F630" s="3">
+        <v>39539.0</v>
+      </c>
+      <c r="G630" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="631" spans="1:7">
-      <c r="A631" s="2" t="s">
-[...26 lines deleted...]
-        <v>12</v>
+      <c r="B631" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D631" t="s">
+        <v>113</v>
+      </c>
+      <c r="E631" t="s">
+        <v>133</v>
+      </c>
+      <c r="F631" s="3">
+        <v>39539.0</v>
+      </c>
+      <c r="G631" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="633" spans="1:7">
-      <c r="B633" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A633" s="2" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B633" s="2"/>
+      <c r="C633" s="2"/>
+      <c r="D633" s="2"/>
+      <c r="E633" s="2"/>
+      <c r="F633" s="2"/>
+      <c r="G633" s="2"/>
     </row>
     <row r="634" spans="1:7">
       <c r="B634" t="s">
-        <v>1290</v>
+        <v>1315</v>
       </c>
       <c r="C634" t="s">
-        <v>1291</v>
+        <v>1316</v>
       </c>
       <c r="D634" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E634" t="s">
-        <v>82</v>
+        <v>127</v>
       </c>
       <c r="F634" s="3">
-        <v>696.0</v>
+        <v>19773.0</v>
       </c>
       <c r="G634" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="635" spans="1:7">
       <c r="B635" t="s">
-        <v>1292</v>
+        <v>1317</v>
       </c>
       <c r="C635" t="s">
-        <v>1293</v>
+        <v>1318</v>
       </c>
       <c r="D635" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E635" t="s">
-        <v>1294</v>
+        <v>133</v>
       </c>
       <c r="F635" s="3">
-        <v>696.0</v>
+        <v>19773.0</v>
       </c>
       <c r="G635" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="636" spans="1:7">
       <c r="B636" t="s">
-        <v>1295</v>
+        <v>1319</v>
       </c>
       <c r="C636" t="s">
-        <v>1296</v>
+        <v>1320</v>
       </c>
       <c r="D636" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E636" t="s">
-        <v>1297</v>
+        <v>118</v>
       </c>
       <c r="F636" s="3">
-        <v>732.0</v>
+        <v>19773.0</v>
       </c>
       <c r="G636" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="637" spans="1:7">
       <c r="B637" t="s">
-        <v>1298</v>
+        <v>1321</v>
       </c>
       <c r="C637" t="s">
-        <v>1299</v>
+        <v>1322</v>
       </c>
       <c r="D637" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E637" t="s">
-        <v>1297</v>
+        <v>121</v>
       </c>
       <c r="F637" s="3">
-        <v>830.0</v>
+        <v>20733.0</v>
       </c>
       <c r="G637" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="638" spans="1:7">
       <c r="B638" t="s">
-        <v>1300</v>
+        <v>1323</v>
       </c>
       <c r="C638" t="s">
-        <v>1301</v>
+        <v>1324</v>
       </c>
       <c r="D638" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E638" t="s">
-        <v>1302</v>
+        <v>114</v>
       </c>
       <c r="F638" s="3">
-        <v>647.0</v>
+        <v>19773.0</v>
       </c>
       <c r="G638" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="639" spans="1:7">
       <c r="B639" t="s">
-        <v>1303</v>
+        <v>1325</v>
       </c>
       <c r="C639" t="s">
-        <v>1304</v>
+        <v>1326</v>
       </c>
       <c r="D639" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E639" t="s">
-        <v>1305</v>
+        <v>124</v>
       </c>
       <c r="F639" s="3">
-        <v>781.0</v>
+        <v>20733.0</v>
       </c>
       <c r="G639" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="640" spans="1:7">
       <c r="B640" t="s">
-        <v>1306</v>
+        <v>1327</v>
       </c>
       <c r="C640" t="s">
-        <v>1307</v>
+        <v>1328</v>
       </c>
       <c r="D640" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E640" t="s">
-        <v>1287</v>
+        <v>124</v>
       </c>
       <c r="F640" s="3">
-        <v>352.0</v>
+        <v>20733.0</v>
       </c>
       <c r="G640" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="641" spans="1:7">
       <c r="B641" t="s">
-        <v>1308</v>
+        <v>1329</v>
       </c>
       <c r="C641" t="s">
-        <v>1309</v>
+        <v>1330</v>
       </c>
       <c r="D641" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E641" t="s">
-        <v>11</v>
+        <v>130</v>
       </c>
       <c r="F641" s="3">
-        <v>352.0</v>
+        <v>19773.0</v>
       </c>
       <c r="G641" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="643" spans="1:7">
-      <c r="B643" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A643" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B643" s="2"/>
+      <c r="C643" s="2"/>
+      <c r="D643" s="2"/>
+      <c r="E643" s="2"/>
+      <c r="F643" s="2"/>
+      <c r="G643" s="2"/>
     </row>
     <row r="644" spans="1:7">
       <c r="B644" t="s">
-        <v>1314</v>
+        <v>1332</v>
       </c>
       <c r="C644" t="s">
-        <v>1315</v>
+        <v>1333</v>
       </c>
       <c r="D644" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E644" t="s">
-        <v>1297</v>
+        <v>127</v>
       </c>
       <c r="F644" s="3">
-        <v>352.0</v>
+        <v>24581.0</v>
       </c>
       <c r="G644" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="645" spans="1:7">
       <c r="B645" t="s">
-        <v>1316</v>
+        <v>1334</v>
       </c>
       <c r="C645" t="s">
-        <v>1317</v>
+        <v>1335</v>
       </c>
       <c r="D645" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E645" t="s">
-        <v>1297</v>
+        <v>133</v>
       </c>
       <c r="F645" s="3">
-        <v>371.0</v>
+        <v>24581.0</v>
       </c>
       <c r="G645" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="646" spans="1:7">
       <c r="B646" t="s">
-        <v>1318</v>
+        <v>1336</v>
       </c>
       <c r="C646" t="s">
-        <v>1319</v>
+        <v>1337</v>
       </c>
       <c r="D646" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E646" t="s">
-        <v>1302</v>
+        <v>118</v>
       </c>
       <c r="F646" s="3">
-        <v>335.0</v>
+        <v>24581.0</v>
       </c>
       <c r="G646" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="647" spans="1:7">
       <c r="B647" t="s">
-        <v>1320</v>
+        <v>1338</v>
       </c>
       <c r="C647" t="s">
-        <v>1321</v>
+        <v>1339</v>
       </c>
       <c r="D647" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E647" t="s">
-        <v>1305</v>
+        <v>121</v>
       </c>
       <c r="F647" s="3">
-        <v>352.0</v>
+        <v>24581.0</v>
       </c>
       <c r="G647" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="648" spans="1:7">
+      <c r="B648" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D648" t="s">
+        <v>113</v>
+      </c>
+      <c r="E648" t="s">
+        <v>114</v>
+      </c>
+      <c r="F648" s="3">
+        <v>24581.0</v>
+      </c>
+      <c r="G648" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="649" spans="1:7">
-      <c r="A649" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G649" s="2"/>
+      <c r="B649" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D649" t="s">
+        <v>113</v>
+      </c>
+      <c r="E649" t="s">
+        <v>124</v>
+      </c>
+      <c r="F649" s="3">
+        <v>24581.0</v>
+      </c>
+      <c r="G649" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="650" spans="1:7">
       <c r="B650" t="s">
-        <v>1323</v>
+        <v>1344</v>
       </c>
       <c r="C650" t="s">
-        <v>1324</v>
+        <v>1345</v>
       </c>
       <c r="D650" t="s">
-        <v>393</v>
+        <v>113</v>
       </c>
       <c r="E650" t="s">
-        <v>1325</v>
+        <v>130</v>
       </c>
       <c r="F650" s="3">
-        <v>400.80000000000001</v>
+        <v>24581.0</v>
       </c>
       <c r="G650" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="652" spans="1:7">
-      <c r="B652" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A652" s="2" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B652" s="2"/>
+      <c r="C652" s="2"/>
+      <c r="D652" s="2"/>
+      <c r="E652" s="2"/>
+      <c r="F652" s="2"/>
+      <c r="G652" s="2"/>
     </row>
     <row r="653" spans="1:7">
       <c r="B653" t="s">
-        <v>1332</v>
+        <v>1347</v>
       </c>
       <c r="C653" t="s">
-        <v>1333</v>
+        <v>1348</v>
       </c>
       <c r="D653" t="s">
-        <v>402</v>
+        <v>1349</v>
       </c>
       <c r="E653" t="s">
-        <v>1328</v>
+        <v>430</v>
       </c>
       <c r="F653" s="3">
-        <v>591.0</v>
+        <v>1368.0</v>
       </c>
       <c r="G653" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="654" spans="1:7">
       <c r="B654" t="s">
-        <v>1334</v>
+        <v>1350</v>
       </c>
       <c r="C654" t="s">
-        <v>1335</v>
+        <v>1351</v>
       </c>
       <c r="D654" t="s">
-        <v>402</v>
+        <v>1352</v>
       </c>
       <c r="E654" t="s">
-        <v>1336</v>
+        <v>430</v>
       </c>
       <c r="F654" s="3">
-        <v>591.0</v>
+        <v>2975.0</v>
       </c>
       <c r="G654" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="656" spans="1:7">
-      <c r="B656" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A656" s="2" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B656" s="2"/>
+      <c r="C656" s="2"/>
+      <c r="D656" s="2"/>
+      <c r="E656" s="2"/>
+      <c r="F656" s="2"/>
+      <c r="G656" s="2"/>
     </row>
     <row r="657" spans="1:7">
       <c r="B657" t="s">
-        <v>1343</v>
+        <v>1354</v>
       </c>
       <c r="C657" t="s">
-        <v>1344</v>
+        <v>1355</v>
       </c>
       <c r="D657" t="s">
-        <v>402</v>
+        <v>1356</v>
       </c>
       <c r="E657" t="s">
-        <v>1345</v>
+        <v>430</v>
       </c>
       <c r="F657" s="3">
-        <v>591.0</v>
+        <v>269.0</v>
       </c>
       <c r="G657" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="658" spans="1:7">
       <c r="B658" t="s">
-        <v>1346</v>
+        <v>1357</v>
       </c>
       <c r="C658" t="s">
-        <v>1347</v>
+        <v>1358</v>
       </c>
       <c r="D658" t="s">
-        <v>402</v>
+        <v>429</v>
       </c>
       <c r="E658" t="s">
-        <v>1331</v>
+        <v>430</v>
       </c>
       <c r="F658" s="3">
-        <v>591.0</v>
+        <v>1410.0</v>
       </c>
       <c r="G658" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="660" spans="1:7">
-      <c r="B660" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A660" s="2" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B660" s="2"/>
+      <c r="C660" s="2"/>
+      <c r="D660" s="2"/>
+      <c r="E660" s="2"/>
+      <c r="F660" s="2"/>
+      <c r="G660" s="2"/>
     </row>
     <row r="661" spans="1:7">
       <c r="B661" t="s">
-        <v>1352</v>
+        <v>1360</v>
       </c>
       <c r="C661" t="s">
-        <v>1353</v>
+        <v>1361</v>
       </c>
       <c r="D661" t="s">
-        <v>415</v>
+        <v>1356</v>
       </c>
       <c r="E661" t="s">
-        <v>1342</v>
+        <v>430</v>
       </c>
       <c r="F661" s="3">
-        <v>1181.0</v>
+        <v>336.0</v>
       </c>
       <c r="G661" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="662" spans="1:7">
       <c r="B662" t="s">
-        <v>1354</v>
+        <v>1362</v>
       </c>
       <c r="C662" t="s">
-        <v>1355</v>
+        <v>1363</v>
       </c>
       <c r="D662" t="s">
-        <v>415</v>
+        <v>429</v>
       </c>
       <c r="E662" t="s">
-        <v>1331</v>
+        <v>430</v>
       </c>
       <c r="F662" s="3">
-        <v>1181.0</v>
+        <v>1611.0</v>
       </c>
       <c r="G662" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="664" spans="1:7">
-      <c r="B664" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A664" s="2" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B664" s="2"/>
+      <c r="C664" s="2"/>
+      <c r="D664" s="2"/>
+      <c r="E664" s="2"/>
+      <c r="F664" s="2"/>
+      <c r="G664" s="2"/>
     </row>
     <row r="665" spans="1:7">
       <c r="B665" t="s">
-        <v>1360</v>
+        <v>1365</v>
       </c>
       <c r="C665" t="s">
-        <v>1361</v>
+        <v>1366</v>
       </c>
       <c r="D665" t="s">
-        <v>343</v>
+        <v>1367</v>
       </c>
       <c r="E665" t="s">
-        <v>1345</v>
+        <v>1368</v>
       </c>
       <c r="F665" s="3">
-        <v>17764.0</v>
+        <v>937.0</v>
       </c>
       <c r="G665" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="666" spans="1:7">
       <c r="B666" t="s">
-        <v>1362</v>
+        <v>1369</v>
       </c>
       <c r="C666" t="s">
-        <v>1363</v>
+        <v>1370</v>
       </c>
       <c r="D666" t="s">
-        <v>343</v>
+        <v>1367</v>
       </c>
       <c r="E666" t="s">
-        <v>1331</v>
+        <v>1371</v>
       </c>
       <c r="F666" s="3">
-        <v>17764.0</v>
+        <v>937.0</v>
       </c>
       <c r="G666" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="667" spans="1:7">
       <c r="B667" t="s">
-        <v>1364</v>
+        <v>1372</v>
       </c>
       <c r="C667" t="s">
-        <v>1365</v>
+        <v>1373</v>
       </c>
       <c r="D667" t="s">
-        <v>343</v>
+        <v>1367</v>
       </c>
       <c r="E667" t="s">
-        <v>1342</v>
+        <v>1374</v>
       </c>
       <c r="F667" s="3">
-        <v>17764.0</v>
+        <v>937.0</v>
       </c>
       <c r="G667" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="668" spans="1:7">
       <c r="B668" t="s">
-        <v>1366</v>
+        <v>1375</v>
       </c>
       <c r="C668" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D668" t="s">
         <v>1367</v>
       </c>
-      <c r="D668" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E668" t="s">
-        <v>1325</v>
+        <v>1377</v>
       </c>
       <c r="F668" s="3">
-        <v>17764.0</v>
+        <v>937.0</v>
       </c>
       <c r="G668" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="669" spans="1:7">
       <c r="B669" t="s">
-        <v>1368</v>
+        <v>1378</v>
       </c>
       <c r="C669" t="s">
-        <v>1369</v>
+        <v>1379</v>
       </c>
       <c r="D669" t="s">
-        <v>343</v>
+        <v>1367</v>
       </c>
       <c r="E669" t="s">
-        <v>1328</v>
+        <v>1380</v>
       </c>
       <c r="F669" s="3">
-        <v>17764.0</v>
+        <v>892.0</v>
       </c>
       <c r="G669" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="670" spans="1:7">
       <c r="B670" t="s">
-        <v>1370</v>
+        <v>1381</v>
       </c>
       <c r="C670" t="s">
-        <v>1371</v>
+        <v>1382</v>
       </c>
       <c r="D670" t="s">
-        <v>343</v>
+        <v>1367</v>
       </c>
       <c r="E670" t="s">
-        <v>456</v>
+        <v>1383</v>
       </c>
       <c r="F670" s="3">
-        <v>17764.0</v>
+        <v>937.0</v>
       </c>
       <c r="G670" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="671" spans="1:7">
+      <c r="B671" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D671" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E671" t="s">
+        <v>1386</v>
+      </c>
+      <c r="F671" s="3">
+        <v>937.0</v>
+      </c>
+      <c r="G671" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="672" spans="1:7">
-      <c r="A672" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G672" s="2"/>
+      <c r="B672" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D672" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E672" t="s">
+        <v>1389</v>
+      </c>
+      <c r="F672" s="3">
+        <v>937.0</v>
+      </c>
+      <c r="G672" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="673" spans="1:7">
       <c r="B673" t="s">
-        <v>1373</v>
+        <v>1390</v>
       </c>
       <c r="C673" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D673" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E673" t="s">
         <v>1374</v>
       </c>
-      <c r="D673" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F673" s="3">
-        <v>708.0</v>
+        <v>9253.0</v>
       </c>
       <c r="G673" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="674" spans="1:7">
       <c r="B674" t="s">
-        <v>1375</v>
+        <v>1393</v>
       </c>
       <c r="C674" t="s">
-        <v>1376</v>
+        <v>1394</v>
       </c>
       <c r="D674" t="s">
-        <v>554</v>
+        <v>1392</v>
+      </c>
+      <c r="E674" t="s">
+        <v>1383</v>
       </c>
       <c r="F674" s="3">
-        <v>3343.0</v>
+        <v>9253.0</v>
       </c>
       <c r="G674" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="675" spans="1:7">
       <c r="B675" t="s">
-        <v>1377</v>
+        <v>1395</v>
       </c>
       <c r="C675" t="s">
-        <v>1378</v>
+        <v>1396</v>
       </c>
       <c r="D675" t="s">
-        <v>108</v>
+        <v>1392</v>
+      </c>
+      <c r="E675" t="s">
+        <v>1386</v>
       </c>
       <c r="F675" s="3">
-        <v>6218.0</v>
+        <v>9253.0</v>
       </c>
       <c r="G675" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="676" spans="1:7">
+      <c r="B676" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C676" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D676" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E676" t="s">
+        <v>1389</v>
+      </c>
+      <c r="F676" s="3">
+        <v>9253.0</v>
+      </c>
+      <c r="G676" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="677" spans="1:7">
-      <c r="A677" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G677" s="2"/>
+      <c r="B677" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C677" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D677" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E677" t="s">
+        <v>1380</v>
+      </c>
+      <c r="F677" s="3">
+        <v>9253.0</v>
+      </c>
+      <c r="G677" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="678" spans="1:7">
       <c r="B678" t="s">
-        <v>1380</v>
+        <v>1401</v>
       </c>
       <c r="C678" t="s">
-        <v>1381</v>
+        <v>1402</v>
       </c>
       <c r="D678" t="s">
-        <v>314</v>
+        <v>1392</v>
       </c>
       <c r="E678" t="s">
-        <v>1382</v>
+        <v>1377</v>
       </c>
       <c r="F678" s="3">
-        <v>876.0</v>
+        <v>9253.0</v>
       </c>
       <c r="G678" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="679" spans="1:7">
       <c r="B679" t="s">
-        <v>1383</v>
+        <v>1403</v>
       </c>
       <c r="C679" t="s">
-        <v>1384</v>
+        <v>1404</v>
       </c>
       <c r="D679" t="s">
-        <v>343</v>
+        <v>1392</v>
       </c>
       <c r="E679" t="s">
-        <v>1382</v>
+        <v>1371</v>
       </c>
       <c r="F679" s="3">
-        <v>8794.0</v>
+        <v>9253.0</v>
       </c>
       <c r="G679" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="680" spans="1:7">
       <c r="B680" t="s">
-        <v>1385</v>
+        <v>1405</v>
       </c>
       <c r="C680" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D680" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E680" t="s">
+        <v>1368</v>
+      </c>
+      <c r="F680" s="3">
+        <v>9253.0</v>
+      </c>
+      <c r="G680" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="681" spans="1:7">
+      <c r="B681" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C681" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D681" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E681" t="s">
+        <v>1389</v>
+      </c>
+      <c r="F681" s="3">
+        <v>5287.0</v>
+      </c>
+      <c r="G681" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="682" spans="1:7">
+      <c r="B682" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C682" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D682" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E682" t="s">
         <v>1386</v>
       </c>
-      <c r="D680" t="s">
-[...21 lines deleted...]
-      <c r="G682" s="2"/>
+      <c r="F682" s="3">
+        <v>5287.0</v>
+      </c>
+      <c r="G682" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="683" spans="1:7">
       <c r="B683" t="s">
-        <v>1388</v>
+        <v>1412</v>
       </c>
       <c r="C683" t="s">
-        <v>1389</v>
+        <v>1413</v>
       </c>
       <c r="D683" t="s">
-        <v>314</v>
+        <v>1409</v>
+      </c>
+      <c r="E683" t="s">
+        <v>1380</v>
       </c>
       <c r="F683" s="3">
-        <v>1201.0</v>
+        <v>5287.0</v>
       </c>
       <c r="G683" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="684" spans="1:7">
       <c r="B684" t="s">
-        <v>1390</v>
+        <v>1414</v>
       </c>
       <c r="C684" t="s">
-        <v>1391</v>
+        <v>1415</v>
       </c>
       <c r="D684" t="s">
-        <v>343</v>
+        <v>1409</v>
+      </c>
+      <c r="E684" t="s">
+        <v>1383</v>
       </c>
       <c r="F684" s="3">
-        <v>12818.0</v>
+        <v>5287.0</v>
       </c>
       <c r="G684" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="685" spans="1:7">
       <c r="B685" t="s">
-        <v>1392</v>
+        <v>1416</v>
       </c>
       <c r="C685" t="s">
-        <v>1393</v>
+        <v>1417</v>
       </c>
       <c r="D685" t="s">
-        <v>10</v>
+        <v>1409</v>
+      </c>
+      <c r="E685" t="s">
+        <v>1377</v>
       </c>
       <c r="F685" s="3">
-        <v>28533.0</v>
+        <v>5287.0</v>
       </c>
       <c r="G685" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="686" spans="1:7">
+      <c r="B686" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C686" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D686" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E686" t="s">
+        <v>1371</v>
+      </c>
+      <c r="F686" s="3">
+        <v>5287.0</v>
+      </c>
+      <c r="G686" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="687" spans="1:7">
-      <c r="A687" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G687" s="2"/>
+      <c r="B687" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C687" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D687" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E687" t="s">
+        <v>1374</v>
+      </c>
+      <c r="F687" s="3">
+        <v>5287.0</v>
+      </c>
+      <c r="G687" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="688" spans="1:7">
       <c r="B688" t="s">
-        <v>1395</v>
+        <v>1422</v>
       </c>
       <c r="C688" t="s">
-        <v>1396</v>
+        <v>1423</v>
       </c>
       <c r="D688" t="s">
-        <v>314</v>
+        <v>1409</v>
+      </c>
+      <c r="E688" t="s">
+        <v>1368</v>
       </c>
       <c r="F688" s="3">
-        <v>1552.0</v>
+        <v>5287.0</v>
       </c>
       <c r="G688" s="4" t="s">
-        <v>12</v>
-[...16 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="690" spans="1:7">
-      <c r="B690" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A690" s="2" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B690" s="2"/>
+      <c r="C690" s="2"/>
+      <c r="D690" s="2"/>
+      <c r="E690" s="2"/>
+      <c r="F690" s="2"/>
+      <c r="G690" s="2"/>
     </row>
     <row r="691" spans="1:7">
       <c r="B691" t="s">
-        <v>1401</v>
+        <v>1425</v>
       </c>
       <c r="C691" t="s">
-        <v>1402</v>
+        <v>1426</v>
       </c>
       <c r="D691" t="s">
-        <v>112</v>
+        <v>1356</v>
+      </c>
+      <c r="E691" t="s">
+        <v>430</v>
       </c>
       <c r="F691" s="3">
-        <v>549.0</v>
+        <v>464.0</v>
       </c>
       <c r="G691" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="692" spans="1:7">
+      <c r="B692" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C692" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D692" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E692" t="s">
+        <v>430</v>
+      </c>
+      <c r="F692" s="3">
+        <v>915.0</v>
+      </c>
+      <c r="G692" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="693" spans="1:7">
-      <c r="A693" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G693" s="2"/>
+      <c r="B693" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C693" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D693" t="s">
+        <v>229</v>
+      </c>
+      <c r="E693" t="s">
+        <v>430</v>
+      </c>
+      <c r="F693" s="3">
+        <v>13101.0</v>
+      </c>
+      <c r="G693" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="694" spans="1:7">
       <c r="B694" t="s">
-        <v>1404</v>
+        <v>1432</v>
       </c>
       <c r="C694" t="s">
-        <v>1405</v>
+        <v>1433</v>
       </c>
       <c r="D694" t="s">
-        <v>10</v>
+        <v>429</v>
       </c>
       <c r="E694" t="s">
-        <v>25</v>
+        <v>430</v>
       </c>
       <c r="F694" s="3">
-        <v>12584.0</v>
+        <v>3709.0</v>
       </c>
       <c r="G694" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="696" spans="1:7">
-      <c r="B696" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A696" s="2" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B696" s="2"/>
+      <c r="C696" s="2"/>
+      <c r="D696" s="2"/>
+      <c r="E696" s="2"/>
+      <c r="F696" s="2"/>
+      <c r="G696" s="2"/>
     </row>
     <row r="697" spans="1:7">
       <c r="B697" t="s">
-        <v>1410</v>
+        <v>1435</v>
       </c>
       <c r="C697" t="s">
-        <v>1411</v>
+        <v>1434</v>
       </c>
       <c r="D697" t="s">
-        <v>10</v>
+        <v>198</v>
       </c>
       <c r="E697" t="s">
-        <v>16</v>
+        <v>430</v>
       </c>
       <c r="F697" s="3">
-        <v>13139.0</v>
+        <v>13.0</v>
       </c>
       <c r="G697" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="699" spans="1:7">
-      <c r="B699" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A699" s="2" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B699" s="2"/>
+      <c r="C699" s="2"/>
+      <c r="D699" s="2"/>
+      <c r="E699" s="2"/>
+      <c r="F699" s="2"/>
+      <c r="G699" s="2"/>
     </row>
     <row r="700" spans="1:7">
       <c r="B700" t="s">
-        <v>1416</v>
+        <v>1437</v>
       </c>
       <c r="C700" t="s">
-        <v>1417</v>
+        <v>1438</v>
       </c>
       <c r="D700" t="s">
-        <v>10</v>
+        <v>1439</v>
       </c>
       <c r="E700" t="s">
-        <v>19</v>
+        <v>430</v>
       </c>
       <c r="F700" s="3">
-        <v>16192.0</v>
+        <v>226.0</v>
       </c>
       <c r="G700" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="701" spans="1:7">
       <c r="B701" t="s">
-        <v>1418</v>
+        <v>1440</v>
       </c>
       <c r="C701" t="s">
-        <v>1419</v>
+        <v>1441</v>
       </c>
       <c r="D701" t="s">
-        <v>10</v>
+        <v>429</v>
       </c>
       <c r="E701" t="s">
-        <v>22</v>
+        <v>430</v>
       </c>
       <c r="F701" s="3">
-        <v>16361.0</v>
+        <v>452.0</v>
       </c>
       <c r="G701" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="703" spans="1:7">
-      <c r="B703" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A703" s="2" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B703" s="2"/>
+      <c r="C703" s="2"/>
+      <c r="D703" s="2"/>
+      <c r="E703" s="2"/>
+      <c r="F703" s="2"/>
+      <c r="G703" s="2"/>
     </row>
     <row r="704" spans="1:7">
       <c r="B704" t="s">
-        <v>1424</v>
+        <v>1443</v>
       </c>
       <c r="C704" t="s">
-        <v>1425</v>
+        <v>1444</v>
       </c>
       <c r="D704" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="E704" t="s">
-        <v>25</v>
+        <v>1445</v>
       </c>
       <c r="F704" s="3">
-        <v>13139.0</v>
+        <v>833.0</v>
       </c>
       <c r="G704" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="705" spans="1:7">
+      <c r="B705" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C705" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D705" t="s">
+        <v>46</v>
+      </c>
+      <c r="E705" t="s">
+        <v>1448</v>
+      </c>
+      <c r="F705" s="3">
+        <v>804.0</v>
+      </c>
+      <c r="G705" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="706" spans="1:7">
-      <c r="A706" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G706" s="2"/>
+      <c r="B706" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C706" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D706" t="s">
+        <v>46</v>
+      </c>
+      <c r="E706" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F706" s="3">
+        <v>804.0</v>
+      </c>
+      <c r="G706" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="707" spans="1:7">
       <c r="B707" t="s">
-        <v>1427</v>
+        <v>1452</v>
       </c>
       <c r="C707" t="s">
-        <v>1428</v>
+        <v>1453</v>
       </c>
       <c r="D707" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="E707" t="s">
-        <v>34</v>
+        <v>1454</v>
       </c>
       <c r="F707" s="3">
-        <v>21279.0</v>
+        <v>804.0</v>
       </c>
       <c r="G707" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="708" spans="1:7">
       <c r="B708" t="s">
-        <v>1429</v>
+        <v>1455</v>
       </c>
       <c r="C708" t="s">
-        <v>1430</v>
+        <v>1456</v>
       </c>
       <c r="D708" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="E708" t="s">
-        <v>25</v>
+        <v>1457</v>
       </c>
       <c r="F708" s="3">
-        <v>19522.0</v>
+        <v>846.0</v>
       </c>
       <c r="G708" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="709" spans="1:7">
       <c r="B709" t="s">
-        <v>1431</v>
+        <v>1458</v>
       </c>
       <c r="C709" t="s">
-        <v>1432</v>
+        <v>1459</v>
       </c>
       <c r="D709" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="E709" t="s">
-        <v>31</v>
+        <v>1457</v>
       </c>
       <c r="F709" s="3">
-        <v>19522.0</v>
+        <v>959.0</v>
       </c>
       <c r="G709" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="710" spans="1:7">
       <c r="B710" t="s">
-        <v>1433</v>
+        <v>1460</v>
       </c>
       <c r="C710" t="s">
-        <v>1434</v>
+        <v>1461</v>
       </c>
       <c r="D710" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="E710" t="s">
-        <v>16</v>
+        <v>1462</v>
       </c>
       <c r="F710" s="3">
-        <v>19522.0</v>
+        <v>748.0</v>
       </c>
       <c r="G710" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="711" spans="1:7">
       <c r="B711" t="s">
-        <v>1435</v>
+        <v>1463</v>
       </c>
       <c r="C711" t="s">
-        <v>1436</v>
+        <v>1464</v>
       </c>
       <c r="D711" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="E711" t="s">
-        <v>19</v>
+        <v>1465</v>
       </c>
       <c r="F711" s="3">
-        <v>21279.0</v>
+        <v>903.0</v>
       </c>
       <c r="G711" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="712" spans="1:7">
+      <c r="B712" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C712" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D712" t="s">
+        <v>98</v>
+      </c>
+      <c r="E712" t="s">
+        <v>1445</v>
+      </c>
+      <c r="F712" s="3">
+        <v>352.0</v>
+      </c>
+      <c r="G712" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="713" spans="1:7">
-      <c r="A713" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G713" s="2"/>
+      <c r="B713" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C713" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D713" t="s">
+        <v>98</v>
+      </c>
+      <c r="E713" t="s">
+        <v>1448</v>
+      </c>
+      <c r="F713" s="3">
+        <v>352.0</v>
+      </c>
+      <c r="G713" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="714" spans="1:7">
       <c r="B714" t="s">
-        <v>1438</v>
+        <v>1470</v>
       </c>
       <c r="C714" t="s">
-        <v>1439</v>
+        <v>1471</v>
       </c>
       <c r="D714" t="s">
-        <v>10</v>
+        <v>98</v>
       </c>
       <c r="E714" t="s">
-        <v>534</v>
+        <v>1451</v>
       </c>
       <c r="F714" s="3">
-        <v>13510.0</v>
+        <v>352.0</v>
       </c>
       <c r="G714" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="715" spans="1:7">
       <c r="B715" t="s">
-        <v>1440</v>
+        <v>1472</v>
       </c>
       <c r="C715" t="s">
-        <v>1441</v>
+        <v>1473</v>
       </c>
       <c r="D715" t="s">
-        <v>10</v>
+        <v>98</v>
       </c>
       <c r="E715" t="s">
-        <v>16</v>
+        <v>1454</v>
       </c>
       <c r="F715" s="3">
-        <v>15543.0</v>
+        <v>352.0</v>
       </c>
       <c r="G715" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="716" spans="1:7">
       <c r="B716" t="s">
-        <v>1442</v>
+        <v>1474</v>
       </c>
       <c r="C716" t="s">
-        <v>1443</v>
+        <v>1475</v>
       </c>
       <c r="D716" t="s">
-        <v>10</v>
+        <v>98</v>
       </c>
       <c r="E716" t="s">
-        <v>25</v>
+        <v>1457</v>
       </c>
       <c r="F716" s="3">
-        <v>14711.0</v>
+        <v>352.0</v>
       </c>
       <c r="G716" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="717" spans="1:7">
       <c r="B717" t="s">
-        <v>1444</v>
+        <v>1476</v>
       </c>
       <c r="C717" t="s">
-        <v>1445</v>
+        <v>1477</v>
       </c>
       <c r="D717" t="s">
-        <v>10</v>
+        <v>98</v>
       </c>
       <c r="E717" t="s">
-        <v>534</v>
+        <v>1457</v>
       </c>
       <c r="F717" s="3">
-        <v>14156.0</v>
+        <v>371.0</v>
       </c>
       <c r="G717" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="718" spans="1:7">
       <c r="B718" t="s">
-        <v>1446</v>
+        <v>1478</v>
       </c>
       <c r="C718" t="s">
-        <v>1447</v>
+        <v>1479</v>
       </c>
       <c r="D718" t="s">
-        <v>10</v>
+        <v>98</v>
       </c>
       <c r="E718" t="s">
-        <v>31</v>
+        <v>1462</v>
       </c>
       <c r="F718" s="3">
-        <v>15914.0</v>
+        <v>352.0</v>
       </c>
       <c r="G718" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="719" spans="1:7">
       <c r="B719" t="s">
-        <v>1448</v>
+        <v>1480</v>
       </c>
       <c r="C719" t="s">
-        <v>1449</v>
+        <v>1481</v>
       </c>
       <c r="D719" t="s">
-        <v>10</v>
+        <v>98</v>
       </c>
       <c r="E719" t="s">
-        <v>138</v>
+        <v>1465</v>
       </c>
       <c r="F719" s="3">
-        <v>17024.0</v>
+        <v>352.0</v>
       </c>
       <c r="G719" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="721" spans="1:7">
-      <c r="B721" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A721" s="2" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B721" s="2"/>
+      <c r="C721" s="2"/>
+      <c r="D721" s="2"/>
+      <c r="E721" s="2"/>
+      <c r="F721" s="2"/>
+      <c r="G721" s="2"/>
     </row>
     <row r="722" spans="1:7">
       <c r="B722" t="s">
-        <v>1454</v>
+        <v>1483</v>
       </c>
       <c r="C722" t="s">
-        <v>1455</v>
+        <v>1484</v>
       </c>
       <c r="D722" t="s">
-        <v>10</v>
+        <v>537</v>
       </c>
       <c r="E722" t="s">
-        <v>34</v>
+        <v>1485</v>
       </c>
       <c r="F722" s="3">
-        <v>17579.0</v>
+        <v>684.0</v>
       </c>
       <c r="G722" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="723" spans="1:7">
+      <c r="B723" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C723" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D723" t="s">
+        <v>537</v>
+      </c>
+      <c r="E723" t="s">
+        <v>1488</v>
+      </c>
+      <c r="F723" s="3">
+        <v>684.0</v>
+      </c>
+      <c r="G723" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="724" spans="1:7">
-      <c r="A724" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G724" s="2"/>
+      <c r="B724" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C724" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D724" t="s">
+        <v>537</v>
+      </c>
+      <c r="E724" t="s">
+        <v>86</v>
+      </c>
+      <c r="F724" s="3">
+        <v>684.0</v>
+      </c>
+      <c r="G724" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="725" spans="1:7">
       <c r="B725" t="s">
-        <v>1457</v>
+        <v>1491</v>
       </c>
       <c r="C725" t="s">
-        <v>1458</v>
+        <v>1492</v>
       </c>
       <c r="D725" t="s">
-        <v>10</v>
+        <v>537</v>
       </c>
       <c r="E725" t="s">
-        <v>16</v>
+        <v>1493</v>
       </c>
       <c r="F725" s="3">
-        <v>15543.0</v>
+        <v>684.0</v>
       </c>
       <c r="G725" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="726" spans="1:7">
       <c r="B726" t="s">
-        <v>1459</v>
+        <v>1494</v>
       </c>
       <c r="C726" t="s">
-        <v>1460</v>
+        <v>1495</v>
       </c>
       <c r="D726" t="s">
-        <v>10</v>
+        <v>537</v>
       </c>
       <c r="E726" t="s">
-        <v>138</v>
+        <v>414</v>
       </c>
       <c r="F726" s="3">
-        <v>17024.0</v>
+        <v>684.0</v>
       </c>
       <c r="G726" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="727" spans="1:7">
       <c r="B727" t="s">
-        <v>1461</v>
+        <v>1496</v>
       </c>
       <c r="C727" t="s">
-        <v>1462</v>
+        <v>1497</v>
       </c>
       <c r="D727" t="s">
-        <v>10</v>
+        <v>537</v>
       </c>
       <c r="E727" t="s">
-        <v>534</v>
+        <v>544</v>
       </c>
       <c r="F727" s="3">
-        <v>13510.0</v>
+        <v>684.0</v>
       </c>
       <c r="G727" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="728" spans="1:7">
       <c r="B728" t="s">
-        <v>1463</v>
+        <v>1498</v>
       </c>
       <c r="C728" t="s">
-        <v>1464</v>
+        <v>1499</v>
       </c>
       <c r="D728" t="s">
-        <v>10</v>
+        <v>560</v>
       </c>
       <c r="E728" t="s">
-        <v>25</v>
+        <v>1488</v>
       </c>
       <c r="F728" s="3">
-        <v>14711.0</v>
+        <v>1366.0</v>
       </c>
       <c r="G728" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="729" spans="1:7">
       <c r="B729" t="s">
-        <v>1465</v>
+        <v>1500</v>
       </c>
       <c r="C729" t="s">
-        <v>1466</v>
+        <v>1501</v>
       </c>
       <c r="D729" t="s">
-        <v>10</v>
+        <v>560</v>
       </c>
       <c r="E729" t="s">
-        <v>31</v>
+        <v>86</v>
       </c>
       <c r="F729" s="3">
-        <v>13139.0</v>
+        <v>1366.0</v>
       </c>
       <c r="G729" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="730" spans="1:7">
       <c r="B730" t="s">
-        <v>1467</v>
+        <v>1502</v>
       </c>
       <c r="C730" t="s">
-        <v>1468</v>
+        <v>1503</v>
       </c>
       <c r="D730" t="s">
-        <v>10</v>
+        <v>560</v>
       </c>
       <c r="E730" t="s">
-        <v>31</v>
+        <v>89</v>
       </c>
       <c r="F730" s="3">
-        <v>14620.0</v>
+        <v>1366.0</v>
       </c>
       <c r="G730" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="731" spans="1:7">
       <c r="B731" t="s">
-        <v>1469</v>
+        <v>1504</v>
       </c>
       <c r="C731" t="s">
-        <v>1470</v>
+        <v>1505</v>
       </c>
       <c r="D731" t="s">
-        <v>10</v>
+        <v>560</v>
       </c>
       <c r="E731" t="s">
-        <v>31</v>
+        <v>1493</v>
       </c>
       <c r="F731" s="3">
-        <v>15914.0</v>
+        <v>1366.0</v>
       </c>
       <c r="G731" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="732" spans="1:7">
       <c r="B732" t="s">
-        <v>1471</v>
+        <v>1506</v>
       </c>
       <c r="C732" t="s">
-        <v>1472</v>
+        <v>1507</v>
       </c>
       <c r="D732" t="s">
-        <v>10</v>
+        <v>560</v>
       </c>
       <c r="E732" t="s">
-        <v>34</v>
+        <v>1485</v>
       </c>
       <c r="F732" s="3">
-        <v>17579.0</v>
+        <v>1366.0</v>
       </c>
       <c r="G732" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="733" spans="1:7">
+      <c r="B733" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C733" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D733" t="s">
+        <v>560</v>
+      </c>
+      <c r="E733" t="s">
+        <v>544</v>
+      </c>
+      <c r="F733" s="3">
+        <v>1366.0</v>
+      </c>
+      <c r="G733" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="734" spans="1:7">
-      <c r="A734" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G734" s="2"/>
+      <c r="B734" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C734" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D734" t="s">
+        <v>67</v>
+      </c>
+      <c r="E734" t="s">
+        <v>86</v>
+      </c>
+      <c r="F734" s="3">
+        <v>20517.0</v>
+      </c>
+      <c r="G734" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="735" spans="1:7">
       <c r="B735" t="s">
-        <v>1474</v>
+        <v>1512</v>
       </c>
       <c r="C735" t="s">
-        <v>1475</v>
+        <v>1513</v>
       </c>
       <c r="D735" t="s">
-        <v>314</v>
+        <v>67</v>
       </c>
       <c r="E735" t="s">
-        <v>34</v>
+        <v>1488</v>
       </c>
       <c r="F735" s="3">
-        <v>17579.0</v>
+        <v>20517.0</v>
       </c>
       <c r="G735" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="736" spans="1:7">
       <c r="B736" t="s">
-        <v>1476</v>
+        <v>1514</v>
       </c>
       <c r="C736" t="s">
-        <v>1477</v>
+        <v>1515</v>
       </c>
       <c r="D736" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="E736" t="s">
-        <v>31</v>
+        <v>1493</v>
       </c>
       <c r="F736" s="3">
-        <v>13139.0</v>
+        <v>20517.0</v>
       </c>
       <c r="G736" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="737" spans="1:7">
       <c r="B737" t="s">
-        <v>1478</v>
+        <v>1516</v>
       </c>
       <c r="C737" t="s">
-        <v>1479</v>
+        <v>1517</v>
       </c>
       <c r="D737" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="E737" t="s">
-        <v>16</v>
+        <v>544</v>
       </c>
       <c r="F737" s="3">
-        <v>15543.0</v>
+        <v>20517.0</v>
       </c>
       <c r="G737" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="738" spans="1:7">
       <c r="B738" t="s">
-        <v>1480</v>
+        <v>1518</v>
       </c>
       <c r="C738" t="s">
-        <v>1481</v>
+        <v>1519</v>
       </c>
       <c r="D738" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="E738" t="s">
-        <v>138</v>
+        <v>1485</v>
       </c>
       <c r="F738" s="3">
-        <v>17024.0</v>
+        <v>20517.0</v>
       </c>
       <c r="G738" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="739" spans="1:7">
       <c r="B739" t="s">
-        <v>1482</v>
+        <v>1520</v>
       </c>
       <c r="C739" t="s">
-        <v>1483</v>
+        <v>1521</v>
       </c>
       <c r="D739" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="E739" t="s">
-        <v>534</v>
+        <v>414</v>
       </c>
       <c r="F739" s="3">
-        <v>13510.0</v>
+        <v>20517.0</v>
       </c>
       <c r="G739" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="741" spans="1:7">
-      <c r="B741" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A741" s="2" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B741" s="2"/>
+      <c r="C741" s="2"/>
+      <c r="D741" s="2"/>
+      <c r="E741" s="2"/>
+      <c r="F741" s="2"/>
+      <c r="G741" s="2"/>
     </row>
     <row r="742" spans="1:7">
       <c r="B742" t="s">
-        <v>1488</v>
+        <v>1523</v>
       </c>
       <c r="C742" t="s">
-        <v>1489</v>
+        <v>1524</v>
       </c>
       <c r="D742" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="E742" t="s">
-        <v>31</v>
+        <v>1525</v>
       </c>
       <c r="F742" s="3">
-        <v>14620.0</v>
+        <v>886.0</v>
       </c>
       <c r="G742" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="743" spans="1:7">
       <c r="B743" t="s">
-        <v>1490</v>
+        <v>1526</v>
       </c>
       <c r="C743" t="s">
-        <v>1491</v>
+        <v>1527</v>
       </c>
       <c r="D743" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1528</v>
       </c>
       <c r="F743" s="3">
-        <v>15914.0</v>
+        <v>13189.0</v>
       </c>
       <c r="G743" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="744" spans="1:7">
+      <c r="B744" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C744" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D744" t="s">
+        <v>28</v>
+      </c>
+      <c r="E744" t="s">
+        <v>1525</v>
+      </c>
+      <c r="F744" s="3">
+        <v>4000.0</v>
+      </c>
+      <c r="G744" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="745" spans="1:7">
-      <c r="A745" s="2" t="s">
-[...26 lines deleted...]
-        <v>12</v>
+      <c r="B745" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C745" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D745" t="s">
+        <v>233</v>
+      </c>
+      <c r="E745" t="s">
+        <v>1525</v>
+      </c>
+      <c r="F745" s="3">
+        <v>7621.0</v>
+      </c>
+      <c r="G745" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="747" spans="1:7">
-      <c r="B747" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A747" s="2" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B747" s="2"/>
+      <c r="C747" s="2"/>
+      <c r="D747" s="2"/>
+      <c r="E747" s="2"/>
+      <c r="F747" s="2"/>
+      <c r="G747" s="2"/>
     </row>
     <row r="748" spans="1:7">
       <c r="B748" t="s">
-        <v>1497</v>
+        <v>1534</v>
       </c>
       <c r="C748" t="s">
-        <v>1498</v>
+        <v>1535</v>
       </c>
       <c r="D748" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="E748" t="s">
-        <v>534</v>
+        <v>1536</v>
       </c>
       <c r="F748" s="3">
-        <v>13510.0</v>
+        <v>1013.0</v>
       </c>
       <c r="G748" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="749" spans="1:7">
       <c r="B749" t="s">
-        <v>1484</v>
+        <v>1537</v>
       </c>
       <c r="C749" t="s">
-        <v>1499</v>
+        <v>1538</v>
       </c>
       <c r="D749" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="E749" t="s">
-        <v>534</v>
+        <v>1536</v>
       </c>
       <c r="F749" s="3">
-        <v>14156.0</v>
+        <v>10158.0</v>
       </c>
       <c r="G749" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="750" spans="1:7">
       <c r="B750" t="s">
-        <v>1500</v>
+        <v>1539</v>
       </c>
       <c r="C750" t="s">
-        <v>1501</v>
+        <v>1540</v>
       </c>
       <c r="D750" t="s">
-        <v>10</v>
+        <v>98</v>
       </c>
       <c r="E750" t="s">
-        <v>25</v>
+        <v>1536</v>
       </c>
       <c r="F750" s="3">
-        <v>14711.0</v>
+        <v>417.0</v>
       </c>
       <c r="G750" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="752" spans="1:7">
-      <c r="B752" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A752" s="2" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B752" s="2"/>
+      <c r="C752" s="2"/>
+      <c r="D752" s="2"/>
+      <c r="E752" s="2"/>
+      <c r="F752" s="2"/>
+      <c r="G752" s="2"/>
     </row>
     <row r="753" spans="1:7">
       <c r="B753" t="s">
-        <v>1506</v>
+        <v>1542</v>
       </c>
       <c r="C753" t="s">
-        <v>1507</v>
+        <v>1543</v>
       </c>
       <c r="D753" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="E753" t="s">
-        <v>31</v>
+        <v>127</v>
       </c>
       <c r="F753" s="3">
-        <v>15914.0</v>
+        <v>1220.0</v>
       </c>
       <c r="G753" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="754" spans="1:7">
       <c r="B754" t="s">
-        <v>1508</v>
+        <v>1544</v>
       </c>
       <c r="C754" t="s">
-        <v>1509</v>
+        <v>1545</v>
       </c>
       <c r="D754" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="E754" t="s">
-        <v>34</v>
+        <v>127</v>
       </c>
       <c r="F754" s="3">
-        <v>17579.0</v>
+        <v>12879.0</v>
       </c>
       <c r="G754" s="4" t="s">
-        <v>12</v>
-[...11 lines deleted...]
-      <c r="G756" s="2"/>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="755" spans="1:7">
+      <c r="B755" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C755" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D755" t="s">
+        <v>113</v>
+      </c>
+      <c r="E755" t="s">
+        <v>127</v>
+      </c>
+      <c r="F755" s="3">
+        <v>29088.0</v>
+      </c>
+      <c r="G755" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="757" spans="1:7">
-      <c r="B757" t="s">
-[...15 lines deleted...]
-        <v>12</v>
+      <c r="A757" s="2" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B757" s="2"/>
+      <c r="C757" s="2"/>
+      <c r="D757" s="2"/>
+      <c r="E757" s="2"/>
+      <c r="F757" s="2"/>
+      <c r="G757" s="2"/>
+    </row>
+    <row r="758" spans="1:7">
+      <c r="B758" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C758" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D758" t="s">
+        <v>46</v>
+      </c>
+      <c r="E758" t="s">
+        <v>127</v>
+      </c>
+      <c r="F758" s="3">
+        <v>1552.0</v>
+      </c>
+      <c r="G758" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="759" spans="1:7">
-      <c r="A759" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G759" s="2"/>
+      <c r="B759" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C759" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D759" t="s">
+        <v>67</v>
+      </c>
+      <c r="E759" t="s">
+        <v>127</v>
+      </c>
+      <c r="F759" s="3">
+        <v>16829.0</v>
+      </c>
+      <c r="G759" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="760" spans="1:7">
       <c r="B760" t="s">
-        <v>1514</v>
+        <v>1553</v>
       </c>
       <c r="C760" t="s">
-        <v>1515</v>
+        <v>1554</v>
       </c>
       <c r="D760" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="E760" t="s">
-        <v>317</v>
+        <v>127</v>
       </c>
       <c r="F760" s="3">
-        <v>631.0</v>
+        <v>38579.0</v>
       </c>
       <c r="G760" s="4" t="s">
-        <v>12</v>
-[...11 lines deleted...]
-      <c r="G762" s="2"/>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="761" spans="1:7">
+      <c r="B761" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C761" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D761" t="s">
+        <v>98</v>
+      </c>
+      <c r="E761" t="s">
+        <v>127</v>
+      </c>
+      <c r="F761" s="3">
+        <v>549.0</v>
+      </c>
+      <c r="G761" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="763" spans="1:7">
-      <c r="B763" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A763" s="2" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B763" s="2"/>
+      <c r="C763" s="2"/>
+      <c r="D763" s="2"/>
+      <c r="E763" s="2"/>
+      <c r="F763" s="2"/>
+      <c r="G763" s="2"/>
     </row>
     <row r="764" spans="1:7">
       <c r="B764" t="s">
-        <v>1519</v>
+        <v>1558</v>
       </c>
       <c r="C764" t="s">
-        <v>1520</v>
+        <v>1559</v>
       </c>
       <c r="D764" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="E764" t="s">
-        <v>25</v>
+        <v>127</v>
       </c>
       <c r="F764" s="3">
-        <v>14711.0</v>
+        <v>14534.0</v>
       </c>
       <c r="G764" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="765" spans="1:7">
       <c r="B765" t="s">
-        <v>1521</v>
+        <v>1560</v>
       </c>
       <c r="C765" t="s">
-        <v>1522</v>
+        <v>1561</v>
       </c>
       <c r="D765" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="E765" t="s">
-        <v>534</v>
+        <v>127</v>
       </c>
       <c r="F765" s="3">
-        <v>14156.0</v>
+        <v>14534.0</v>
       </c>
       <c r="G765" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="766" spans="1:7">
       <c r="B766" t="s">
-        <v>1523</v>
+        <v>1562</v>
       </c>
       <c r="C766" t="s">
-        <v>1524</v>
+        <v>1563</v>
       </c>
       <c r="D766" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="E766" t="s">
-        <v>31</v>
+        <v>133</v>
       </c>
       <c r="F766" s="3">
-        <v>15914.0</v>
+        <v>14534.0</v>
       </c>
       <c r="G766" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="767" spans="1:7">
       <c r="B767" t="s">
-        <v>1525</v>
+        <v>1564</v>
       </c>
       <c r="C767" t="s">
-        <v>1526</v>
+        <v>1565</v>
       </c>
       <c r="D767" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="E767" t="s">
-        <v>138</v>
+        <v>118</v>
       </c>
       <c r="F767" s="3">
-        <v>17024.0</v>
+        <v>15176.0</v>
       </c>
       <c r="G767" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="768" spans="1:7">
       <c r="B768" t="s">
-        <v>1527</v>
+        <v>1566</v>
       </c>
       <c r="C768" t="s">
-        <v>1528</v>
+        <v>1567</v>
       </c>
       <c r="D768" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="E768" t="s">
-        <v>534</v>
+        <v>127</v>
       </c>
       <c r="F768" s="3">
-        <v>13510.0</v>
+        <v>14534.0</v>
       </c>
       <c r="G768" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="769" spans="1:7">
       <c r="B769" t="s">
-        <v>1529</v>
+        <v>1568</v>
       </c>
       <c r="C769" t="s">
-        <v>1530</v>
+        <v>1569</v>
       </c>
       <c r="D769" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="E769" t="s">
-        <v>31</v>
+        <v>136</v>
       </c>
       <c r="F769" s="3">
-        <v>13139.0</v>
+        <v>18810.0</v>
       </c>
       <c r="G769" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="770" spans="1:7">
       <c r="B770" t="s">
-        <v>1531</v>
+        <v>1570</v>
       </c>
       <c r="C770" t="s">
-        <v>1532</v>
+        <v>1571</v>
       </c>
       <c r="D770" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="E770" t="s">
-        <v>31</v>
+        <v>121</v>
       </c>
       <c r="F770" s="3">
-        <v>14620.0</v>
+        <v>18703.0</v>
       </c>
       <c r="G770" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="771" spans="1:7">
       <c r="B771" t="s">
-        <v>1533</v>
+        <v>1572</v>
       </c>
       <c r="C771" t="s">
-        <v>1534</v>
+        <v>1573</v>
       </c>
       <c r="D771" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="E771" t="s">
-        <v>34</v>
+        <v>124</v>
       </c>
       <c r="F771" s="3">
-        <v>17579.0</v>
+        <v>18898.0</v>
       </c>
       <c r="G771" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="772" spans="1:7">
+      <c r="B772" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C772" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D772" t="s">
+        <v>113</v>
+      </c>
+      <c r="E772" t="s">
+        <v>130</v>
+      </c>
+      <c r="F772" s="3">
+        <v>15902.0</v>
+      </c>
+      <c r="G772" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="773" spans="1:7">
-      <c r="A773" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G773" s="2"/>
+      <c r="B773" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C773" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D773" t="s">
+        <v>113</v>
+      </c>
+      <c r="E773" t="s">
+        <v>127</v>
+      </c>
+      <c r="F773" s="3">
+        <v>15176.0</v>
+      </c>
+      <c r="G773" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="774" spans="1:7">
       <c r="B774" t="s">
-        <v>1536</v>
+        <v>1578</v>
       </c>
       <c r="C774" t="s">
-        <v>1537</v>
+        <v>1579</v>
       </c>
       <c r="D774" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="E774" t="s">
-        <v>16</v>
+        <v>127</v>
       </c>
       <c r="F774" s="3">
-        <v>15543.0</v>
+        <v>15176.0</v>
       </c>
       <c r="G774" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="776" spans="1:7">
-      <c r="B776" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A776" s="2" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B776" s="2"/>
+      <c r="C776" s="2"/>
+      <c r="D776" s="2"/>
+      <c r="E776" s="2"/>
+      <c r="F776" s="2"/>
+      <c r="G776" s="2"/>
     </row>
     <row r="777" spans="1:7">
       <c r="B777" t="s">
-        <v>1542</v>
+        <v>1581</v>
       </c>
       <c r="C777" t="s">
-        <v>1543</v>
+        <v>1582</v>
       </c>
       <c r="D777" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="E777" t="s">
-        <v>25</v>
+        <v>652</v>
       </c>
       <c r="F777" s="3">
-        <v>14711.0</v>
+        <v>15604.0</v>
       </c>
       <c r="G777" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="778" spans="1:7">
       <c r="B778" t="s">
-        <v>1544</v>
+        <v>1583</v>
       </c>
       <c r="C778" t="s">
-        <v>1545</v>
+        <v>1584</v>
       </c>
       <c r="D778" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="E778" t="s">
-        <v>31</v>
+        <v>118</v>
       </c>
       <c r="F778" s="3">
-        <v>13139.0</v>
+        <v>17953.0</v>
       </c>
       <c r="G778" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="779" spans="1:7">
       <c r="B779" t="s">
-        <v>1546</v>
+        <v>1585</v>
       </c>
       <c r="C779" t="s">
-        <v>1547</v>
+        <v>1586</v>
       </c>
       <c r="D779" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="E779" t="s">
-        <v>31</v>
+        <v>127</v>
       </c>
       <c r="F779" s="3">
-        <v>14620.0</v>
+        <v>16993.0</v>
       </c>
       <c r="G779" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="780" spans="1:7">
       <c r="B780" t="s">
-        <v>1548</v>
+        <v>1587</v>
       </c>
       <c r="C780" t="s">
-        <v>1549</v>
+        <v>1588</v>
       </c>
       <c r="D780" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="E780" t="s">
-        <v>31</v>
+        <v>652</v>
       </c>
       <c r="F780" s="3">
-        <v>15914.0</v>
+        <v>16352.0</v>
       </c>
       <c r="G780" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="781" spans="1:7">
       <c r="B781" t="s">
-        <v>1550</v>
+        <v>1589</v>
       </c>
       <c r="C781" t="s">
-        <v>1551</v>
+        <v>1590</v>
       </c>
       <c r="D781" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="E781" t="s">
-        <v>34</v>
+        <v>133</v>
       </c>
       <c r="F781" s="3">
-        <v>17579.0</v>
+        <v>18382.0</v>
       </c>
       <c r="G781" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="782" spans="1:7">
       <c r="B782" t="s">
-        <v>1552</v>
+        <v>1591</v>
       </c>
       <c r="C782" t="s">
-        <v>1553</v>
+        <v>1592</v>
       </c>
       <c r="D782" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="E782" t="s">
-        <v>138</v>
+        <v>263</v>
       </c>
       <c r="F782" s="3">
-        <v>17024.0</v>
+        <v>19664.0</v>
       </c>
       <c r="G782" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="783" spans="1:7">
+      <c r="B783" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C783" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D783" t="s">
+        <v>113</v>
+      </c>
+      <c r="E783" t="s">
+        <v>133</v>
+      </c>
+      <c r="F783" s="3">
+        <v>15176.0</v>
+      </c>
+      <c r="G783" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="784" spans="1:7">
-      <c r="A784" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G784" s="2"/>
+      <c r="B784" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C784" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D784" t="s">
+        <v>113</v>
+      </c>
+      <c r="E784" t="s">
+        <v>133</v>
+      </c>
+      <c r="F784" s="3">
+        <v>16888.0</v>
+      </c>
+      <c r="G784" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="785" spans="1:7">
       <c r="B785" t="s">
-        <v>1555</v>
+        <v>1597</v>
       </c>
       <c r="C785" t="s">
-        <v>1556</v>
+        <v>1598</v>
       </c>
       <c r="D785" t="s">
-        <v>1557</v>
+        <v>113</v>
       </c>
       <c r="E785" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
       <c r="F785" s="3">
-        <v>532.0</v>
+        <v>20305.0</v>
       </c>
       <c r="G785" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="787" spans="1:7">
-      <c r="B787" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A787" s="2" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B787" s="2"/>
+      <c r="C787" s="2"/>
+      <c r="D787" s="2"/>
+      <c r="E787" s="2"/>
+      <c r="F787" s="2"/>
+      <c r="G787" s="2"/>
     </row>
     <row r="788" spans="1:7">
       <c r="B788" t="s">
-        <v>1562</v>
+        <v>1600</v>
       </c>
       <c r="C788" t="s">
-        <v>1563</v>
+        <v>1601</v>
       </c>
       <c r="D788" t="s">
-        <v>1557</v>
+        <v>113</v>
       </c>
       <c r="E788" t="s">
-        <v>1564</v>
+        <v>118</v>
       </c>
       <c r="F788" s="3">
-        <v>510.0</v>
+        <v>17953.0</v>
       </c>
       <c r="G788" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="789" spans="1:7">
       <c r="B789" t="s">
-        <v>1565</v>
+        <v>1602</v>
       </c>
       <c r="C789" t="s">
-        <v>1566</v>
+        <v>1603</v>
       </c>
       <c r="D789" t="s">
-        <v>1557</v>
+        <v>113</v>
       </c>
       <c r="E789" t="s">
-        <v>31</v>
+        <v>263</v>
       </c>
       <c r="F789" s="3">
-        <v>610.0</v>
+        <v>19664.0</v>
       </c>
       <c r="G789" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="790" spans="1:7">
       <c r="B790" t="s">
-        <v>1567</v>
+        <v>1604</v>
       </c>
       <c r="C790" t="s">
-        <v>1568</v>
+        <v>1605</v>
       </c>
       <c r="D790" t="s">
-        <v>1557</v>
+        <v>113</v>
       </c>
       <c r="E790" t="s">
-        <v>31</v>
+        <v>652</v>
       </c>
       <c r="F790" s="3">
-        <v>508.0</v>
+        <v>15604.0</v>
       </c>
       <c r="G790" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="791" spans="1:7">
       <c r="B791" t="s">
-        <v>1569</v>
+        <v>1606</v>
       </c>
       <c r="C791" t="s">
-        <v>1570</v>
+        <v>1607</v>
       </c>
       <c r="D791" t="s">
-        <v>1557</v>
+        <v>113</v>
       </c>
       <c r="E791" t="s">
-        <v>986</v>
+        <v>127</v>
       </c>
       <c r="F791" s="3">
-        <v>510.0</v>
+        <v>16993.0</v>
       </c>
       <c r="G791" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="792" spans="1:7">
       <c r="B792" t="s">
-        <v>1571</v>
+        <v>1608</v>
       </c>
       <c r="C792" t="s">
-        <v>1572</v>
+        <v>1609</v>
       </c>
       <c r="D792" t="s">
-        <v>1557</v>
+        <v>113</v>
       </c>
       <c r="E792" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="F792" s="3">
-        <v>530.0</v>
+        <v>15176.0</v>
       </c>
       <c r="G792" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="793" spans="1:7">
       <c r="B793" t="s">
-        <v>1573</v>
+        <v>1610</v>
       </c>
       <c r="C793" t="s">
-        <v>1574</v>
+        <v>1611</v>
       </c>
       <c r="D793" t="s">
-        <v>1557</v>
+        <v>113</v>
       </c>
       <c r="E793" t="s">
-        <v>317</v>
+        <v>133</v>
       </c>
       <c r="F793" s="3">
-        <v>537.0</v>
+        <v>16888.0</v>
       </c>
       <c r="G793" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="794" spans="1:7">
       <c r="B794" t="s">
-        <v>1575</v>
+        <v>1612</v>
       </c>
       <c r="C794" t="s">
-        <v>1576</v>
+        <v>1613</v>
       </c>
       <c r="D794" t="s">
-        <v>1557</v>
+        <v>113</v>
       </c>
       <c r="E794" t="s">
-        <v>82</v>
+        <v>133</v>
       </c>
       <c r="F794" s="3">
-        <v>510.0</v>
+        <v>18382.0</v>
       </c>
       <c r="G794" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="795" spans="1:7">
       <c r="B795" t="s">
-        <v>1577</v>
+        <v>1614</v>
       </c>
       <c r="C795" t="s">
-        <v>1578</v>
+        <v>1615</v>
       </c>
       <c r="D795" t="s">
-        <v>1557</v>
+        <v>113</v>
       </c>
       <c r="E795" t="s">
-        <v>1579</v>
+        <v>136</v>
       </c>
       <c r="F795" s="3">
-        <v>596.0</v>
+        <v>20305.0</v>
       </c>
       <c r="G795" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="797" spans="1:7">
-      <c r="B797" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A797" s="2" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B797" s="2"/>
+      <c r="C797" s="2"/>
+      <c r="D797" s="2"/>
+      <c r="E797" s="2"/>
+      <c r="F797" s="2"/>
+      <c r="G797" s="2"/>
     </row>
     <row r="798" spans="1:7">
       <c r="B798" t="s">
-        <v>1585</v>
+        <v>1617</v>
       </c>
       <c r="C798" t="s">
-        <v>1586</v>
+        <v>1618</v>
       </c>
       <c r="D798" t="s">
-        <v>1557</v>
+        <v>46</v>
       </c>
       <c r="E798" t="s">
-        <v>1587</v>
+        <v>136</v>
       </c>
       <c r="F798" s="3">
-        <v>530.0</v>
+        <v>20305.0</v>
       </c>
       <c r="G798" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="799" spans="1:7">
       <c r="B799" t="s">
-        <v>1588</v>
+        <v>1619</v>
       </c>
       <c r="C799" t="s">
-        <v>1589</v>
+        <v>1620</v>
       </c>
       <c r="D799" t="s">
-        <v>1557</v>
+        <v>113</v>
       </c>
       <c r="E799" t="s">
-        <v>19</v>
+        <v>133</v>
       </c>
       <c r="F799" s="3">
-        <v>552.0</v>
+        <v>15176.0</v>
       </c>
       <c r="G799" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="800" spans="1:7">
       <c r="B800" t="s">
-        <v>1590</v>
+        <v>1621</v>
       </c>
       <c r="C800" t="s">
-        <v>1591</v>
+        <v>1622</v>
       </c>
       <c r="D800" t="s">
-        <v>1557</v>
+        <v>113</v>
       </c>
       <c r="E800" t="s">
-        <v>1592</v>
+        <v>118</v>
       </c>
       <c r="F800" s="3">
-        <v>562.0</v>
+        <v>17953.0</v>
       </c>
       <c r="G800" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="801" spans="1:7">
       <c r="B801" t="s">
-        <v>1593</v>
+        <v>1623</v>
       </c>
       <c r="C801" t="s">
-        <v>1594</v>
+        <v>1624</v>
       </c>
       <c r="D801" t="s">
-        <v>1557</v>
+        <v>113</v>
       </c>
       <c r="E801" t="s">
-        <v>1305</v>
+        <v>263</v>
       </c>
       <c r="F801" s="3">
-        <v>571.0</v>
+        <v>19664.0</v>
       </c>
       <c r="G801" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="802" spans="1:7">
       <c r="B802" t="s">
-        <v>1595</v>
+        <v>1625</v>
       </c>
       <c r="C802" t="s">
-        <v>1596</v>
+        <v>1626</v>
       </c>
       <c r="D802" t="s">
-        <v>1557</v>
+        <v>113</v>
       </c>
       <c r="E802" t="s">
-        <v>534</v>
+        <v>652</v>
       </c>
       <c r="F802" s="3">
-        <v>440.0</v>
+        <v>15604.0</v>
       </c>
       <c r="G802" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="803" spans="1:7">
       <c r="B803" t="s">
-        <v>1597</v>
+        <v>1627</v>
       </c>
       <c r="C803" t="s">
-        <v>1598</v>
+        <v>1628</v>
       </c>
       <c r="D803" t="s">
-        <v>1557</v>
+        <v>113</v>
       </c>
       <c r="E803" t="s">
-        <v>25</v>
+        <v>652</v>
       </c>
       <c r="F803" s="3">
-        <v>501.0</v>
+        <v>16352.0</v>
       </c>
       <c r="G803" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="804" spans="1:7">
       <c r="B804" t="s">
-        <v>1599</v>
+        <v>1629</v>
       </c>
       <c r="C804" t="s">
-        <v>1600</v>
+        <v>1630</v>
       </c>
       <c r="D804" t="s">
-        <v>1557</v>
+        <v>113</v>
       </c>
       <c r="E804" t="s">
-        <v>1601</v>
+        <v>127</v>
       </c>
       <c r="F804" s="3">
-        <v>540.0</v>
+        <v>16993.0</v>
       </c>
       <c r="G804" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="805" spans="1:7">
       <c r="B805" t="s">
-        <v>1602</v>
+        <v>1631</v>
       </c>
       <c r="C805" t="s">
-        <v>1603</v>
+        <v>1632</v>
       </c>
       <c r="D805" t="s">
-        <v>1557</v>
+        <v>113</v>
       </c>
       <c r="E805" t="s">
-        <v>528</v>
+        <v>133</v>
       </c>
       <c r="F805" s="3">
-        <v>596.0</v>
+        <v>16888.0</v>
       </c>
       <c r="G805" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="806" spans="1:7">
       <c r="B806" t="s">
-        <v>1604</v>
+        <v>1633</v>
       </c>
       <c r="C806" t="s">
-        <v>1605</v>
+        <v>1634</v>
       </c>
       <c r="D806" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E806" t="s">
-        <v>31</v>
+        <v>133</v>
       </c>
       <c r="F806" s="3">
-        <v>781.0</v>
+        <v>18382.0</v>
       </c>
       <c r="G806" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="808" spans="1:7">
-      <c r="B808" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A808" s="2" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B808" s="2"/>
+      <c r="C808" s="2"/>
+      <c r="D808" s="2"/>
+      <c r="E808" s="2"/>
+      <c r="F808" s="2"/>
+      <c r="G808" s="2"/>
     </row>
     <row r="809" spans="1:7">
       <c r="B809" t="s">
-        <v>1610</v>
+        <v>1636</v>
       </c>
       <c r="C809" t="s">
-        <v>1611</v>
+        <v>1637</v>
       </c>
       <c r="D809" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E809" t="s">
-        <v>1587</v>
+        <v>118</v>
       </c>
       <c r="F809" s="3">
-        <v>889.0</v>
+        <v>17953.0</v>
       </c>
       <c r="G809" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="810" spans="1:7">
       <c r="B810" t="s">
-        <v>1612</v>
+        <v>1638</v>
       </c>
       <c r="C810" t="s">
-        <v>1613</v>
+        <v>1639</v>
       </c>
       <c r="D810" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E810" t="s">
-        <v>1614</v>
+        <v>263</v>
       </c>
       <c r="F810" s="3">
-        <v>937.0</v>
+        <v>19664.0</v>
       </c>
       <c r="G810" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="811" spans="1:7">
       <c r="B811" t="s">
-        <v>1615</v>
+        <v>1640</v>
       </c>
       <c r="C811" t="s">
-        <v>1616</v>
+        <v>1641</v>
       </c>
       <c r="D811" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E811" t="s">
-        <v>1617</v>
+        <v>652</v>
       </c>
       <c r="F811" s="3">
-        <v>996.0</v>
+        <v>15604.0</v>
       </c>
       <c r="G811" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="812" spans="1:7">
       <c r="B812" t="s">
-        <v>1618</v>
+        <v>1627</v>
       </c>
       <c r="C812" t="s">
-        <v>1619</v>
+        <v>1642</v>
       </c>
       <c r="D812" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E812" t="s">
-        <v>28</v>
+        <v>652</v>
       </c>
       <c r="F812" s="3">
-        <v>815.0</v>
+        <v>16352.0</v>
       </c>
       <c r="G812" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="813" spans="1:7">
       <c r="B813" t="s">
-        <v>1620</v>
+        <v>1643</v>
       </c>
       <c r="C813" t="s">
-        <v>1621</v>
+        <v>1644</v>
       </c>
       <c r="D813" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E813" t="s">
-        <v>34</v>
+        <v>127</v>
       </c>
       <c r="F813" s="3">
-        <v>930.0</v>
+        <v>16993.0</v>
       </c>
       <c r="G813" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="814" spans="1:7">
       <c r="B814" t="s">
-        <v>1622</v>
+        <v>1645</v>
       </c>
       <c r="C814" t="s">
-        <v>1623</v>
+        <v>1646</v>
       </c>
       <c r="D814" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E814" t="s">
-        <v>31</v>
+        <v>133</v>
       </c>
       <c r="F814" s="3">
-        <v>1030.0</v>
+        <v>15176.0</v>
       </c>
       <c r="G814" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="815" spans="1:7">
       <c r="B815" t="s">
-        <v>1624</v>
+        <v>1647</v>
       </c>
       <c r="C815" t="s">
-        <v>1625</v>
+        <v>1648</v>
       </c>
       <c r="D815" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E815" t="s">
-        <v>31</v>
+        <v>133</v>
       </c>
       <c r="F815" s="3">
-        <v>847.0</v>
+        <v>16888.0</v>
       </c>
       <c r="G815" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="816" spans="1:7">
       <c r="B816" t="s">
-        <v>1626</v>
+        <v>1649</v>
       </c>
       <c r="C816" t="s">
-        <v>1627</v>
+        <v>1650</v>
       </c>
       <c r="D816" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E816" t="s">
-        <v>986</v>
+        <v>133</v>
       </c>
       <c r="F816" s="3">
-        <v>781.0</v>
+        <v>18382.0</v>
       </c>
       <c r="G816" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="817" spans="1:7">
       <c r="B817" t="s">
-        <v>1628</v>
+        <v>1651</v>
       </c>
       <c r="C817" t="s">
-        <v>1629</v>
+        <v>1652</v>
       </c>
       <c r="D817" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E817" t="s">
-        <v>25</v>
+        <v>136</v>
       </c>
       <c r="F817" s="3">
-        <v>1157.0</v>
+        <v>20305.0</v>
       </c>
       <c r="G817" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="819" spans="1:7">
-      <c r="B819" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A819" s="2" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B819" s="2"/>
+      <c r="C819" s="2"/>
+      <c r="D819" s="2"/>
+      <c r="E819" s="2"/>
+      <c r="F819" s="2"/>
+      <c r="G819" s="2"/>
     </row>
     <row r="820" spans="1:7">
       <c r="B820" t="s">
-        <v>1634</v>
+        <v>1654</v>
       </c>
       <c r="C820" t="s">
-        <v>1635</v>
+        <v>1655</v>
       </c>
       <c r="D820" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E820" t="s">
-        <v>1636</v>
+        <v>1041</v>
       </c>
       <c r="F820" s="3">
-        <v>757.0</v>
+        <v>1149.0</v>
       </c>
       <c r="G820" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="822" spans="1:7">
-      <c r="B822" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A822" s="2" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B822" s="2"/>
+      <c r="C822" s="2"/>
+      <c r="D822" s="2"/>
+      <c r="E822" s="2"/>
+      <c r="F822" s="2"/>
+      <c r="G822" s="2"/>
     </row>
     <row r="823" spans="1:7">
       <c r="B823" t="s">
-        <v>1642</v>
+        <v>1657</v>
       </c>
       <c r="C823" t="s">
-        <v>1643</v>
+        <v>1658</v>
       </c>
       <c r="D823" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E823" t="s">
-        <v>1644</v>
+        <v>1041</v>
       </c>
       <c r="F823" s="3">
-        <v>840.0</v>
+        <v>780.0</v>
       </c>
       <c r="G823" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="825" spans="1:7">
-      <c r="B825" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A825" s="2" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B825" s="2"/>
+      <c r="C825" s="2"/>
+      <c r="D825" s="2"/>
+      <c r="E825" s="2"/>
+      <c r="F825" s="2"/>
+      <c r="G825" s="2"/>
     </row>
     <row r="826" spans="1:7">
       <c r="B826" t="s">
-        <v>1649</v>
+        <v>1660</v>
       </c>
       <c r="C826" t="s">
-        <v>1650</v>
+        <v>1661</v>
       </c>
       <c r="D826" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E826" t="s">
-        <v>19</v>
+        <v>118</v>
       </c>
       <c r="F826" s="3">
-        <v>955.0</v>
+        <v>17953.0</v>
       </c>
       <c r="G826" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="827" spans="1:7">
       <c r="B827" t="s">
-        <v>1651</v>
+        <v>1662</v>
       </c>
       <c r="C827" t="s">
-        <v>1652</v>
+        <v>1663</v>
       </c>
       <c r="D827" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E827" t="s">
-        <v>1297</v>
+        <v>127</v>
       </c>
       <c r="F827" s="3">
-        <v>894.0</v>
+        <v>16993.0</v>
       </c>
       <c r="G827" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="828" spans="1:7">
       <c r="B828" t="s">
-        <v>1653</v>
+        <v>1664</v>
       </c>
       <c r="C828" t="s">
-        <v>1654</v>
+        <v>1665</v>
       </c>
       <c r="D828" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E828" t="s">
-        <v>528</v>
+        <v>652</v>
       </c>
       <c r="F828" s="3">
-        <v>1020.0</v>
+        <v>16352.0</v>
       </c>
       <c r="G828" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="829" spans="1:7">
       <c r="B829" t="s">
-        <v>1655</v>
+        <v>1666</v>
       </c>
       <c r="C829" t="s">
-        <v>1656</v>
+        <v>1667</v>
       </c>
       <c r="D829" t="s">
-        <v>343</v>
+        <v>113</v>
       </c>
       <c r="E829" t="s">
-        <v>1644</v>
+        <v>133</v>
       </c>
       <c r="F829" s="3">
-        <v>8475.0</v>
+        <v>18382.0</v>
       </c>
       <c r="G829" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="830" spans="1:7">
       <c r="B830" t="s">
-        <v>1657</v>
+        <v>1668</v>
       </c>
       <c r="C830" t="s">
-        <v>1658</v>
+        <v>1669</v>
       </c>
       <c r="D830" t="s">
-        <v>343</v>
+        <v>113</v>
       </c>
       <c r="E830" t="s">
-        <v>1659</v>
+        <v>263</v>
       </c>
       <c r="F830" s="3">
-        <v>9142.0</v>
+        <v>19664.0</v>
       </c>
       <c r="G830" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="831" spans="1:7">
       <c r="B831" t="s">
-        <v>1660</v>
+        <v>1670</v>
       </c>
       <c r="C831" t="s">
-        <v>1661</v>
+        <v>1671</v>
       </c>
       <c r="D831" t="s">
-        <v>343</v>
+        <v>113</v>
       </c>
       <c r="E831" t="s">
-        <v>1662</v>
+        <v>652</v>
       </c>
       <c r="F831" s="3">
-        <v>7883.0</v>
+        <v>15604.0</v>
       </c>
       <c r="G831" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="832" spans="1:7">
       <c r="B832" t="s">
-        <v>1663</v>
+        <v>1672</v>
       </c>
       <c r="C832" t="s">
-        <v>1664</v>
+        <v>1673</v>
       </c>
       <c r="D832" t="s">
-        <v>343</v>
+        <v>113</v>
       </c>
       <c r="E832" t="s">
-        <v>31</v>
+        <v>133</v>
       </c>
       <c r="F832" s="3">
-        <v>8327.0</v>
+        <v>15176.0</v>
       </c>
       <c r="G832" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="833" spans="1:7">
       <c r="B833" t="s">
-        <v>1665</v>
+        <v>1674</v>
       </c>
       <c r="C833" t="s">
-        <v>1666</v>
+        <v>1675</v>
       </c>
       <c r="D833" t="s">
-        <v>343</v>
+        <v>113</v>
       </c>
       <c r="E833" t="s">
-        <v>331</v>
+        <v>133</v>
       </c>
       <c r="F833" s="3">
-        <v>8882.0</v>
+        <v>16888.0</v>
       </c>
       <c r="G833" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="834" spans="1:7">
       <c r="B834" t="s">
-        <v>1667</v>
+        <v>1676</v>
       </c>
       <c r="C834" t="s">
-        <v>1668</v>
+        <v>1677</v>
       </c>
       <c r="D834" t="s">
-        <v>343</v>
+        <v>113</v>
       </c>
       <c r="E834" t="s">
-        <v>1592</v>
+        <v>136</v>
       </c>
       <c r="F834" s="3">
-        <v>9604.0</v>
+        <v>20304.0</v>
       </c>
       <c r="G834" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="836" spans="1:7">
-      <c r="B836" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A836" s="2" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B836" s="2"/>
+      <c r="C836" s="2"/>
+      <c r="D836" s="2"/>
+      <c r="E836" s="2"/>
+      <c r="F836" s="2"/>
+      <c r="G836" s="2"/>
     </row>
     <row r="837" spans="1:7">
       <c r="B837" t="s">
-        <v>1673</v>
+        <v>1679</v>
       </c>
       <c r="C837" t="s">
-        <v>1674</v>
+        <v>1680</v>
       </c>
       <c r="D837" t="s">
-        <v>343</v>
+        <v>113</v>
       </c>
       <c r="E837" t="s">
-        <v>317</v>
+        <v>118</v>
       </c>
       <c r="F837" s="3">
-        <v>9142.0</v>
+        <v>17953.0</v>
       </c>
       <c r="G837" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="838" spans="1:7">
       <c r="B838" t="s">
-        <v>1675</v>
+        <v>1681</v>
       </c>
       <c r="C838" t="s">
-        <v>1676</v>
+        <v>1682</v>
       </c>
       <c r="D838" t="s">
-        <v>343</v>
+        <v>113</v>
       </c>
       <c r="E838" t="s">
-        <v>986</v>
+        <v>652</v>
       </c>
       <c r="F838" s="3">
-        <v>7812.0</v>
+        <v>15604.0</v>
       </c>
       <c r="G838" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="839" spans="1:7">
       <c r="B839" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="C839" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="D839" t="s">
-        <v>343</v>
+        <v>113</v>
       </c>
       <c r="E839" t="s">
-        <v>1679</v>
+        <v>652</v>
       </c>
       <c r="F839" s="3">
-        <v>8327.0</v>
+        <v>16352.0</v>
       </c>
       <c r="G839" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="840" spans="1:7">
       <c r="B840" t="s">
-        <v>1680</v>
+        <v>1685</v>
       </c>
       <c r="C840" t="s">
-        <v>1681</v>
+        <v>1686</v>
       </c>
       <c r="D840" t="s">
-        <v>343</v>
+        <v>113</v>
       </c>
       <c r="E840" t="s">
-        <v>82</v>
+        <v>127</v>
       </c>
       <c r="F840" s="3">
-        <v>7994.0</v>
+        <v>16993.0</v>
       </c>
       <c r="G840" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="841" spans="1:7">
       <c r="B841" t="s">
-        <v>1682</v>
+        <v>1687</v>
       </c>
       <c r="C841" t="s">
-        <v>1683</v>
+        <v>1688</v>
       </c>
       <c r="D841" t="s">
-        <v>343</v>
+        <v>113</v>
       </c>
       <c r="E841" t="s">
-        <v>31</v>
+        <v>133</v>
       </c>
       <c r="F841" s="3">
-        <v>7795.0</v>
+        <v>15176.0</v>
       </c>
       <c r="G841" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="842" spans="1:7">
       <c r="B842" t="s">
-        <v>1684</v>
+        <v>1689</v>
       </c>
       <c r="C842" t="s">
-        <v>1685</v>
+        <v>1690</v>
       </c>
       <c r="D842" t="s">
-        <v>343</v>
+        <v>113</v>
       </c>
       <c r="E842" t="s">
-        <v>19</v>
+        <v>133</v>
       </c>
       <c r="F842" s="3">
-        <v>9973.0</v>
+        <v>16888.0</v>
       </c>
       <c r="G842" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="843" spans="1:7">
       <c r="B843" t="s">
-        <v>1686</v>
+        <v>1691</v>
       </c>
       <c r="C843" t="s">
-        <v>1687</v>
+        <v>1692</v>
       </c>
       <c r="D843" t="s">
-        <v>343</v>
+        <v>113</v>
       </c>
       <c r="E843" t="s">
-        <v>1305</v>
+        <v>133</v>
       </c>
       <c r="F843" s="3">
-        <v>9956.0</v>
+        <v>18382.0</v>
       </c>
       <c r="G843" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="844" spans="1:7">
       <c r="B844" t="s">
-        <v>1688</v>
+        <v>1693</v>
       </c>
       <c r="C844" t="s">
-        <v>1689</v>
+        <v>1694</v>
       </c>
       <c r="D844" t="s">
-        <v>343</v>
+        <v>113</v>
       </c>
       <c r="E844" t="s">
-        <v>28</v>
+        <v>136</v>
       </c>
       <c r="F844" s="3">
-        <v>8605.0</v>
+        <v>20305.0</v>
       </c>
       <c r="G844" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="845" spans="1:7">
       <c r="B845" t="s">
-        <v>1690</v>
+        <v>1695</v>
       </c>
       <c r="C845" t="s">
-        <v>1691</v>
+        <v>1696</v>
       </c>
       <c r="D845" t="s">
-        <v>343</v>
+        <v>113</v>
       </c>
       <c r="E845" t="s">
-        <v>1587</v>
+        <v>263</v>
       </c>
       <c r="F845" s="3">
-        <v>9020.0</v>
+        <v>19664.0</v>
       </c>
       <c r="G845" s="4" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="847" spans="1:7">
-      <c r="B847" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A847" s="2" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B847" s="2"/>
+      <c r="C847" s="2"/>
+      <c r="D847" s="2"/>
+      <c r="E847" s="2"/>
+      <c r="F847" s="2"/>
+      <c r="G847" s="2"/>
     </row>
     <row r="848" spans="1:7">
       <c r="B848" t="s">
-        <v>1696</v>
+        <v>1698</v>
       </c>
       <c r="C848" t="s">
-        <v>1697</v>
+        <v>1699</v>
       </c>
       <c r="D848" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-        <v>528</v>
+        <v>10</v>
       </c>
       <c r="F848" s="3">
-        <v>11240.0</v>
+        <v>1222.0</v>
       </c>
       <c r="G848" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="849" spans="1:7">
       <c r="B849" t="s">
-        <v>1698</v>
+        <v>1700</v>
       </c>
       <c r="C849" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
       <c r="D849" t="s">
-        <v>10</v>
+        <v>1702</v>
       </c>
       <c r="E849" t="s">
-        <v>1302</v>
+        <v>118</v>
       </c>
       <c r="F849" s="3">
-        <v>24843.0</v>
+        <v>615.0</v>
       </c>
       <c r="G849" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="850" spans="1:7">
       <c r="B850" t="s">
-        <v>1700</v>
+        <v>1703</v>
       </c>
       <c r="C850" t="s">
-        <v>1701</v>
+        <v>1704</v>
       </c>
       <c r="D850" t="s">
-        <v>10</v>
+        <v>1702</v>
+      </c>
+      <c r="E850" t="s">
+        <v>133</v>
       </c>
       <c r="F850" s="3">
-        <v>20910.0</v>
+        <v>590.0</v>
       </c>
       <c r="G850" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="851" spans="1:7">
       <c r="B851" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C851" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D851" t="s">
         <v>1702</v>
       </c>
-      <c r="C851" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E851" t="s">
-        <v>31</v>
+        <v>276</v>
       </c>
       <c r="F851" s="3">
-        <v>18319.0</v>
+        <v>602.0</v>
       </c>
       <c r="G851" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="852" spans="1:7">
       <c r="B852" t="s">
-        <v>1704</v>
+        <v>1707</v>
       </c>
       <c r="C852" t="s">
-        <v>1705</v>
+        <v>1708</v>
       </c>
       <c r="D852" t="s">
-        <v>10</v>
+        <v>1702</v>
       </c>
       <c r="E852" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="F852" s="3">
-        <v>16563.0</v>
+        <v>590.0</v>
       </c>
       <c r="G852" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="853" spans="1:7">
       <c r="B853" t="s">
-        <v>1706</v>
+        <v>1709</v>
       </c>
       <c r="C853" t="s">
-        <v>1707</v>
+        <v>1710</v>
       </c>
       <c r="D853" t="s">
-        <v>10</v>
+        <v>1702</v>
       </c>
       <c r="E853" t="s">
-        <v>534</v>
+        <v>133</v>
       </c>
       <c r="F853" s="3">
-        <v>14573.0</v>
+        <v>706.0</v>
       </c>
       <c r="G853" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="854" spans="1:7">
       <c r="B854" t="s">
-        <v>1708</v>
+        <v>1711</v>
       </c>
       <c r="C854" t="s">
-        <v>1709</v>
+        <v>1712</v>
       </c>
       <c r="D854" t="s">
-        <v>10</v>
+        <v>1702</v>
       </c>
       <c r="E854" t="s">
-        <v>1636</v>
+        <v>133</v>
       </c>
       <c r="F854" s="3">
-        <v>17320.0</v>
+        <v>587.0</v>
       </c>
       <c r="G854" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="855" spans="1:7">
       <c r="B855" t="s">
-        <v>1710</v>
+        <v>1713</v>
       </c>
       <c r="C855" t="s">
-        <v>1711</v>
+        <v>1714</v>
       </c>
       <c r="D855" t="s">
-        <v>10</v>
+        <v>1702</v>
       </c>
       <c r="E855" t="s">
-        <v>121</v>
+        <v>1715</v>
       </c>
       <c r="F855" s="3">
-        <v>17579.0</v>
+        <v>590.0</v>
       </c>
       <c r="G855" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="856" spans="1:7">
       <c r="B856" t="s">
-        <v>1712</v>
+        <v>1716</v>
       </c>
       <c r="C856" t="s">
-        <v>1713</v>
+        <v>1717</v>
       </c>
       <c r="D856" t="s">
-        <v>10</v>
+        <v>1702</v>
       </c>
       <c r="E856" t="s">
-        <v>986</v>
+        <v>245</v>
       </c>
       <c r="F856" s="3">
-        <v>16653.0</v>
+        <v>613.0</v>
       </c>
       <c r="G856" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="857" spans="1:7">
       <c r="B857" t="s">
-        <v>1714</v>
+        <v>1718</v>
       </c>
       <c r="C857" t="s">
-        <v>1715</v>
+        <v>1719</v>
       </c>
       <c r="D857" t="s">
-        <v>10</v>
+        <v>1702</v>
       </c>
       <c r="E857" t="s">
-        <v>31</v>
+        <v>1041</v>
       </c>
       <c r="F857" s="3">
-        <v>13344.0</v>
+        <v>621.0</v>
       </c>
       <c r="G857" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="858" spans="1:7">
       <c r="B858" t="s">
-        <v>1716</v>
+        <v>1720</v>
       </c>
       <c r="C858" t="s">
-        <v>1717</v>
+        <v>1721</v>
       </c>
       <c r="D858" t="s">
-        <v>10</v>
+        <v>1702</v>
       </c>
       <c r="E858" t="s">
-        <v>16</v>
+        <v>114</v>
       </c>
       <c r="F858" s="3">
-        <v>19929.0</v>
+        <v>590.0</v>
       </c>
       <c r="G858" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="859" spans="1:7">
       <c r="B859" t="s">
-        <v>1718</v>
+        <v>1722</v>
       </c>
       <c r="C859" t="s">
-        <v>1719</v>
+        <v>1723</v>
       </c>
       <c r="D859" t="s">
-        <v>10</v>
+        <v>1702</v>
       </c>
       <c r="E859" t="s">
-        <v>1644</v>
+        <v>263</v>
       </c>
       <c r="F859" s="3">
-        <v>18275.0</v>
+        <v>690.0</v>
       </c>
       <c r="G859" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="860" spans="1:7">
       <c r="B860" t="s">
-        <v>1720</v>
+        <v>1724</v>
       </c>
       <c r="C860" t="s">
-        <v>1721</v>
+        <v>1725</v>
       </c>
       <c r="D860" t="s">
-        <v>10</v>
+        <v>1702</v>
       </c>
       <c r="E860" t="s">
-        <v>28</v>
+        <v>133</v>
       </c>
       <c r="F860" s="3">
-        <v>18690.0</v>
+        <v>590.0</v>
       </c>
       <c r="G860" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="861" spans="1:7">
       <c r="B861" t="s">
-        <v>1722</v>
+        <v>1726</v>
       </c>
       <c r="C861" t="s">
-        <v>1723</v>
+        <v>1727</v>
       </c>
       <c r="D861" t="s">
-        <v>10</v>
+        <v>1702</v>
       </c>
       <c r="E861" t="s">
-        <v>1724</v>
+        <v>401</v>
       </c>
       <c r="F861" s="3">
-        <v>19707.0</v>
+        <v>587.0</v>
       </c>
       <c r="G861" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="862" spans="1:7">
       <c r="B862" t="s">
-        <v>1725</v>
+        <v>1728</v>
       </c>
       <c r="C862" t="s">
-        <v>1726</v>
+        <v>1729</v>
       </c>
       <c r="D862" t="s">
-        <v>10</v>
+        <v>1702</v>
       </c>
       <c r="E862" t="s">
-        <v>19</v>
+        <v>1730</v>
       </c>
       <c r="F862" s="3">
-        <v>22020.0</v>
+        <v>613.0</v>
       </c>
       <c r="G862" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="863" spans="1:7">
       <c r="B863" t="s">
-        <v>1727</v>
+        <v>1731</v>
       </c>
       <c r="C863" t="s">
-        <v>1728</v>
+        <v>1732</v>
       </c>
       <c r="D863" t="s">
-        <v>10</v>
+        <v>1702</v>
       </c>
       <c r="E863" t="s">
-        <v>138</v>
+        <v>121</v>
       </c>
       <c r="F863" s="3">
-        <v>21094.0</v>
+        <v>639.0</v>
       </c>
       <c r="G863" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="864" spans="1:7">
       <c r="B864" t="s">
-        <v>1729</v>
+        <v>1733</v>
       </c>
       <c r="C864" t="s">
-        <v>1730</v>
+        <v>1734</v>
       </c>
       <c r="D864" t="s">
-        <v>10</v>
+        <v>1702</v>
       </c>
       <c r="E864" t="s">
-        <v>138</v>
+        <v>263</v>
       </c>
       <c r="F864" s="3">
-        <v>25723.0</v>
+        <v>650.0</v>
       </c>
       <c r="G864" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="865" spans="1:7">
       <c r="B865" t="s">
-        <v>1731</v>
+        <v>1735</v>
       </c>
       <c r="C865" t="s">
-        <v>1732</v>
+        <v>1736</v>
       </c>
       <c r="D865" t="s">
-        <v>10</v>
+        <v>1702</v>
       </c>
       <c r="E865" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="F865" s="3">
-        <v>22760.0</v>
+        <v>662.0</v>
       </c>
       <c r="G865" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="866" spans="1:7">
       <c r="B866" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="C866" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="D866" t="s">
-        <v>10</v>
+        <v>1702</v>
       </c>
       <c r="E866" t="s">
-        <v>22</v>
+        <v>652</v>
       </c>
       <c r="F866" s="3">
-        <v>25629.0</v>
+        <v>508.0</v>
       </c>
       <c r="G866" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="867" spans="1:7">
       <c r="B867" t="s">
-        <v>1735</v>
+        <v>1739</v>
       </c>
       <c r="C867" t="s">
-        <v>1736</v>
+        <v>1740</v>
       </c>
       <c r="D867" t="s">
-        <v>10</v>
+        <v>1702</v>
       </c>
       <c r="E867" t="s">
-        <v>34</v>
+        <v>127</v>
       </c>
       <c r="F867" s="3">
-        <v>22020.0</v>
+        <v>580.0</v>
       </c>
       <c r="G867" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="868" spans="1:7">
       <c r="B868" t="s">
-        <v>1737</v>
+        <v>1741</v>
       </c>
       <c r="C868" t="s">
-        <v>1738</v>
+        <v>1742</v>
       </c>
       <c r="D868" t="s">
-        <v>10</v>
+        <v>1702</v>
       </c>
       <c r="E868" t="s">
-        <v>331</v>
+        <v>133</v>
       </c>
       <c r="F868" s="3">
-        <v>19245.0</v>
+        <v>625.0</v>
       </c>
       <c r="G868" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="869" spans="1:7">
       <c r="B869" t="s">
-        <v>1739</v>
+        <v>1743</v>
       </c>
       <c r="C869" t="s">
-        <v>1740</v>
+        <v>1744</v>
       </c>
       <c r="D869" t="s">
-        <v>10</v>
+        <v>1702</v>
       </c>
       <c r="E869" t="s">
-        <v>31</v>
+        <v>95</v>
       </c>
       <c r="F869" s="3">
-        <v>17579.0</v>
+        <v>690.0</v>
       </c>
       <c r="G869" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="870" spans="1:7">
       <c r="B870" t="s">
-        <v>1741</v>
+        <v>1745</v>
       </c>
       <c r="C870" t="s">
-        <v>1742</v>
+        <v>1746</v>
       </c>
       <c r="D870" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="E870" t="s">
-        <v>1743</v>
+        <v>133</v>
       </c>
       <c r="F870" s="3">
-        <v>16098.0</v>
+        <v>903.0</v>
       </c>
       <c r="G870" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="871" spans="1:7">
       <c r="B871" t="s">
-        <v>1744</v>
+        <v>1747</v>
       </c>
       <c r="C871" t="s">
-        <v>1745</v>
+        <v>1748</v>
       </c>
       <c r="D871" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="E871" t="s">
-        <v>25</v>
+        <v>276</v>
       </c>
       <c r="F871" s="3">
-        <v>16840.0</v>
+        <v>966.0</v>
       </c>
       <c r="G871" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="872" spans="1:7">
       <c r="B872" t="s">
-        <v>1746</v>
+        <v>1749</v>
       </c>
       <c r="C872" t="s">
-        <v>1747</v>
+        <v>1750</v>
       </c>
       <c r="D872" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="E872" t="s">
-        <v>25</v>
+        <v>118</v>
       </c>
       <c r="F872" s="3">
-        <v>27294.0</v>
+        <v>987.0</v>
       </c>
       <c r="G872" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="873" spans="1:7">
       <c r="B873" t="s">
-        <v>1748</v>
+        <v>1751</v>
       </c>
       <c r="C873" t="s">
-        <v>1749</v>
+        <v>1752</v>
       </c>
       <c r="D873" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="E873" t="s">
-        <v>317</v>
+        <v>1730</v>
       </c>
       <c r="F873" s="3">
-        <v>19929.0</v>
+        <v>1028.0</v>
       </c>
       <c r="G873" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="874" spans="1:7">
       <c r="B874" t="s">
-        <v>1750</v>
+        <v>1753</v>
       </c>
       <c r="C874" t="s">
-        <v>1751</v>
+        <v>1754</v>
       </c>
       <c r="D874" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="E874" t="s">
-        <v>31</v>
+        <v>263</v>
       </c>
       <c r="F874" s="3">
-        <v>18504.0</v>
+        <v>1084.0</v>
       </c>
       <c r="G874" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="875" spans="1:7">
       <c r="B875" t="s">
-        <v>1752</v>
+        <v>1755</v>
       </c>
       <c r="C875" t="s">
-        <v>1753</v>
+        <v>1756</v>
       </c>
       <c r="D875" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="E875" t="s">
-        <v>528</v>
+        <v>266</v>
       </c>
       <c r="F875" s="3">
-        <v>24592.0</v>
+        <v>1151.0</v>
       </c>
       <c r="G875" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="876" spans="1:7">
       <c r="B876" t="s">
-        <v>1698</v>
+        <v>1757</v>
       </c>
       <c r="C876" t="s">
-        <v>1754</v>
+        <v>1758</v>
       </c>
       <c r="D876" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="E876" t="s">
-        <v>1302</v>
+        <v>130</v>
       </c>
       <c r="F876" s="3">
-        <v>24843.0</v>
+        <v>944.0</v>
       </c>
       <c r="G876" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="877" spans="1:7">
       <c r="B877" t="s">
-        <v>1755</v>
+        <v>1759</v>
       </c>
       <c r="C877" t="s">
-        <v>1756</v>
+        <v>1760</v>
       </c>
       <c r="D877" t="s">
-        <v>554</v>
+        <v>46</v>
       </c>
       <c r="E877" t="s">
-        <v>28</v>
+        <v>136</v>
       </c>
       <c r="F877" s="3">
-        <v>3904.0</v>
+        <v>1077.0</v>
       </c>
       <c r="G877" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="878" spans="1:7">
       <c r="B878" t="s">
-        <v>1757</v>
+        <v>1761</v>
       </c>
       <c r="C878" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="D878" t="s">
-        <v>554</v>
+        <v>46</v>
       </c>
       <c r="E878" t="s">
-        <v>25</v>
+        <v>133</v>
       </c>
       <c r="F878" s="3">
-        <v>3519.0</v>
+        <v>1191.0</v>
       </c>
       <c r="G878" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="879" spans="1:7">
       <c r="B879" t="s">
-        <v>1759</v>
+        <v>1763</v>
       </c>
       <c r="C879" t="s">
-        <v>1586</v>
+        <v>1764</v>
       </c>
       <c r="D879" t="s">
-        <v>554</v>
+        <v>46</v>
       </c>
       <c r="E879" t="s">
-        <v>1587</v>
+        <v>133</v>
       </c>
       <c r="F879" s="3">
-        <v>4319.0</v>
+        <v>979.0</v>
       </c>
       <c r="G879" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="880" spans="1:7">
       <c r="B880" t="s">
-        <v>1760</v>
+        <v>1765</v>
       </c>
       <c r="C880" t="s">
-        <v>1761</v>
+        <v>1766</v>
       </c>
       <c r="D880" t="s">
-        <v>554</v>
+        <v>46</v>
       </c>
       <c r="E880" t="s">
-        <v>31</v>
+        <v>1715</v>
       </c>
       <c r="F880" s="3">
-        <v>3865.0</v>
+        <v>903.0</v>
       </c>
       <c r="G880" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="881" spans="1:7">
       <c r="B881" t="s">
-        <v>1762</v>
+        <v>1767</v>
       </c>
       <c r="C881" t="s">
-        <v>1763</v>
+        <v>1768</v>
       </c>
       <c r="D881" t="s">
-        <v>554</v>
+        <v>46</v>
       </c>
       <c r="E881" t="s">
-        <v>331</v>
+        <v>127</v>
       </c>
       <c r="F881" s="3">
-        <v>3965.0</v>
+        <v>1338.0</v>
       </c>
       <c r="G881" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="882" spans="1:7">
       <c r="B882" t="s">
-        <v>1764</v>
+        <v>1769</v>
       </c>
       <c r="C882" t="s">
-        <v>1765</v>
+        <v>1770</v>
       </c>
       <c r="D882" t="s">
-        <v>554</v>
+        <v>46</v>
       </c>
       <c r="E882" t="s">
-        <v>31</v>
+        <v>245</v>
       </c>
       <c r="F882" s="3">
-        <v>5020.0</v>
+        <v>895.0</v>
       </c>
       <c r="G882" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="883" spans="1:7">
       <c r="B883" t="s">
-        <v>1766</v>
+        <v>1771</v>
       </c>
       <c r="C883" t="s">
-        <v>1767</v>
+        <v>1772</v>
       </c>
       <c r="D883" t="s">
-        <v>554</v>
+        <v>46</v>
       </c>
       <c r="E883" t="s">
-        <v>31</v>
+        <v>1041</v>
       </c>
       <c r="F883" s="3">
-        <v>4163.0</v>
+        <v>987.0</v>
       </c>
       <c r="G883" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="884" spans="1:7">
       <c r="B884" t="s">
-        <v>1768</v>
+        <v>1773</v>
       </c>
       <c r="C884" t="s">
-        <v>1769</v>
+        <v>1774</v>
       </c>
       <c r="D884" t="s">
-        <v>554</v>
+        <v>46</v>
       </c>
       <c r="E884" t="s">
-        <v>986</v>
+        <v>114</v>
       </c>
       <c r="F884" s="3">
-        <v>3785.0</v>
+        <v>875.0</v>
       </c>
       <c r="G884" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="885" spans="1:7">
       <c r="B885" t="s">
-        <v>1770</v>
+        <v>1775</v>
       </c>
       <c r="C885" t="s">
-        <v>1771</v>
+        <v>1776</v>
       </c>
       <c r="D885" t="s">
-        <v>554</v>
+        <v>46</v>
       </c>
       <c r="E885" t="s">
-        <v>1679</v>
+        <v>263</v>
       </c>
       <c r="F885" s="3">
-        <v>3746.0</v>
+        <v>1179.0</v>
       </c>
       <c r="G885" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="886" spans="1:7">
       <c r="B886" t="s">
-        <v>1772</v>
+        <v>1777</v>
       </c>
       <c r="C886" t="s">
-        <v>1773</v>
+        <v>1778</v>
       </c>
       <c r="D886" t="s">
-        <v>554</v>
+        <v>46</v>
       </c>
       <c r="E886" t="s">
-        <v>317</v>
+        <v>133</v>
       </c>
       <c r="F886" s="3">
-        <v>4163.0</v>
+        <v>867.0</v>
       </c>
       <c r="G886" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="887" spans="1:7">
       <c r="B887" t="s">
-        <v>1774</v>
+        <v>1779</v>
       </c>
       <c r="C887" t="s">
-        <v>1775</v>
+        <v>1780</v>
       </c>
       <c r="D887" t="s">
-        <v>554</v>
+        <v>46</v>
       </c>
       <c r="E887" t="s">
-        <v>82</v>
+        <v>401</v>
       </c>
       <c r="F887" s="3">
-        <v>3538.0</v>
+        <v>972.0</v>
       </c>
       <c r="G887" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="888" spans="1:7">
       <c r="B888" t="s">
-        <v>1776</v>
+        <v>1781</v>
       </c>
       <c r="C888" t="s">
-        <v>1777</v>
+        <v>1782</v>
       </c>
       <c r="D888" t="s">
-        <v>554</v>
+        <v>46</v>
       </c>
       <c r="E888" t="s">
-        <v>1579</v>
+        <v>127</v>
       </c>
       <c r="F888" s="3">
-        <v>4971.0</v>
+        <v>890.0</v>
       </c>
       <c r="G888" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="889" spans="1:7">
       <c r="B889" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="C889" t="s">
-        <v>1779</v>
+        <v>1784</v>
       </c>
       <c r="D889" t="s">
-        <v>554</v>
+        <v>46</v>
       </c>
       <c r="E889" t="s">
-        <v>31</v>
+        <v>652</v>
       </c>
       <c r="F889" s="3">
-        <v>3675.0</v>
+        <v>757.0</v>
       </c>
       <c r="G889" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="890" spans="1:7">
       <c r="B890" t="s">
-        <v>1780</v>
+        <v>1785</v>
       </c>
       <c r="C890" t="s">
-        <v>1781</v>
+        <v>1786</v>
       </c>
       <c r="D890" t="s">
-        <v>554</v>
+        <v>46</v>
       </c>
       <c r="E890" t="s">
-        <v>1584</v>
+        <v>121</v>
       </c>
       <c r="F890" s="3">
-        <v>4068.0</v>
+        <v>1105.0</v>
       </c>
       <c r="G890" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="891" spans="1:7">
       <c r="B891" t="s">
-        <v>1782</v>
+        <v>1787</v>
       </c>
       <c r="C891" t="s">
-        <v>1783</v>
+        <v>1788</v>
       </c>
       <c r="D891" t="s">
-        <v>554</v>
+        <v>46</v>
       </c>
       <c r="E891" t="s">
-        <v>16</v>
+        <v>1457</v>
       </c>
       <c r="F891" s="3">
-        <v>4058.0</v>
+        <v>1033.0</v>
       </c>
       <c r="G891" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="892" spans="1:7">
       <c r="B892" t="s">
-        <v>1784</v>
+        <v>1789</v>
       </c>
       <c r="C892" t="s">
-        <v>1785</v>
+        <v>1790</v>
       </c>
       <c r="D892" t="s">
-        <v>554</v>
+        <v>46</v>
       </c>
       <c r="E892" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="F892" s="3">
-        <v>4563.0</v>
+        <v>1179.0</v>
       </c>
       <c r="G892" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="893" spans="1:7">
       <c r="B893" t="s">
-        <v>1786</v>
+        <v>1791</v>
       </c>
       <c r="C893" t="s">
-        <v>1787</v>
+        <v>1792</v>
       </c>
       <c r="D893" t="s">
-        <v>554</v>
+        <v>67</v>
       </c>
       <c r="E893" t="s">
-        <v>1592</v>
+        <v>401</v>
       </c>
       <c r="F893" s="3">
-        <v>4563.0</v>
+        <v>9790.0</v>
       </c>
       <c r="G893" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="894" spans="1:7">
       <c r="B894" t="s">
-        <v>1788</v>
+        <v>1793</v>
       </c>
       <c r="C894" t="s">
-        <v>1789</v>
+        <v>1794</v>
       </c>
       <c r="D894" t="s">
-        <v>554</v>
+        <v>67</v>
       </c>
       <c r="E894" t="s">
-        <v>34</v>
+        <v>118</v>
       </c>
       <c r="F894" s="3">
-        <v>4556.0</v>
+        <v>10560.0</v>
       </c>
       <c r="G894" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="895" spans="1:7">
       <c r="B895" t="s">
-        <v>1790</v>
+        <v>1795</v>
       </c>
       <c r="C895" t="s">
-        <v>1791</v>
+        <v>1796</v>
       </c>
       <c r="D895" t="s">
-        <v>554</v>
+        <v>67</v>
       </c>
       <c r="E895" t="s">
-        <v>534</v>
+        <v>127</v>
       </c>
       <c r="F895" s="3">
-        <v>3177.0</v>
+        <v>9107.0</v>
       </c>
       <c r="G895" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="896" spans="1:7">
       <c r="B896" t="s">
-        <v>1792</v>
+        <v>1797</v>
       </c>
       <c r="C896" t="s">
-        <v>1793</v>
+        <v>1798</v>
       </c>
       <c r="D896" t="s">
-        <v>554</v>
+        <v>67</v>
       </c>
       <c r="E896" t="s">
-        <v>31</v>
+        <v>133</v>
       </c>
       <c r="F896" s="3">
-        <v>4156.0</v>
+        <v>9619.0</v>
       </c>
       <c r="G896" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="897" spans="1:7">
       <c r="B897" t="s">
-        <v>1794</v>
+        <v>1799</v>
       </c>
       <c r="C897" t="s">
-        <v>1795</v>
+        <v>1800</v>
       </c>
       <c r="D897" t="s">
-        <v>554</v>
+        <v>67</v>
       </c>
       <c r="E897" t="s">
-        <v>528</v>
+        <v>276</v>
       </c>
       <c r="F897" s="3">
-        <v>4978.0</v>
+        <v>10259.0</v>
       </c>
       <c r="G897" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="898" spans="1:7">
       <c r="B898" t="s">
-        <v>1796</v>
+        <v>1801</v>
       </c>
       <c r="C898" t="s">
-        <v>1797</v>
+        <v>1802</v>
       </c>
       <c r="D898" t="s">
-        <v>112</v>
+        <v>67</v>
       </c>
       <c r="E898" t="s">
-        <v>31</v>
+        <v>263</v>
       </c>
       <c r="F898" s="3">
-        <v>379.0</v>
+        <v>11094.0</v>
       </c>
       <c r="G898" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="899" spans="1:7">
       <c r="B899" t="s">
-        <v>1798</v>
+        <v>1803</v>
       </c>
       <c r="C899" t="s">
-        <v>1799</v>
+        <v>1804</v>
       </c>
       <c r="D899" t="s">
-        <v>112</v>
+        <v>67</v>
       </c>
       <c r="E899" t="s">
-        <v>331</v>
+        <v>133</v>
       </c>
       <c r="F899" s="3">
-        <v>379.0</v>
+        <v>12824.0</v>
       </c>
       <c r="G899" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="900" spans="1:7">
       <c r="B900" t="s">
-        <v>1800</v>
+        <v>1805</v>
       </c>
       <c r="C900" t="s">
-        <v>1801</v>
+        <v>1806</v>
       </c>
       <c r="D900" t="s">
-        <v>112</v>
+        <v>67</v>
       </c>
       <c r="E900" t="s">
-        <v>28</v>
+        <v>133</v>
       </c>
       <c r="F900" s="3">
-        <v>379.0</v>
+        <v>10128.0</v>
       </c>
       <c r="G900" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="901" spans="1:7">
       <c r="B901" t="s">
-        <v>1802</v>
+        <v>1807</v>
       </c>
       <c r="C901" t="s">
-        <v>1803</v>
+        <v>1808</v>
       </c>
       <c r="D901" t="s">
-        <v>112</v>
+        <v>67</v>
       </c>
       <c r="E901" t="s">
-        <v>31</v>
+        <v>1041</v>
       </c>
       <c r="F901" s="3">
-        <v>398.0</v>
+        <v>10560.0</v>
       </c>
       <c r="G901" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="902" spans="1:7">
       <c r="B902" t="s">
-        <v>1804</v>
+        <v>1809</v>
       </c>
       <c r="C902" t="s">
-        <v>1805</v>
+        <v>1810</v>
       </c>
       <c r="D902" t="s">
-        <v>112</v>
+        <v>67</v>
       </c>
       <c r="E902" t="s">
-        <v>31</v>
+        <v>1715</v>
       </c>
       <c r="F902" s="3">
-        <v>379.0</v>
+        <v>9025.0</v>
       </c>
       <c r="G902" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="903" spans="1:7">
       <c r="B903" t="s">
-        <v>1806</v>
+        <v>1811</v>
       </c>
       <c r="C903" t="s">
-        <v>1807</v>
+        <v>1812</v>
       </c>
       <c r="D903" t="s">
-        <v>112</v>
+        <v>67</v>
       </c>
       <c r="E903" t="s">
-        <v>986</v>
+        <v>245</v>
       </c>
       <c r="F903" s="3">
-        <v>379.0</v>
+        <v>9619.0</v>
       </c>
       <c r="G903" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="904" spans="1:7">
       <c r="B904" t="s">
-        <v>1808</v>
+        <v>1813</v>
       </c>
       <c r="C904" t="s">
-        <v>1809</v>
+        <v>1814</v>
       </c>
       <c r="D904" t="s">
-        <v>112</v>
+        <v>67</v>
       </c>
       <c r="E904" t="s">
-        <v>25</v>
+        <v>114</v>
       </c>
       <c r="F904" s="3">
-        <v>379.0</v>
+        <v>9233.0</v>
       </c>
       <c r="G904" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="905" spans="1:7">
       <c r="B905" t="s">
-        <v>1810</v>
+        <v>1815</v>
       </c>
       <c r="C905" t="s">
-        <v>1811</v>
+        <v>1816</v>
       </c>
       <c r="D905" t="s">
-        <v>112</v>
+        <v>67</v>
       </c>
       <c r="E905" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="F905" s="3">
-        <v>379.0</v>
+        <v>9004.0</v>
       </c>
       <c r="G905" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="906" spans="1:7">
       <c r="B906" t="s">
-        <v>1812</v>
+        <v>1817</v>
       </c>
       <c r="C906" t="s">
-        <v>1813</v>
+        <v>1818</v>
       </c>
       <c r="D906" t="s">
-        <v>112</v>
+        <v>67</v>
       </c>
       <c r="E906" t="s">
-        <v>317</v>
+        <v>121</v>
       </c>
       <c r="F906" s="3">
-        <v>379.0</v>
+        <v>11520.0</v>
       </c>
       <c r="G906" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="907" spans="1:7">
       <c r="B907" t="s">
-        <v>1814</v>
+        <v>1819</v>
       </c>
       <c r="C907" t="s">
-        <v>1815</v>
+        <v>1820</v>
       </c>
       <c r="D907" t="s">
-        <v>112</v>
+        <v>67</v>
       </c>
       <c r="E907" t="s">
-        <v>1636</v>
+        <v>136</v>
       </c>
       <c r="F907" s="3">
-        <v>379.0</v>
+        <v>11499.0</v>
       </c>
       <c r="G907" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="908" spans="1:7">
       <c r="B908" t="s">
-        <v>1816</v>
+        <v>1821</v>
       </c>
       <c r="C908" t="s">
-        <v>1817</v>
+        <v>1822</v>
       </c>
       <c r="D908" t="s">
-        <v>112</v>
+        <v>67</v>
       </c>
       <c r="E908" t="s">
-        <v>1639</v>
+        <v>130</v>
       </c>
       <c r="F908" s="3">
-        <v>379.0</v>
+        <v>9940.0</v>
       </c>
       <c r="G908" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="909" spans="1:7">
       <c r="B909" t="s">
-        <v>1818</v>
+        <v>1823</v>
       </c>
       <c r="C909" t="s">
-        <v>1819</v>
+        <v>1824</v>
       </c>
       <c r="D909" t="s">
-        <v>112</v>
+        <v>67</v>
       </c>
       <c r="E909" t="s">
-        <v>1644</v>
+        <v>1730</v>
       </c>
       <c r="F909" s="3">
-        <v>379.0</v>
+        <v>10419.0</v>
       </c>
       <c r="G909" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="910" spans="1:7">
       <c r="B910" t="s">
-        <v>1820</v>
+        <v>1825</v>
       </c>
       <c r="C910" t="s">
-        <v>1821</v>
+        <v>1826</v>
       </c>
       <c r="D910" t="s">
-        <v>112</v>
+        <v>67</v>
       </c>
       <c r="E910" t="s">
-        <v>25</v>
+        <v>263</v>
       </c>
       <c r="F910" s="3">
-        <v>379.0</v>
+        <v>12152.0</v>
       </c>
       <c r="G910" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="911" spans="1:7">
       <c r="B911" t="s">
-        <v>1822</v>
+        <v>1827</v>
       </c>
       <c r="C911" t="s">
-        <v>1823</v>
+        <v>1828</v>
       </c>
       <c r="D911" t="s">
-        <v>112</v>
+        <v>67</v>
       </c>
       <c r="E911" t="s">
-        <v>1287</v>
+        <v>1457</v>
       </c>
       <c r="F911" s="3">
-        <v>379.0</v>
+        <v>9832.0</v>
       </c>
       <c r="G911" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="912" spans="1:7">
       <c r="B912" t="s">
-        <v>1824</v>
+        <v>1829</v>
       </c>
       <c r="C912" t="s">
-        <v>1825</v>
+        <v>1830</v>
       </c>
       <c r="D912" t="s">
-        <v>112</v>
+        <v>67</v>
       </c>
       <c r="E912" t="s">
-        <v>1724</v>
+        <v>95</v>
       </c>
       <c r="F912" s="3">
-        <v>379.0</v>
+        <v>12984.0</v>
       </c>
       <c r="G912" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="913" spans="1:7">
       <c r="B913" t="s">
-        <v>1826</v>
+        <v>1831</v>
       </c>
       <c r="C913" t="s">
-        <v>1827</v>
+        <v>1832</v>
       </c>
       <c r="D913" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>1828</v>
+        <v>67</v>
       </c>
       <c r="F913" s="3">
-        <v>379.0</v>
+        <v>7913.0</v>
       </c>
       <c r="G913" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="914" spans="1:7">
       <c r="B914" t="s">
-        <v>1829</v>
+        <v>1833</v>
       </c>
       <c r="C914" t="s">
-        <v>1830</v>
+        <v>1834</v>
       </c>
       <c r="D914" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E914" t="s">
-        <v>1614</v>
+        <v>1462</v>
       </c>
       <c r="F914" s="3">
-        <v>379.0</v>
+        <v>28696.0</v>
       </c>
       <c r="G914" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="915" spans="1:7">
       <c r="B915" t="s">
-        <v>1831</v>
+        <v>1835</v>
       </c>
       <c r="C915" t="s">
-        <v>1832</v>
+        <v>1836</v>
       </c>
       <c r="D915" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E915" t="s">
-        <v>22</v>
+        <v>1837</v>
       </c>
       <c r="F915" s="3">
-        <v>379.0</v>
+        <v>24152.0</v>
       </c>
       <c r="G915" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="916" spans="1:7">
       <c r="B916" t="s">
-        <v>1833</v>
+        <v>1838</v>
       </c>
       <c r="C916" t="s">
-        <v>1834</v>
+        <v>1839</v>
       </c>
       <c r="D916" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E916" t="s">
-        <v>34</v>
+        <v>133</v>
       </c>
       <c r="F916" s="3">
-        <v>379.0</v>
+        <v>21159.0</v>
       </c>
       <c r="G916" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="917" spans="1:7">
       <c r="B917" t="s">
-        <v>1835</v>
+        <v>1840</v>
       </c>
       <c r="C917" t="s">
-        <v>1836</v>
+        <v>1841</v>
       </c>
       <c r="D917" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E917" t="s">
-        <v>1297</v>
+        <v>133</v>
       </c>
       <c r="F917" s="3">
-        <v>398.0</v>
+        <v>19131.0</v>
       </c>
       <c r="G917" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="918" spans="1:7">
       <c r="B918" t="s">
-        <v>1837</v>
+        <v>1842</v>
       </c>
       <c r="C918" t="s">
-        <v>1838</v>
+        <v>1843</v>
       </c>
       <c r="D918" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E918" t="s">
-        <v>528</v>
+        <v>652</v>
       </c>
       <c r="F918" s="3">
-        <v>379.0</v>
+        <v>16834.0</v>
       </c>
       <c r="G918" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="919" spans="1:7">
+      <c r="B919" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C919" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D919" t="s">
+        <v>113</v>
+      </c>
+      <c r="E919" t="s">
+        <v>114</v>
+      </c>
+      <c r="F919" s="3">
+        <v>20005.0</v>
+      </c>
+      <c r="G919" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="920" spans="1:7">
-      <c r="A920" s="2" t="s">
-[...7 lines deleted...]
-      <c r="G920" s="2"/>
+      <c r="B920" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C920" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D920" t="s">
+        <v>113</v>
+      </c>
+      <c r="E920" t="s">
+        <v>245</v>
+      </c>
+      <c r="F920" s="3">
+        <v>20305.0</v>
+      </c>
+      <c r="G920" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="921" spans="1:7">
       <c r="B921" t="s">
-        <v>1840</v>
+        <v>1848</v>
       </c>
       <c r="C921" t="s">
-        <v>1841</v>
+        <v>1849</v>
       </c>
       <c r="D921" t="s">
-        <v>1557</v>
+        <v>113</v>
       </c>
       <c r="E921" t="s">
-        <v>1842</v>
+        <v>1715</v>
       </c>
       <c r="F921" s="3">
-        <v>660.0</v>
+        <v>19236.0</v>
       </c>
       <c r="G921" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="922" spans="1:7">
       <c r="B922" t="s">
-        <v>1843</v>
+        <v>1850</v>
       </c>
       <c r="C922" t="s">
-        <v>1844</v>
+        <v>1851</v>
       </c>
       <c r="D922" t="s">
-        <v>1557</v>
+        <v>113</v>
       </c>
       <c r="E922" t="s">
-        <v>1845</v>
+        <v>133</v>
       </c>
       <c r="F922" s="3">
-        <v>660.0</v>
+        <v>15413.0</v>
       </c>
       <c r="G922" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="923" spans="1:7">
       <c r="B923" t="s">
-        <v>1846</v>
+        <v>1852</v>
       </c>
       <c r="C923" t="s">
-        <v>1847</v>
+        <v>1853</v>
       </c>
       <c r="D923" t="s">
-        <v>1557</v>
+        <v>113</v>
       </c>
       <c r="E923" t="s">
-        <v>1848</v>
+        <v>118</v>
       </c>
       <c r="F923" s="3">
-        <v>781.0</v>
+        <v>23019.0</v>
       </c>
       <c r="G923" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="924" spans="1:7">
       <c r="B924" t="s">
-        <v>1849</v>
+        <v>1854</v>
       </c>
       <c r="C924" t="s">
-        <v>1850</v>
+        <v>1855</v>
       </c>
       <c r="D924" t="s">
-        <v>1557</v>
+        <v>113</v>
       </c>
       <c r="E924" t="s">
-        <v>1851</v>
+        <v>401</v>
       </c>
       <c r="F924" s="3">
-        <v>781.0</v>
+        <v>21108.0</v>
       </c>
       <c r="G924" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="925" spans="1:7">
       <c r="B925" t="s">
-        <v>1852</v>
+        <v>1856</v>
       </c>
       <c r="C925" t="s">
-        <v>1853</v>
+        <v>1857</v>
       </c>
       <c r="D925" t="s">
-        <v>1557</v>
+        <v>113</v>
       </c>
       <c r="E925" t="s">
-        <v>19</v>
+        <v>130</v>
       </c>
       <c r="F925" s="3">
-        <v>915.0</v>
+        <v>21587.0</v>
       </c>
       <c r="G925" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="926" spans="1:7">
       <c r="B926" t="s">
-        <v>1854</v>
+        <v>1858</v>
       </c>
       <c r="C926" t="s">
-        <v>1855</v>
+        <v>1859</v>
       </c>
       <c r="D926" t="s">
-        <v>1557</v>
+        <v>113</v>
       </c>
       <c r="E926" t="s">
-        <v>1856</v>
+        <v>1730</v>
       </c>
       <c r="F926" s="3">
-        <v>847.0</v>
+        <v>22763.0</v>
       </c>
       <c r="G926" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="927" spans="1:7">
       <c r="B927" t="s">
-        <v>1857</v>
+        <v>1860</v>
       </c>
       <c r="C927" t="s">
-        <v>1858</v>
+        <v>1861</v>
       </c>
       <c r="D927" t="s">
-        <v>1557</v>
+        <v>113</v>
       </c>
       <c r="E927" t="s">
-        <v>1859</v>
+        <v>121</v>
       </c>
       <c r="F927" s="3">
-        <v>671.0</v>
+        <v>25435.0</v>
       </c>
       <c r="G927" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="928" spans="1:7">
       <c r="B928" t="s">
-        <v>1860</v>
+        <v>1862</v>
       </c>
       <c r="C928" t="s">
-        <v>1861</v>
+        <v>1863</v>
       </c>
       <c r="D928" t="s">
-        <v>1557</v>
+        <v>113</v>
       </c>
       <c r="E928" t="s">
-        <v>1862</v>
+        <v>263</v>
       </c>
       <c r="F928" s="3">
-        <v>781.0</v>
+        <v>24365.0</v>
       </c>
       <c r="G928" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="929" spans="1:7">
       <c r="B929" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="C929" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="D929" t="s">
-        <v>1557</v>
+        <v>113</v>
       </c>
       <c r="E929" t="s">
-        <v>1339</v>
+        <v>263</v>
       </c>
       <c r="F929" s="3">
-        <v>1086.0</v>
+        <v>27039.0</v>
       </c>
       <c r="G929" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="930" spans="1:7">
       <c r="B930" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
       <c r="C930" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="D930" t="s">
-        <v>1557</v>
+        <v>113</v>
       </c>
       <c r="E930" t="s">
-        <v>1867</v>
+        <v>266</v>
       </c>
       <c r="F930" s="3">
-        <v>671.0</v>
+        <v>26288.0</v>
       </c>
       <c r="G930" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="931" spans="1:7">
       <c r="B931" t="s">
         <v>1868</v>
       </c>
       <c r="C931" t="s">
         <v>1869</v>
       </c>
       <c r="D931" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E931" t="s">
-        <v>1870</v>
+        <v>124</v>
       </c>
       <c r="F931" s="3">
-        <v>1176.0</v>
+        <v>29603.0</v>
       </c>
       <c r="G931" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="932" spans="1:7">
       <c r="B932" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C932" t="s">
         <v>1871</v>
       </c>
-      <c r="C932" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D932" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E932" t="s">
-        <v>1842</v>
+        <v>136</v>
       </c>
       <c r="F932" s="3">
-        <v>1176.0</v>
+        <v>25435.0</v>
       </c>
       <c r="G932" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="933" spans="1:7">
       <c r="B933" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C933" t="s">
         <v>1873</v>
       </c>
-      <c r="C933" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D933" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E933" t="s">
-        <v>1859</v>
+        <v>276</v>
       </c>
       <c r="F933" s="3">
-        <v>1196.0</v>
+        <v>22229.0</v>
       </c>
       <c r="G933" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="934" spans="1:7">
       <c r="B934" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C934" t="s">
         <v>1875</v>
       </c>
-      <c r="C934" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D934" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E934" t="s">
-        <v>1877</v>
+        <v>133</v>
       </c>
       <c r="F934" s="3">
-        <v>1523.0</v>
+        <v>20305.0</v>
       </c>
       <c r="G934" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="935" spans="1:7">
       <c r="B935" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C935" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D935" t="s">
+        <v>113</v>
+      </c>
+      <c r="E935" t="s">
         <v>1878</v>
       </c>
-      <c r="C935" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F935" s="3">
-        <v>2001.0</v>
+        <v>18595.0</v>
       </c>
       <c r="G935" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="936" spans="1:7">
       <c r="B936" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C936" t="s">
         <v>1880</v>
       </c>
-      <c r="C936" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D936" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E936" t="s">
-        <v>1867</v>
+        <v>127</v>
       </c>
       <c r="F936" s="3">
-        <v>1196.0</v>
+        <v>19452.0</v>
       </c>
       <c r="G936" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="937" spans="1:7">
       <c r="B937" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C937" t="s">
         <v>1882</v>
       </c>
-      <c r="C937" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D937" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E937" t="s">
-        <v>1884</v>
+        <v>127</v>
       </c>
       <c r="F937" s="3">
-        <v>1391.0</v>
+        <v>31527.0</v>
       </c>
       <c r="G937" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="938" spans="1:7">
       <c r="B938" t="s">
-        <v>1885</v>
+        <v>1883</v>
       </c>
       <c r="C938" t="s">
-        <v>1886</v>
+        <v>1884</v>
       </c>
       <c r="D938" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E938" t="s">
-        <v>19</v>
+        <v>1041</v>
       </c>
       <c r="F938" s="3">
-        <v>1547.0</v>
+        <v>23019.0</v>
       </c>
       <c r="G938" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="939" spans="1:7">
       <c r="B939" t="s">
-        <v>1887</v>
+        <v>1885</v>
       </c>
       <c r="C939" t="s">
-        <v>1888</v>
+        <v>1886</v>
       </c>
       <c r="D939" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E939" t="s">
-        <v>1851</v>
+        <v>1457</v>
       </c>
       <c r="F939" s="3">
-        <v>1391.0</v>
+        <v>21374.0</v>
       </c>
       <c r="G939" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="940" spans="1:7">
       <c r="B940" t="s">
-        <v>1889</v>
+        <v>1887</v>
       </c>
       <c r="C940" t="s">
-        <v>1890</v>
+        <v>1888</v>
       </c>
       <c r="D940" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E940" t="s">
-        <v>1848</v>
+        <v>95</v>
       </c>
       <c r="F940" s="3">
-        <v>1391.0</v>
+        <v>28405.0</v>
       </c>
       <c r="G940" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="941" spans="1:7">
       <c r="B941" t="s">
-        <v>1891</v>
+        <v>1833</v>
       </c>
       <c r="C941" t="s">
-        <v>1892</v>
+        <v>1889</v>
       </c>
       <c r="D941" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="E941" t="s">
-        <v>1845</v>
+        <v>1462</v>
       </c>
       <c r="F941" s="3">
-        <v>1176.0</v>
+        <v>28696.0</v>
       </c>
       <c r="G941" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="942" spans="1:7">
       <c r="B942" t="s">
-        <v>1893</v>
+        <v>1890</v>
       </c>
       <c r="C942" t="s">
-        <v>1894</v>
+        <v>1891</v>
       </c>
       <c r="D942" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>177</v>
       </c>
       <c r="F942" s="3">
-        <v>10547.0</v>
+        <v>25646.0</v>
       </c>
       <c r="G942" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="943" spans="1:7">
       <c r="B943" t="s">
-        <v>1895</v>
+        <v>1892</v>
       </c>
       <c r="C943" t="s">
-        <v>1896</v>
+        <v>1893</v>
       </c>
       <c r="D943" t="s">
-        <v>343</v>
+        <v>28</v>
       </c>
       <c r="E943" t="s">
-        <v>19</v>
+        <v>130</v>
       </c>
       <c r="F943" s="3">
-        <v>17024.0</v>
+        <v>4510.0</v>
       </c>
       <c r="G943" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="944" spans="1:7">
       <c r="B944" t="s">
-        <v>1897</v>
+        <v>1894</v>
       </c>
       <c r="C944" t="s">
-        <v>1898</v>
+        <v>1895</v>
       </c>
       <c r="D944" t="s">
-        <v>343</v>
+        <v>28</v>
       </c>
       <c r="E944" t="s">
-        <v>1877</v>
+        <v>127</v>
       </c>
       <c r="F944" s="3">
-        <v>15359.0</v>
+        <v>4066.0</v>
       </c>
       <c r="G944" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="945" spans="1:7">
       <c r="B945" t="s">
-        <v>1899</v>
+        <v>1728</v>
       </c>
       <c r="C945" t="s">
-        <v>1900</v>
+        <v>1729</v>
       </c>
       <c r="D945" t="s">
-        <v>343</v>
+        <v>28</v>
       </c>
       <c r="E945" t="s">
-        <v>34</v>
+        <v>1730</v>
       </c>
       <c r="F945" s="3">
-        <v>12194.0</v>
+        <v>613.0</v>
       </c>
       <c r="G945" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="946" spans="1:7">
       <c r="B946" t="s">
-        <v>1901</v>
+        <v>1896</v>
       </c>
       <c r="C946" t="s">
-        <v>1902</v>
+        <v>1897</v>
       </c>
       <c r="D946" t="s">
-        <v>343</v>
+        <v>28</v>
       </c>
       <c r="E946" t="s">
-        <v>326</v>
+        <v>133</v>
       </c>
       <c r="F946" s="3">
-        <v>19984.0</v>
+        <v>4466.0</v>
       </c>
       <c r="G946" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="947" spans="1:7">
       <c r="B947" t="s">
-        <v>1903</v>
+        <v>1898</v>
       </c>
       <c r="C947" t="s">
-        <v>1904</v>
+        <v>1899</v>
       </c>
       <c r="D947" t="s">
-        <v>343</v>
+        <v>28</v>
       </c>
       <c r="E947" t="s">
-        <v>1851</v>
+        <v>276</v>
       </c>
       <c r="F947" s="3">
-        <v>13878.0</v>
+        <v>4582.0</v>
       </c>
       <c r="G947" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="948" spans="1:7">
       <c r="B948" t="s">
-        <v>1905</v>
+        <v>1900</v>
       </c>
       <c r="C948" t="s">
-        <v>1906</v>
+        <v>1901</v>
       </c>
       <c r="D948" t="s">
-        <v>343</v>
+        <v>28</v>
       </c>
       <c r="E948" t="s">
-        <v>1848</v>
+        <v>133</v>
       </c>
       <c r="F948" s="3">
-        <v>13878.0</v>
+        <v>5798.0</v>
       </c>
       <c r="G948" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="949" spans="1:7">
       <c r="B949" t="s">
-        <v>1907</v>
+        <v>1902</v>
       </c>
       <c r="C949" t="s">
-        <v>1908</v>
+        <v>1903</v>
       </c>
       <c r="D949" t="s">
-        <v>343</v>
+        <v>28</v>
       </c>
       <c r="E949" t="s">
-        <v>1862</v>
+        <v>133</v>
       </c>
       <c r="F949" s="3">
-        <v>13878.0</v>
+        <v>4810.0</v>
       </c>
       <c r="G949" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="950" spans="1:7">
       <c r="B950" t="s">
-        <v>1909</v>
+        <v>1904</v>
       </c>
       <c r="C950" t="s">
-        <v>1910</v>
+        <v>1905</v>
       </c>
       <c r="D950" t="s">
-        <v>343</v>
+        <v>28</v>
       </c>
       <c r="E950" t="s">
-        <v>1842</v>
+        <v>1715</v>
       </c>
       <c r="F950" s="3">
-        <v>12194.0</v>
+        <v>4373.0</v>
       </c>
       <c r="G950" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="951" spans="1:7">
       <c r="B951" t="s">
-        <v>1911</v>
+        <v>1906</v>
       </c>
       <c r="C951" t="s">
-        <v>1912</v>
+        <v>1907</v>
       </c>
       <c r="D951" t="s">
-        <v>343</v>
+        <v>28</v>
       </c>
       <c r="E951" t="s">
-        <v>1859</v>
+        <v>245</v>
       </c>
       <c r="F951" s="3">
-        <v>12399.0</v>
+        <v>4328.0</v>
       </c>
       <c r="G951" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="952" spans="1:7">
       <c r="B952" t="s">
-        <v>1913</v>
+        <v>1908</v>
       </c>
       <c r="C952" t="s">
-        <v>1914</v>
+        <v>1909</v>
       </c>
       <c r="D952" t="s">
-        <v>343</v>
+        <v>28</v>
       </c>
       <c r="E952" t="s">
-        <v>1867</v>
+        <v>1041</v>
       </c>
       <c r="F952" s="3">
-        <v>12399.0</v>
+        <v>4810.0</v>
       </c>
       <c r="G952" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="953" spans="1:7">
       <c r="B953" t="s">
-        <v>1915</v>
+        <v>1910</v>
       </c>
       <c r="C953" t="s">
-        <v>1916</v>
+        <v>1911</v>
       </c>
       <c r="D953" t="s">
-        <v>343</v>
+        <v>28</v>
       </c>
       <c r="E953" t="s">
-        <v>1845</v>
+        <v>114</v>
       </c>
       <c r="F953" s="3">
-        <v>12194.0</v>
+        <v>4087.0</v>
       </c>
       <c r="G953" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="954" spans="1:7">
       <c r="B954" t="s">
-        <v>1917</v>
+        <v>1912</v>
       </c>
       <c r="C954" t="s">
-        <v>1918</v>
+        <v>1913</v>
       </c>
       <c r="D954" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="E954" t="s">
-        <v>19</v>
+        <v>263</v>
       </c>
       <c r="F954" s="3">
-        <v>39783.0</v>
+        <v>5742.0</v>
       </c>
       <c r="G954" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="955" spans="1:7">
       <c r="B955" t="s">
-        <v>1919</v>
+        <v>1914</v>
       </c>
       <c r="C955" t="s">
-        <v>1920</v>
+        <v>1915</v>
       </c>
       <c r="D955" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="E955" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="F955" s="3">
-        <v>23130.0</v>
+        <v>4246.0</v>
       </c>
       <c r="G955" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="956" spans="1:7">
       <c r="B956" t="s">
-        <v>1921</v>
+        <v>1916</v>
       </c>
       <c r="C956" t="s">
-        <v>1922</v>
+        <v>1917</v>
       </c>
       <c r="D956" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="E956" t="s">
-        <v>1743</v>
+        <v>401</v>
       </c>
       <c r="F956" s="3">
-        <v>16098.0</v>
+        <v>4700.0</v>
       </c>
       <c r="G956" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="957" spans="1:7">
       <c r="B957" t="s">
-        <v>1923</v>
+        <v>1918</v>
       </c>
       <c r="C957" t="s">
-        <v>1924</v>
+        <v>1919</v>
       </c>
       <c r="D957" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="E957" t="s">
-        <v>1867</v>
+        <v>118</v>
       </c>
       <c r="F957" s="3">
-        <v>34232.0</v>
+        <v>4689.0</v>
       </c>
       <c r="G957" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="958" spans="1:7">
       <c r="B958" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C958" t="s">
         <v>1921</v>
       </c>
-      <c r="C958" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D958" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="E958" t="s">
-        <v>1743</v>
+        <v>121</v>
       </c>
       <c r="F958" s="3">
-        <v>16098.0</v>
+        <v>5271.0</v>
       </c>
       <c r="G958" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="959" spans="1:7">
       <c r="B959" t="s">
-        <v>1741</v>
+        <v>1922</v>
       </c>
       <c r="C959" t="s">
-        <v>1742</v>
+        <v>1923</v>
       </c>
       <c r="D959" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="E959" t="s">
-        <v>1743</v>
+        <v>263</v>
       </c>
       <c r="F959" s="3">
-        <v>16098.0</v>
+        <v>5271.0</v>
       </c>
       <c r="G959" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="960" spans="1:7">
       <c r="B960" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C960" t="s">
         <v>1925</v>
       </c>
-      <c r="C960" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D960" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="E960" t="s">
-        <v>1867</v>
+        <v>136</v>
       </c>
       <c r="F960" s="3">
-        <v>27479.0</v>
+        <v>5264.0</v>
       </c>
       <c r="G960" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="961" spans="1:7">
       <c r="B961" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C961" t="s">
         <v>1927</v>
       </c>
-      <c r="C961" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D961" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="E961" t="s">
-        <v>1859</v>
+        <v>652</v>
       </c>
       <c r="F961" s="3">
-        <v>27479.0</v>
+        <v>3671.0</v>
       </c>
       <c r="G961" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="962" spans="1:7">
       <c r="B962" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C962" t="s">
         <v>1929</v>
       </c>
-      <c r="C962" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D962" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="E962" t="s">
-        <v>1845</v>
+        <v>1457</v>
       </c>
       <c r="F962" s="3">
-        <v>27027.0</v>
+        <v>4801.0</v>
       </c>
       <c r="G962" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="963" spans="1:7">
       <c r="B963" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C963" t="s">
         <v>1931</v>
       </c>
-      <c r="C963" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D963" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="E963" t="s">
-        <v>1884</v>
+        <v>95</v>
       </c>
       <c r="F963" s="3">
-        <v>30949.0</v>
+        <v>5750.0</v>
       </c>
       <c r="G963" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="964" spans="1:7">
       <c r="B964" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C964" t="s">
         <v>1933</v>
       </c>
-      <c r="C964" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D964" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>1848</v>
+        <v>28</v>
       </c>
       <c r="F964" s="3">
-        <v>30947.0</v>
+        <v>4989.0</v>
       </c>
       <c r="G964" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="965" spans="1:7">
       <c r="B965" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C965" t="s">
         <v>1935</v>
       </c>
-      <c r="C965" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D965" t="s">
-        <v>10</v>
+        <v>98</v>
       </c>
       <c r="E965" t="s">
-        <v>1877</v>
+        <v>133</v>
       </c>
       <c r="F965" s="3">
-        <v>37008.0</v>
+        <v>379.0</v>
       </c>
       <c r="G965" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="966" spans="1:7">
       <c r="B966" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C966" t="s">
         <v>1937</v>
       </c>
-      <c r="C966" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D966" t="s">
-        <v>10</v>
+        <v>98</v>
       </c>
       <c r="E966" t="s">
-        <v>1851</v>
+        <v>276</v>
       </c>
       <c r="F966" s="3">
-        <v>30949.0</v>
+        <v>379.0</v>
       </c>
       <c r="G966" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="967" spans="1:7">
       <c r="B967" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C967" t="s">
         <v>1939</v>
       </c>
-      <c r="C967" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D967" t="s">
-        <v>10</v>
+        <v>98</v>
       </c>
       <c r="E967" t="s">
-        <v>1339</v>
+        <v>130</v>
       </c>
       <c r="F967" s="3">
-        <v>56242.0</v>
+        <v>379.0</v>
       </c>
       <c r="G967" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="968" spans="1:7">
       <c r="B968" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C968" t="s">
         <v>1941</v>
       </c>
-      <c r="C968" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D968" t="s">
-        <v>10</v>
+        <v>98</v>
       </c>
       <c r="E968" t="s">
-        <v>1842</v>
+        <v>133</v>
       </c>
       <c r="F968" s="3">
-        <v>27027.0</v>
+        <v>398.0</v>
       </c>
       <c r="G968" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="969" spans="1:7">
       <c r="B969" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C969" t="s">
         <v>1943</v>
       </c>
-      <c r="C969" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D969" t="s">
-        <v>554</v>
+        <v>98</v>
       </c>
       <c r="E969" t="s">
-        <v>1842</v>
+        <v>133</v>
       </c>
       <c r="F969" s="3">
-        <v>5600.0</v>
+        <v>379.0</v>
       </c>
       <c r="G969" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="970" spans="1:7">
       <c r="B970" t="s">
+        <v>1944</v>
+      </c>
+      <c r="C970" t="s">
         <v>1945</v>
       </c>
-      <c r="C970" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D970" t="s">
-        <v>554</v>
+        <v>98</v>
       </c>
       <c r="E970" t="s">
-        <v>1845</v>
+        <v>1715</v>
       </c>
       <c r="F970" s="3">
-        <v>5600.0</v>
+        <v>379.0</v>
       </c>
       <c r="G970" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="971" spans="1:7">
       <c r="B971" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C971" t="s">
         <v>1947</v>
       </c>
-      <c r="C971" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D971" t="s">
-        <v>554</v>
+        <v>98</v>
       </c>
       <c r="E971" t="s">
-        <v>1862</v>
+        <v>127</v>
       </c>
       <c r="F971" s="3">
-        <v>6308.0</v>
+        <v>379.0</v>
       </c>
       <c r="G971" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="972" spans="1:7">
       <c r="B972" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C972" t="s">
         <v>1949</v>
       </c>
-      <c r="C972" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D972" t="s">
-        <v>554</v>
+        <v>98</v>
       </c>
       <c r="E972" t="s">
-        <v>1951</v>
+        <v>245</v>
       </c>
       <c r="F972" s="3">
-        <v>5695.0</v>
+        <v>379.0</v>
       </c>
       <c r="G972" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="973" spans="1:7">
       <c r="B973" t="s">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="C973" t="s">
-        <v>1953</v>
+        <v>1951</v>
       </c>
       <c r="D973" t="s">
-        <v>554</v>
+        <v>98</v>
       </c>
       <c r="E973" t="s">
-        <v>1859</v>
+        <v>1041</v>
       </c>
       <c r="F973" s="3">
-        <v>5695.0</v>
+        <v>379.0</v>
       </c>
       <c r="G973" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="974" spans="1:7">
       <c r="B974" t="s">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="C974" t="s">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="D974" t="s">
-        <v>554</v>
+        <v>98</v>
       </c>
       <c r="E974" t="s">
-        <v>16</v>
+        <v>114</v>
       </c>
       <c r="F974" s="3">
-        <v>4678.0</v>
+        <v>379.0</v>
       </c>
       <c r="G974" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="975" spans="1:7">
       <c r="B975" t="s">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="C975" t="s">
-        <v>1957</v>
+        <v>1955</v>
       </c>
       <c r="D975" t="s">
-        <v>554</v>
+        <v>98</v>
       </c>
       <c r="E975" t="s">
-        <v>34</v>
+        <v>263</v>
       </c>
       <c r="F975" s="3">
-        <v>5600.0</v>
+        <v>379.0</v>
       </c>
       <c r="G975" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="976" spans="1:7">
       <c r="B976" t="s">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="C976" t="s">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="D976" t="s">
-        <v>554</v>
+        <v>98</v>
       </c>
       <c r="E976" t="s">
-        <v>326</v>
+        <v>401</v>
       </c>
       <c r="F976" s="3">
-        <v>9150.0</v>
+        <v>379.0</v>
       </c>
       <c r="G976" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="977" spans="1:7">
       <c r="B977" t="s">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="C977" t="s">
-        <v>1961</v>
+        <v>1959</v>
       </c>
       <c r="D977" t="s">
-        <v>554</v>
+        <v>98</v>
       </c>
       <c r="E977" t="s">
-        <v>1877</v>
+        <v>127</v>
       </c>
       <c r="F977" s="3">
-        <v>6915.0</v>
+        <v>379.0</v>
       </c>
       <c r="G977" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="978" spans="1:7">
       <c r="B978" t="s">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="C978" t="s">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="D978" t="s">
-        <v>554</v>
+        <v>98</v>
       </c>
       <c r="E978" t="s">
-        <v>19</v>
+        <v>118</v>
       </c>
       <c r="F978" s="3">
-        <v>7728.0</v>
+        <v>379.0</v>
       </c>
       <c r="G978" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="979" spans="1:7">
       <c r="B979" t="s">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="C979" t="s">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="D979" t="s">
-        <v>554</v>
+        <v>98</v>
       </c>
       <c r="E979" t="s">
-        <v>1848</v>
+        <v>1730</v>
       </c>
       <c r="F979" s="3">
-        <v>6308.0</v>
+        <v>379.0</v>
       </c>
       <c r="G979" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="980" spans="1:7">
       <c r="B980" t="s">
-        <v>1966</v>
+        <v>1964</v>
       </c>
       <c r="C980" t="s">
-        <v>1967</v>
+        <v>1965</v>
       </c>
       <c r="D980" t="s">
-        <v>554</v>
+        <v>98</v>
       </c>
       <c r="E980" t="s">
-        <v>25</v>
+        <v>121</v>
       </c>
       <c r="F980" s="3">
-        <v>6308.0</v>
+        <v>379.0</v>
       </c>
       <c r="G980" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="981" spans="1:7">
       <c r="B981" t="s">
-        <v>1968</v>
+        <v>1966</v>
       </c>
       <c r="C981" t="s">
-        <v>1969</v>
+        <v>1967</v>
       </c>
       <c r="D981" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E981" t="s">
-        <v>19</v>
+        <v>263</v>
       </c>
       <c r="F981" s="3">
-        <v>479.0</v>
+        <v>379.0</v>
       </c>
       <c r="G981" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="982" spans="1:7">
       <c r="B982" t="s">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="C982" t="s">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="D982" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E982" t="s">
-        <v>1877</v>
+        <v>124</v>
       </c>
       <c r="F982" s="3">
-        <v>530.0</v>
+        <v>379.0</v>
       </c>
       <c r="G982" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="983" spans="1:7">
       <c r="B983" t="s">
-        <v>1972</v>
+        <v>1970</v>
       </c>
       <c r="C983" t="s">
-        <v>1973</v>
+        <v>1971</v>
       </c>
       <c r="D983" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E983" t="s">
-        <v>326</v>
+        <v>136</v>
       </c>
       <c r="F983" s="3">
-        <v>530.0</v>
+        <v>379.0</v>
       </c>
       <c r="G983" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="984" spans="1:7">
       <c r="B984" t="s">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="C984" t="s">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="D984" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E984" t="s">
-        <v>1848</v>
+        <v>1457</v>
       </c>
       <c r="F984" s="3">
-        <v>479.0</v>
+        <v>398.0</v>
       </c>
       <c r="G984" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="985" spans="1:7">
       <c r="B985" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C985" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D985" t="s">
+        <v>98</v>
+      </c>
+      <c r="E985" t="s">
+        <v>95</v>
+      </c>
+      <c r="F985" s="3">
+        <v>379.0</v>
+      </c>
+      <c r="G985" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="987" spans="1:7">
+      <c r="A987" s="2" t="s">
         <v>1976</v>
       </c>
-      <c r="C985" t="s">
-[...53 lines deleted...]
-      </c>
+      <c r="B987" s="2"/>
+      <c r="C987" s="2"/>
+      <c r="D987" s="2"/>
+      <c r="E987" s="2"/>
+      <c r="F987" s="2"/>
+      <c r="G987" s="2"/>
     </row>
     <row r="988" spans="1:7">
       <c r="B988" t="s">
-        <v>1982</v>
+        <v>1977</v>
       </c>
       <c r="C988" t="s">
-        <v>1983</v>
+        <v>1978</v>
       </c>
       <c r="D988" t="s">
-        <v>112</v>
+        <v>1702</v>
       </c>
       <c r="E988" t="s">
-        <v>1842</v>
+        <v>1979</v>
       </c>
       <c r="F988" s="3">
-        <v>470.0</v>
+        <v>903.0</v>
       </c>
       <c r="G988" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="989" spans="1:7">
       <c r="B989" t="s">
-        <v>1984</v>
+        <v>1980</v>
       </c>
       <c r="C989" t="s">
-        <v>1985</v>
+        <v>1981</v>
       </c>
       <c r="D989" t="s">
-        <v>112</v>
+        <v>1702</v>
       </c>
       <c r="E989" t="s">
-        <v>16</v>
+        <v>1982</v>
       </c>
       <c r="F989" s="3">
-        <v>479.0</v>
+        <v>776.0</v>
       </c>
       <c r="G989" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="990" spans="1:7">
       <c r="B990" t="s">
-        <v>1986</v>
+        <v>1983</v>
       </c>
       <c r="C990" t="s">
-        <v>1987</v>
+        <v>1984</v>
       </c>
       <c r="D990" t="s">
-        <v>112</v>
+        <v>1702</v>
       </c>
       <c r="E990" t="s">
-        <v>1845</v>
+        <v>80</v>
       </c>
       <c r="F990" s="3">
-        <v>470.0</v>
+        <v>776.0</v>
       </c>
       <c r="G990" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="991" spans="1:7">
       <c r="B991" t="s">
-        <v>1988</v>
+        <v>1985</v>
       </c>
       <c r="C991" t="s">
-        <v>1989</v>
+        <v>1986</v>
       </c>
       <c r="D991" t="s">
-        <v>112</v>
+        <v>1702</v>
       </c>
       <c r="E991" t="s">
-        <v>1862</v>
+        <v>121</v>
       </c>
       <c r="F991" s="3">
-        <v>479.0</v>
+        <v>1058.0</v>
       </c>
       <c r="G991" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="992" spans="1:7">
       <c r="B992" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C992" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D992" t="s">
+        <v>1702</v>
+      </c>
+      <c r="E992" t="s">
+        <v>502</v>
+      </c>
+      <c r="F992" s="3">
+        <v>1256.0</v>
+      </c>
+      <c r="G992" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="993" spans="1:7">
+      <c r="B993" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C993" t="s">
         <v>1990</v>
       </c>
-      <c r="C992" t="s">
+      <c r="D993" t="s">
+        <v>1702</v>
+      </c>
+      <c r="E993" t="s">
         <v>1991</v>
       </c>
-      <c r="D992" t="s">
-[...5 lines deleted...]
-      <c r="F992" s="3">
+      <c r="F993" s="3">
+        <v>979.0</v>
+      </c>
+      <c r="G993" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="994" spans="1:7">
+      <c r="B994" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C994" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D994" t="s">
+        <v>1702</v>
+      </c>
+      <c r="E994" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F994" s="3">
+        <v>903.0</v>
+      </c>
+      <c r="G994" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="995" spans="1:7">
+      <c r="B995" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C995" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D995" t="s">
+        <v>1702</v>
+      </c>
+      <c r="E995" t="s">
+        <v>1997</v>
+      </c>
+      <c r="F995" s="3">
+        <v>903.0</v>
+      </c>
+      <c r="G995" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="996" spans="1:7">
+      <c r="B996" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C996" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D996" t="s">
+        <v>46</v>
+      </c>
+      <c r="E996" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F996" s="3">
+        <v>1607.0</v>
+      </c>
+      <c r="G996" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="997" spans="1:7">
+      <c r="B997" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D997" t="s">
+        <v>46</v>
+      </c>
+      <c r="E997" t="s">
+        <v>1982</v>
+      </c>
+      <c r="F997" s="3">
+        <v>1382.0</v>
+      </c>
+      <c r="G997" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="998" spans="1:7">
+      <c r="B998" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D998" t="s">
+        <v>46</v>
+      </c>
+      <c r="E998" t="s">
+        <v>80</v>
+      </c>
+      <c r="F998" s="3">
+        <v>1382.0</v>
+      </c>
+      <c r="G998" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="999" spans="1:7">
+      <c r="B999" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C999" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D999" t="s">
+        <v>46</v>
+      </c>
+      <c r="E999" t="s">
+        <v>121</v>
+      </c>
+      <c r="F999" s="3">
+        <v>1789.0</v>
+      </c>
+      <c r="G999" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:7">
+      <c r="B1000" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>46</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>1979</v>
+      </c>
+      <c r="F1000" s="3">
+        <v>1607.0</v>
+      </c>
+      <c r="G1000" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:7">
+      <c r="B1001" t="s">
+        <v>2008</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>46</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>1997</v>
+      </c>
+      <c r="F1001" s="3">
+        <v>1607.0</v>
+      </c>
+      <c r="G1001" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:7">
+      <c r="B1002" t="s">
+        <v>2010</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>46</v>
+      </c>
+      <c r="E1002" t="s">
+        <v>502</v>
+      </c>
+      <c r="F1002" s="3">
+        <v>2312.0</v>
+      </c>
+      <c r="G1002" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:7">
+      <c r="B1003" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>46</v>
+      </c>
+      <c r="E1003" t="s">
+        <v>1991</v>
+      </c>
+      <c r="F1003" s="3">
+        <v>1761.0</v>
+      </c>
+      <c r="G1003" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:7">
+      <c r="B1004" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1004" t="s">
+        <v>1997</v>
+      </c>
+      <c r="F1004" s="3">
+        <v>16030.0</v>
+      </c>
+      <c r="G1004" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:7">
+      <c r="B1005" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1005" t="s">
+        <v>1982</v>
+      </c>
+      <c r="F1005" s="3">
+        <v>14323.0</v>
+      </c>
+      <c r="G1005" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:7">
+      <c r="B1006" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1006" t="s">
+        <v>80</v>
+      </c>
+      <c r="F1006" s="3">
+        <v>14323.0</v>
+      </c>
+      <c r="G1006" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:7">
+      <c r="B1007" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>2022</v>
+      </c>
+      <c r="F1007" s="3">
+        <v>0.0</v>
+      </c>
+      <c r="G1007" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:7">
+      <c r="B1008" t="s">
+        <v>2023</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1008" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F1008" s="3">
+        <v>16030.0</v>
+      </c>
+      <c r="G1008" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:7">
+      <c r="B1009" t="s">
+        <v>2025</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>2026</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1009" t="s">
+        <v>121</v>
+      </c>
+      <c r="F1009" s="3">
+        <v>19664.0</v>
+      </c>
+      <c r="G1009" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:7">
+      <c r="B1010" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1010" t="s">
+        <v>569</v>
+      </c>
+      <c r="F1010" s="3">
+        <v>17741.0</v>
+      </c>
+      <c r="G1010" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:7">
+      <c r="B1011" t="s">
+        <v>2029</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1011" t="s">
+        <v>502</v>
+      </c>
+      <c r="F1011" s="3">
+        <v>23082.0</v>
+      </c>
+      <c r="G1011" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:7">
+      <c r="B1012" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1012" t="s">
+        <v>118</v>
+      </c>
+      <c r="F1012" s="3">
+        <v>12183.0</v>
+      </c>
+      <c r="G1012" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:7">
+      <c r="B1013" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1013" t="s">
+        <v>1979</v>
+      </c>
+      <c r="F1013" s="3">
+        <v>16030.0</v>
+      </c>
+      <c r="G1013" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:7">
+      <c r="B1014" t="s">
+        <v>2035</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>113</v>
+      </c>
+      <c r="E1014" t="s">
+        <v>1878</v>
+      </c>
+      <c r="F1014" s="3">
+        <v>18595.0</v>
+      </c>
+      <c r="G1014" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:7">
+      <c r="B1015" t="s">
+        <v>2037</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>113</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>1979</v>
+      </c>
+      <c r="F1015" s="3">
+        <v>35748.0</v>
+      </c>
+      <c r="G1015" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:7">
+      <c r="B1016" t="s">
+        <v>2039</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>2040</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>113</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>1982</v>
+      </c>
+      <c r="F1016" s="3">
+        <v>31739.0</v>
+      </c>
+      <c r="G1016" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:7">
+      <c r="B1017" t="s">
+        <v>2041</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>113</v>
+      </c>
+      <c r="E1017" t="s">
+        <v>80</v>
+      </c>
+      <c r="F1017" s="3">
+        <v>31739.0</v>
+      </c>
+      <c r="G1017" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:7">
+      <c r="B1018" t="s">
+        <v>2043</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>2044</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>113</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>1997</v>
+      </c>
+      <c r="F1018" s="3">
+        <v>35745.0</v>
+      </c>
+      <c r="G1018" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:7">
+      <c r="B1019" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>113</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>1878</v>
+      </c>
+      <c r="F1019" s="3">
+        <v>18595.0</v>
+      </c>
+      <c r="G1019" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:7">
+      <c r="B1020" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>113</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>1991</v>
+      </c>
+      <c r="F1020" s="3">
+        <v>42746.0</v>
+      </c>
+      <c r="G1020" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:7">
+      <c r="B1021" t="s">
+        <v>2047</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>2048</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>113</v>
+      </c>
+      <c r="E1021" t="s">
+        <v>1982</v>
+      </c>
+      <c r="F1021" s="3">
+        <v>39539.0</v>
+      </c>
+      <c r="G1021" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:7">
+      <c r="B1022" t="s">
+        <v>2035</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>113</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>1878</v>
+      </c>
+      <c r="F1022" s="3">
+        <v>18595.0</v>
+      </c>
+      <c r="G1022" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:7">
+      <c r="B1023" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>113</v>
+      </c>
+      <c r="E1023" t="s">
+        <v>1997</v>
+      </c>
+      <c r="F1023" s="3">
+        <v>59117.0</v>
+      </c>
+      <c r="G1023" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:7">
+      <c r="B1024" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>113</v>
+      </c>
+      <c r="E1024" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F1024" s="3">
+        <v>35748.0</v>
+      </c>
+      <c r="G1024" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:7">
+      <c r="B1025" t="s">
+        <v>2053</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>2054</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>113</v>
+      </c>
+      <c r="E1025" t="s">
+        <v>118</v>
+      </c>
+      <c r="F1025" s="3">
+        <v>26716.0</v>
+      </c>
+      <c r="G1025" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:7">
+      <c r="B1026" t="s">
+        <v>2055</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>2056</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>113</v>
+      </c>
+      <c r="E1026" t="s">
+        <v>121</v>
+      </c>
+      <c r="F1026" s="3">
+        <v>45951.0</v>
+      </c>
+      <c r="G1026" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:7">
+      <c r="B1027" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>28</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>1979</v>
+      </c>
+      <c r="F1027" s="3">
+        <v>7286.0</v>
+      </c>
+      <c r="G1027" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:7">
+      <c r="B1028" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>2060</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>28</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>1982</v>
+      </c>
+      <c r="F1028" s="3">
+        <v>6580.0</v>
+      </c>
+      <c r="G1028" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:7">
+      <c r="B1029" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>2062</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>28</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>80</v>
+      </c>
+      <c r="F1029" s="3">
+        <v>6580.0</v>
+      </c>
+      <c r="G1029" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:7">
+      <c r="B1030" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>28</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F1030" s="3">
+        <v>7286.0</v>
+      </c>
+      <c r="G1030" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:7">
+      <c r="B1031" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>2066</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>28</v>
+      </c>
+      <c r="E1031" t="s">
+        <v>121</v>
+      </c>
+      <c r="F1031" s="3">
+        <v>8927.0</v>
+      </c>
+      <c r="G1031" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:7">
+      <c r="B1032" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>2068</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>28</v>
+      </c>
+      <c r="E1032" t="s">
+        <v>1997</v>
+      </c>
+      <c r="F1032" s="3">
+        <v>7286.0</v>
+      </c>
+      <c r="G1032" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:7">
+      <c r="B1033" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>28</v>
+      </c>
+      <c r="E1033" t="s">
+        <v>569</v>
+      </c>
+      <c r="F1033" s="3">
+        <v>7989.0</v>
+      </c>
+      <c r="G1033" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:7">
+      <c r="B1034" t="s">
+        <v>2071</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>2072</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>28</v>
+      </c>
+      <c r="E1034" t="s">
+        <v>414</v>
+      </c>
+      <c r="F1034" s="3">
+        <v>10569.0</v>
+      </c>
+      <c r="G1034" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:7">
+      <c r="B1035" t="s">
+        <v>2073</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>28</v>
+      </c>
+      <c r="E1035" t="s">
+        <v>118</v>
+      </c>
+      <c r="F1035" s="3">
+        <v>5404.0</v>
+      </c>
+      <c r="G1035" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:7">
+      <c r="B1036" t="s">
+        <v>2075</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>2076</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>98</v>
+      </c>
+      <c r="F1036" s="3">
+        <v>706.0</v>
+      </c>
+      <c r="G1036" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:7">
+      <c r="B1037" t="s">
+        <v>2077</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>98</v>
+      </c>
+      <c r="F1037" s="3">
+        <v>1128.0</v>
+      </c>
+      <c r="G1037" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:7">
+      <c r="B1038" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>2080</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>98</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>121</v>
+      </c>
+      <c r="F1038" s="3">
         <v>479.0</v>
       </c>
-      <c r="G992" s="4" t="s">
-        <v>12</v>
+      <c r="G1038" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:7">
+      <c r="B1039" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>98</v>
+      </c>
+      <c r="E1039" t="s">
+        <v>118</v>
+      </c>
+      <c r="F1039" s="3">
+        <v>479.0</v>
+      </c>
+      <c r="G1039" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:7">
+      <c r="B1040" t="s">
+        <v>2083</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>98</v>
+      </c>
+      <c r="E1040" t="s">
+        <v>1991</v>
+      </c>
+      <c r="F1040" s="3">
+        <v>530.0</v>
+      </c>
+      <c r="G1040" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:7">
+      <c r="B1041" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>98</v>
+      </c>
+      <c r="E1041" t="s">
+        <v>502</v>
+      </c>
+      <c r="F1041" s="3">
+        <v>530.0</v>
+      </c>
+      <c r="G1041" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:7">
+      <c r="B1042" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>2088</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>98</v>
+      </c>
+      <c r="E1042" t="s">
+        <v>1997</v>
+      </c>
+      <c r="F1042" s="3">
+        <v>479.0</v>
+      </c>
+      <c r="G1042" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:7">
+      <c r="B1043" t="s">
+        <v>2089</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>98</v>
+      </c>
+      <c r="E1043" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F1043" s="3">
+        <v>479.0</v>
+      </c>
+      <c r="G1043" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:7">
+      <c r="B1044" t="s">
+        <v>2091</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>2092</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>98</v>
+      </c>
+      <c r="E1044" t="s">
+        <v>80</v>
+      </c>
+      <c r="F1044" s="3">
+        <v>479.0</v>
+      </c>
+      <c r="G1044" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:7">
+      <c r="B1045" t="s">
+        <v>2093</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>98</v>
+      </c>
+      <c r="E1045" t="s">
+        <v>1979</v>
+      </c>
+      <c r="F1045" s="3">
+        <v>479.0</v>
+      </c>
+      <c r="G1045" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:7">
+      <c r="B1046" t="s">
+        <v>2095</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>2096</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>98</v>
+      </c>
+      <c r="E1046" t="s">
+        <v>1982</v>
+      </c>
+      <c r="F1046" s="3">
+        <v>479.0</v>
+      </c>
+      <c r="G1046" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:G2"/>
-    <mergeCell ref="A5:G5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A49:G49"/>
+    <mergeCell ref="A20:G20"/>
+    <mergeCell ref="A45:G45"/>
+    <mergeCell ref="A50:G50"/>
     <mergeCell ref="A53:G53"/>
-    <mergeCell ref="A72:G72"/>
-[...1 lines deleted...]
-    <mergeCell ref="A93:G93"/>
+    <mergeCell ref="A66:G66"/>
+    <mergeCell ref="A79:G79"/>
+    <mergeCell ref="A84:G84"/>
+    <mergeCell ref="A94:G94"/>
+    <mergeCell ref="A104:G104"/>
+    <mergeCell ref="A112:G112"/>
     <mergeCell ref="A116:G116"/>
-    <mergeCell ref="A129:G129"/>
-[...3 lines deleted...]
-    <mergeCell ref="A179:G179"/>
+    <mergeCell ref="A135:G135"/>
+    <mergeCell ref="A142:G142"/>
+    <mergeCell ref="A157:G157"/>
+    <mergeCell ref="A180:G180"/>
+    <mergeCell ref="A194:G194"/>
     <mergeCell ref="A199:G199"/>
-    <mergeCell ref="A216:G216"/>
-[...18 lines deleted...]
-    <mergeCell ref="A552:G552"/>
+    <mergeCell ref="A203:G203"/>
+    <mergeCell ref="A207:G207"/>
+    <mergeCell ref="A245:G245"/>
+    <mergeCell ref="A275:G275"/>
+    <mergeCell ref="A297:G297"/>
+    <mergeCell ref="A317:G317"/>
+    <mergeCell ref="A439:G439"/>
+    <mergeCell ref="A451:G451"/>
+    <mergeCell ref="A483:G483"/>
+    <mergeCell ref="A505:G505"/>
+    <mergeCell ref="A532:G532"/>
+    <mergeCell ref="A536:G536"/>
+    <mergeCell ref="A540:G540"/>
+    <mergeCell ref="A543:G543"/>
+    <mergeCell ref="A548:G548"/>
+    <mergeCell ref="A554:G554"/>
     <mergeCell ref="A559:G559"/>
-    <mergeCell ref="A569:G569"/>
+    <mergeCell ref="A564:G564"/>
     <mergeCell ref="A578:G578"/>
-    <mergeCell ref="A582:G582"/>
-[...22 lines deleted...]
-    <mergeCell ref="A920:G920"/>
+    <mergeCell ref="A591:G591"/>
+    <mergeCell ref="A600:G600"/>
+    <mergeCell ref="A613:G613"/>
+    <mergeCell ref="A626:G626"/>
+    <mergeCell ref="A633:G633"/>
+    <mergeCell ref="A643:G643"/>
+    <mergeCell ref="A652:G652"/>
+    <mergeCell ref="A656:G656"/>
+    <mergeCell ref="A660:G660"/>
+    <mergeCell ref="A664:G664"/>
+    <mergeCell ref="A690:G690"/>
+    <mergeCell ref="A696:G696"/>
+    <mergeCell ref="A699:G699"/>
+    <mergeCell ref="A703:G703"/>
+    <mergeCell ref="A721:G721"/>
+    <mergeCell ref="A741:G741"/>
+    <mergeCell ref="A747:G747"/>
+    <mergeCell ref="A752:G752"/>
+    <mergeCell ref="A757:G757"/>
+    <mergeCell ref="A763:G763"/>
+    <mergeCell ref="A776:G776"/>
+    <mergeCell ref="A787:G787"/>
+    <mergeCell ref="A797:G797"/>
+    <mergeCell ref="A808:G808"/>
+    <mergeCell ref="A819:G819"/>
+    <mergeCell ref="A822:G822"/>
+    <mergeCell ref="A825:G825"/>
+    <mergeCell ref="A836:G836"/>
+    <mergeCell ref="A847:G847"/>
+    <mergeCell ref="A987:G987"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G3" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
-[...81 lines deleted...]
-    <hyperlink ref="G104" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="G4" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="G5" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="G6" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="G7" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="G8" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="G9" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="G10" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="G11" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="G12" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="G13" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="G14" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="G15" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="G16" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="G17" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="G18" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="G21" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="G22" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="G23" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="G24" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="G25" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="G26" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="G27" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="G28" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="G29" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="G30" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="G31" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="G32" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="G33" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="G34" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="G35" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="G36" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="G37" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="G38" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="G39" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="G40" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="G41" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="G42" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="G43" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="G46" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="G47" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="G48" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="G51" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="G54" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="G55" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="G56" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="G57" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="G58" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="G59" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="G60" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="G61" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="G62" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="G63" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="G64" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="G67" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="G68" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="G69" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="G70" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="G71" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="G72" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="G73" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="G74" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="G75" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="G76" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="G77" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="G80" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="G81" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="G82" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="G85" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="G86" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="G87" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="G88" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="G89" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="G90" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="G91" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="G92" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="G95" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="G96" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="G97" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="G98" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="G99" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="G100" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="G101" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="G102" r:id="rId_hyperlink_84"/>
     <hyperlink ref="G105" r:id="rId_hyperlink_85"/>
     <hyperlink ref="G106" r:id="rId_hyperlink_86"/>
     <hyperlink ref="G107" r:id="rId_hyperlink_87"/>
     <hyperlink ref="G108" r:id="rId_hyperlink_88"/>
     <hyperlink ref="G109" r:id="rId_hyperlink_89"/>
     <hyperlink ref="G110" r:id="rId_hyperlink_90"/>
-    <hyperlink ref="G111" r:id="rId_hyperlink_91"/>
-[...13 lines deleted...]
-    <hyperlink ref="G127" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="G113" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="G114" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="G117" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="G118" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="G119" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="G120" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="G121" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="G122" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="G123" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="G124" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="G125" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="G126" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="G127" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="G128" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="G129" r:id="rId_hyperlink_105"/>
     <hyperlink ref="G130" r:id="rId_hyperlink_106"/>
-    <hyperlink ref="G133" r:id="rId_hyperlink_107"/>
-[...19 lines deleted...]
-    <hyperlink ref="G157" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="G131" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="G132" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="G133" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="G136" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="G137" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="G138" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="G139" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="G140" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="G143" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="G144" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="G145" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="G146" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="G147" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="G148" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="G149" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="G150" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="G151" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="G152" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="G153" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="G154" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="G155" r:id="rId_hyperlink_127"/>
     <hyperlink ref="G158" r:id="rId_hyperlink_128"/>
     <hyperlink ref="G159" r:id="rId_hyperlink_129"/>
     <hyperlink ref="G160" r:id="rId_hyperlink_130"/>
     <hyperlink ref="G161" r:id="rId_hyperlink_131"/>
     <hyperlink ref="G162" r:id="rId_hyperlink_132"/>
     <hyperlink ref="G163" r:id="rId_hyperlink_133"/>
     <hyperlink ref="G164" r:id="rId_hyperlink_134"/>
     <hyperlink ref="G165" r:id="rId_hyperlink_135"/>
     <hyperlink ref="G166" r:id="rId_hyperlink_136"/>
     <hyperlink ref="G167" r:id="rId_hyperlink_137"/>
     <hyperlink ref="G168" r:id="rId_hyperlink_138"/>
     <hyperlink ref="G169" r:id="rId_hyperlink_139"/>
     <hyperlink ref="G170" r:id="rId_hyperlink_140"/>
     <hyperlink ref="G171" r:id="rId_hyperlink_141"/>
     <hyperlink ref="G172" r:id="rId_hyperlink_142"/>
     <hyperlink ref="G173" r:id="rId_hyperlink_143"/>
     <hyperlink ref="G174" r:id="rId_hyperlink_144"/>
     <hyperlink ref="G175" r:id="rId_hyperlink_145"/>
     <hyperlink ref="G176" r:id="rId_hyperlink_146"/>
     <hyperlink ref="G177" r:id="rId_hyperlink_147"/>
-    <hyperlink ref="G180" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="G178" r:id="rId_hyperlink_148"/>
     <hyperlink ref="G181" r:id="rId_hyperlink_149"/>
     <hyperlink ref="G182" r:id="rId_hyperlink_150"/>
     <hyperlink ref="G183" r:id="rId_hyperlink_151"/>
     <hyperlink ref="G184" r:id="rId_hyperlink_152"/>
     <hyperlink ref="G185" r:id="rId_hyperlink_153"/>
     <hyperlink ref="G186" r:id="rId_hyperlink_154"/>
     <hyperlink ref="G187" r:id="rId_hyperlink_155"/>
     <hyperlink ref="G188" r:id="rId_hyperlink_156"/>
     <hyperlink ref="G189" r:id="rId_hyperlink_157"/>
     <hyperlink ref="G190" r:id="rId_hyperlink_158"/>
     <hyperlink ref="G191" r:id="rId_hyperlink_159"/>
     <hyperlink ref="G192" r:id="rId_hyperlink_160"/>
-    <hyperlink ref="G193" r:id="rId_hyperlink_161"/>
-[...222 lines deleted...]
-    <hyperlink ref="G430" r:id="rId_hyperlink_384"/>
+    <hyperlink ref="G195" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="G196" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="G197" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="G200" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="G201" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="G204" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="G205" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="G208" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="G209" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="G210" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="G211" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="G212" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="G213" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="G214" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="G215" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="G216" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="G217" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="G218" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="G219" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="G220" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="G221" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="G222" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="G223" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="G224" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="G225" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="G226" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="G227" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="G228" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="G229" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="G230" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="G231" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="G232" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="G233" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="G234" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="G235" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="G236" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="G237" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="G238" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="G239" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="G240" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="G241" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="G242" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="G243" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="G246" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="G247" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="G248" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="G249" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="G250" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="G251" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="G252" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="G253" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="G254" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="G255" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="G256" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="G257" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="G258" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="G259" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="G260" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="G261" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="G262" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="G263" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="G264" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="G265" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="G266" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="G267" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="G268" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="G269" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="G270" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="G271" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="G272" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="G273" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="G276" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="G277" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="G278" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="G279" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="G280" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="G281" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="G282" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="G283" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="G284" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="G285" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="G286" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="G287" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="G288" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="G289" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="G290" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="G291" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="G292" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="G293" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="G294" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="G295" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="G298" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="G299" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="G300" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="G301" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="G302" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="G303" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="G304" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="G305" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="G306" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="G307" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="G308" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="G309" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="G310" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="G311" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="G312" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="G313" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="G314" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="G315" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="G318" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="G319" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="G320" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="G321" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="G322" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="G323" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="G324" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="G325" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="G326" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="G327" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="G328" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="G329" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="G330" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="G331" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="G332" r:id="rId_hyperlink_284"/>
+    <hyperlink ref="G333" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="G334" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="G335" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="G336" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="G337" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="G338" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="G339" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="G340" r:id="rId_hyperlink_292"/>
+    <hyperlink ref="G341" r:id="rId_hyperlink_293"/>
+    <hyperlink ref="G342" r:id="rId_hyperlink_294"/>
+    <hyperlink ref="G343" r:id="rId_hyperlink_295"/>
+    <hyperlink ref="G344" r:id="rId_hyperlink_296"/>
+    <hyperlink ref="G345" r:id="rId_hyperlink_297"/>
+    <hyperlink ref="G346" r:id="rId_hyperlink_298"/>
+    <hyperlink ref="G347" r:id="rId_hyperlink_299"/>
+    <hyperlink ref="G348" r:id="rId_hyperlink_300"/>
+    <hyperlink ref="G349" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="G350" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="G351" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="G352" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="G353" r:id="rId_hyperlink_305"/>
+    <hyperlink ref="G354" r:id="rId_hyperlink_306"/>
+    <hyperlink ref="G355" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="G356" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="G357" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="G358" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="G359" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="G360" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="G361" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="G362" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="G363" r:id="rId_hyperlink_315"/>
+    <hyperlink ref="G364" r:id="rId_hyperlink_316"/>
+    <hyperlink ref="G365" r:id="rId_hyperlink_317"/>
+    <hyperlink ref="G366" r:id="rId_hyperlink_318"/>
+    <hyperlink ref="G367" r:id="rId_hyperlink_319"/>
+    <hyperlink ref="G368" r:id="rId_hyperlink_320"/>
+    <hyperlink ref="G369" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="G370" r:id="rId_hyperlink_322"/>
+    <hyperlink ref="G371" r:id="rId_hyperlink_323"/>
+    <hyperlink ref="G372" r:id="rId_hyperlink_324"/>
+    <hyperlink ref="G373" r:id="rId_hyperlink_325"/>
+    <hyperlink ref="G374" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="G375" r:id="rId_hyperlink_327"/>
+    <hyperlink ref="G376" r:id="rId_hyperlink_328"/>
+    <hyperlink ref="G377" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="G378" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="G379" r:id="rId_hyperlink_331"/>
+    <hyperlink ref="G380" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="G381" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="G382" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="G383" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="G384" r:id="rId_hyperlink_336"/>
+    <hyperlink ref="G385" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="G386" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="G387" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="G388" r:id="rId_hyperlink_340"/>
+    <hyperlink ref="G389" r:id="rId_hyperlink_341"/>
+    <hyperlink ref="G390" r:id="rId_hyperlink_342"/>
+    <hyperlink ref="G391" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="G392" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="G393" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="G394" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="G395" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="G396" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="G397" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="G398" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="G399" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="G400" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="G401" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="G402" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="G403" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="G404" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="G405" r:id="rId_hyperlink_357"/>
+    <hyperlink ref="G406" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="G407" r:id="rId_hyperlink_359"/>
+    <hyperlink ref="G408" r:id="rId_hyperlink_360"/>
+    <hyperlink ref="G409" r:id="rId_hyperlink_361"/>
+    <hyperlink ref="G410" r:id="rId_hyperlink_362"/>
+    <hyperlink ref="G411" r:id="rId_hyperlink_363"/>
+    <hyperlink ref="G412" r:id="rId_hyperlink_364"/>
+    <hyperlink ref="G413" r:id="rId_hyperlink_365"/>
+    <hyperlink ref="G414" r:id="rId_hyperlink_366"/>
+    <hyperlink ref="G415" r:id="rId_hyperlink_367"/>
+    <hyperlink ref="G416" r:id="rId_hyperlink_368"/>
+    <hyperlink ref="G417" r:id="rId_hyperlink_369"/>
+    <hyperlink ref="G418" r:id="rId_hyperlink_370"/>
+    <hyperlink ref="G419" r:id="rId_hyperlink_371"/>
+    <hyperlink ref="G420" r:id="rId_hyperlink_372"/>
+    <hyperlink ref="G421" r:id="rId_hyperlink_373"/>
+    <hyperlink ref="G422" r:id="rId_hyperlink_374"/>
+    <hyperlink ref="G423" r:id="rId_hyperlink_375"/>
+    <hyperlink ref="G424" r:id="rId_hyperlink_376"/>
+    <hyperlink ref="G425" r:id="rId_hyperlink_377"/>
+    <hyperlink ref="G426" r:id="rId_hyperlink_378"/>
+    <hyperlink ref="G427" r:id="rId_hyperlink_379"/>
+    <hyperlink ref="G428" r:id="rId_hyperlink_380"/>
+    <hyperlink ref="G429" r:id="rId_hyperlink_381"/>
+    <hyperlink ref="G430" r:id="rId_hyperlink_382"/>
+    <hyperlink ref="G431" r:id="rId_hyperlink_383"/>
+    <hyperlink ref="G432" r:id="rId_hyperlink_384"/>
     <hyperlink ref="G433" r:id="rId_hyperlink_385"/>
     <hyperlink ref="G434" r:id="rId_hyperlink_386"/>
     <hyperlink ref="G435" r:id="rId_hyperlink_387"/>
     <hyperlink ref="G436" r:id="rId_hyperlink_388"/>
     <hyperlink ref="G437" r:id="rId_hyperlink_389"/>
-    <hyperlink ref="G438" r:id="rId_hyperlink_390"/>
-[...23 lines deleted...]
-    <hyperlink ref="G464" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="G440" r:id="rId_hyperlink_390"/>
+    <hyperlink ref="G441" r:id="rId_hyperlink_391"/>
+    <hyperlink ref="G442" r:id="rId_hyperlink_392"/>
+    <hyperlink ref="G443" r:id="rId_hyperlink_393"/>
+    <hyperlink ref="G444" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="G445" r:id="rId_hyperlink_395"/>
+    <hyperlink ref="G446" r:id="rId_hyperlink_396"/>
+    <hyperlink ref="G447" r:id="rId_hyperlink_397"/>
+    <hyperlink ref="G448" r:id="rId_hyperlink_398"/>
+    <hyperlink ref="G449" r:id="rId_hyperlink_399"/>
+    <hyperlink ref="G452" r:id="rId_hyperlink_400"/>
+    <hyperlink ref="G453" r:id="rId_hyperlink_401"/>
+    <hyperlink ref="G454" r:id="rId_hyperlink_402"/>
+    <hyperlink ref="G455" r:id="rId_hyperlink_403"/>
+    <hyperlink ref="G456" r:id="rId_hyperlink_404"/>
+    <hyperlink ref="G457" r:id="rId_hyperlink_405"/>
+    <hyperlink ref="G458" r:id="rId_hyperlink_406"/>
+    <hyperlink ref="G459" r:id="rId_hyperlink_407"/>
+    <hyperlink ref="G460" r:id="rId_hyperlink_408"/>
+    <hyperlink ref="G461" r:id="rId_hyperlink_409"/>
+    <hyperlink ref="G462" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="G463" r:id="rId_hyperlink_411"/>
+    <hyperlink ref="G464" r:id="rId_hyperlink_412"/>
+    <hyperlink ref="G465" r:id="rId_hyperlink_413"/>
+    <hyperlink ref="G466" r:id="rId_hyperlink_414"/>
     <hyperlink ref="G467" r:id="rId_hyperlink_415"/>
     <hyperlink ref="G468" r:id="rId_hyperlink_416"/>
-    <hyperlink ref="G471" r:id="rId_hyperlink_417"/>
-[...278 lines deleted...]
-    <hyperlink ref="G822" r:id="rId_hyperlink_696"/>
+    <hyperlink ref="G469" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="G470" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="G471" r:id="rId_hyperlink_419"/>
+    <hyperlink ref="G472" r:id="rId_hyperlink_420"/>
+    <hyperlink ref="G473" r:id="rId_hyperlink_421"/>
+    <hyperlink ref="G474" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="G475" r:id="rId_hyperlink_423"/>
+    <hyperlink ref="G476" r:id="rId_hyperlink_424"/>
+    <hyperlink ref="G477" r:id="rId_hyperlink_425"/>
+    <hyperlink ref="G478" r:id="rId_hyperlink_426"/>
+    <hyperlink ref="G479" r:id="rId_hyperlink_427"/>
+    <hyperlink ref="G480" r:id="rId_hyperlink_428"/>
+    <hyperlink ref="G481" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="G484" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="G485" r:id="rId_hyperlink_431"/>
+    <hyperlink ref="G486" r:id="rId_hyperlink_432"/>
+    <hyperlink ref="G487" r:id="rId_hyperlink_433"/>
+    <hyperlink ref="G488" r:id="rId_hyperlink_434"/>
+    <hyperlink ref="G489" r:id="rId_hyperlink_435"/>
+    <hyperlink ref="G490" r:id="rId_hyperlink_436"/>
+    <hyperlink ref="G491" r:id="rId_hyperlink_437"/>
+    <hyperlink ref="G492" r:id="rId_hyperlink_438"/>
+    <hyperlink ref="G493" r:id="rId_hyperlink_439"/>
+    <hyperlink ref="G494" r:id="rId_hyperlink_440"/>
+    <hyperlink ref="G495" r:id="rId_hyperlink_441"/>
+    <hyperlink ref="G496" r:id="rId_hyperlink_442"/>
+    <hyperlink ref="G497" r:id="rId_hyperlink_443"/>
+    <hyperlink ref="G498" r:id="rId_hyperlink_444"/>
+    <hyperlink ref="G499" r:id="rId_hyperlink_445"/>
+    <hyperlink ref="G500" r:id="rId_hyperlink_446"/>
+    <hyperlink ref="G501" r:id="rId_hyperlink_447"/>
+    <hyperlink ref="G502" r:id="rId_hyperlink_448"/>
+    <hyperlink ref="G503" r:id="rId_hyperlink_449"/>
+    <hyperlink ref="G506" r:id="rId_hyperlink_450"/>
+    <hyperlink ref="G507" r:id="rId_hyperlink_451"/>
+    <hyperlink ref="G508" r:id="rId_hyperlink_452"/>
+    <hyperlink ref="G509" r:id="rId_hyperlink_453"/>
+    <hyperlink ref="G510" r:id="rId_hyperlink_454"/>
+    <hyperlink ref="G511" r:id="rId_hyperlink_455"/>
+    <hyperlink ref="G512" r:id="rId_hyperlink_456"/>
+    <hyperlink ref="G513" r:id="rId_hyperlink_457"/>
+    <hyperlink ref="G514" r:id="rId_hyperlink_458"/>
+    <hyperlink ref="G515" r:id="rId_hyperlink_459"/>
+    <hyperlink ref="G516" r:id="rId_hyperlink_460"/>
+    <hyperlink ref="G517" r:id="rId_hyperlink_461"/>
+    <hyperlink ref="G518" r:id="rId_hyperlink_462"/>
+    <hyperlink ref="G519" r:id="rId_hyperlink_463"/>
+    <hyperlink ref="G520" r:id="rId_hyperlink_464"/>
+    <hyperlink ref="G521" r:id="rId_hyperlink_465"/>
+    <hyperlink ref="G522" r:id="rId_hyperlink_466"/>
+    <hyperlink ref="G523" r:id="rId_hyperlink_467"/>
+    <hyperlink ref="G524" r:id="rId_hyperlink_468"/>
+    <hyperlink ref="G525" r:id="rId_hyperlink_469"/>
+    <hyperlink ref="G526" r:id="rId_hyperlink_470"/>
+    <hyperlink ref="G527" r:id="rId_hyperlink_471"/>
+    <hyperlink ref="G528" r:id="rId_hyperlink_472"/>
+    <hyperlink ref="G529" r:id="rId_hyperlink_473"/>
+    <hyperlink ref="G530" r:id="rId_hyperlink_474"/>
+    <hyperlink ref="G533" r:id="rId_hyperlink_475"/>
+    <hyperlink ref="G534" r:id="rId_hyperlink_476"/>
+    <hyperlink ref="G537" r:id="rId_hyperlink_477"/>
+    <hyperlink ref="G538" r:id="rId_hyperlink_478"/>
+    <hyperlink ref="G541" r:id="rId_hyperlink_479"/>
+    <hyperlink ref="G544" r:id="rId_hyperlink_480"/>
+    <hyperlink ref="G545" r:id="rId_hyperlink_481"/>
+    <hyperlink ref="G546" r:id="rId_hyperlink_482"/>
+    <hyperlink ref="G549" r:id="rId_hyperlink_483"/>
+    <hyperlink ref="G550" r:id="rId_hyperlink_484"/>
+    <hyperlink ref="G551" r:id="rId_hyperlink_485"/>
+    <hyperlink ref="G552" r:id="rId_hyperlink_486"/>
+    <hyperlink ref="G555" r:id="rId_hyperlink_487"/>
+    <hyperlink ref="G556" r:id="rId_hyperlink_488"/>
+    <hyperlink ref="G557" r:id="rId_hyperlink_489"/>
+    <hyperlink ref="G560" r:id="rId_hyperlink_490"/>
+    <hyperlink ref="G561" r:id="rId_hyperlink_491"/>
+    <hyperlink ref="G562" r:id="rId_hyperlink_492"/>
+    <hyperlink ref="G565" r:id="rId_hyperlink_493"/>
+    <hyperlink ref="G566" r:id="rId_hyperlink_494"/>
+    <hyperlink ref="G567" r:id="rId_hyperlink_495"/>
+    <hyperlink ref="G568" r:id="rId_hyperlink_496"/>
+    <hyperlink ref="G569" r:id="rId_hyperlink_497"/>
+    <hyperlink ref="G570" r:id="rId_hyperlink_498"/>
+    <hyperlink ref="G571" r:id="rId_hyperlink_499"/>
+    <hyperlink ref="G572" r:id="rId_hyperlink_500"/>
+    <hyperlink ref="G573" r:id="rId_hyperlink_501"/>
+    <hyperlink ref="G574" r:id="rId_hyperlink_502"/>
+    <hyperlink ref="G575" r:id="rId_hyperlink_503"/>
+    <hyperlink ref="G576" r:id="rId_hyperlink_504"/>
+    <hyperlink ref="G579" r:id="rId_hyperlink_505"/>
+    <hyperlink ref="G580" r:id="rId_hyperlink_506"/>
+    <hyperlink ref="G581" r:id="rId_hyperlink_507"/>
+    <hyperlink ref="G582" r:id="rId_hyperlink_508"/>
+    <hyperlink ref="G583" r:id="rId_hyperlink_509"/>
+    <hyperlink ref="G584" r:id="rId_hyperlink_510"/>
+    <hyperlink ref="G585" r:id="rId_hyperlink_511"/>
+    <hyperlink ref="G586" r:id="rId_hyperlink_512"/>
+    <hyperlink ref="G587" r:id="rId_hyperlink_513"/>
+    <hyperlink ref="G588" r:id="rId_hyperlink_514"/>
+    <hyperlink ref="G589" r:id="rId_hyperlink_515"/>
+    <hyperlink ref="G592" r:id="rId_hyperlink_516"/>
+    <hyperlink ref="G593" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="G594" r:id="rId_hyperlink_518"/>
+    <hyperlink ref="G595" r:id="rId_hyperlink_519"/>
+    <hyperlink ref="G596" r:id="rId_hyperlink_520"/>
+    <hyperlink ref="G597" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="G598" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="G601" r:id="rId_hyperlink_523"/>
+    <hyperlink ref="G602" r:id="rId_hyperlink_524"/>
+    <hyperlink ref="G603" r:id="rId_hyperlink_525"/>
+    <hyperlink ref="G604" r:id="rId_hyperlink_526"/>
+    <hyperlink ref="G605" r:id="rId_hyperlink_527"/>
+    <hyperlink ref="G606" r:id="rId_hyperlink_528"/>
+    <hyperlink ref="G607" r:id="rId_hyperlink_529"/>
+    <hyperlink ref="G608" r:id="rId_hyperlink_530"/>
+    <hyperlink ref="G609" r:id="rId_hyperlink_531"/>
+    <hyperlink ref="G610" r:id="rId_hyperlink_532"/>
+    <hyperlink ref="G611" r:id="rId_hyperlink_533"/>
+    <hyperlink ref="G614" r:id="rId_hyperlink_534"/>
+    <hyperlink ref="G615" r:id="rId_hyperlink_535"/>
+    <hyperlink ref="G616" r:id="rId_hyperlink_536"/>
+    <hyperlink ref="G617" r:id="rId_hyperlink_537"/>
+    <hyperlink ref="G618" r:id="rId_hyperlink_538"/>
+    <hyperlink ref="G619" r:id="rId_hyperlink_539"/>
+    <hyperlink ref="G620" r:id="rId_hyperlink_540"/>
+    <hyperlink ref="G621" r:id="rId_hyperlink_541"/>
+    <hyperlink ref="G622" r:id="rId_hyperlink_542"/>
+    <hyperlink ref="G623" r:id="rId_hyperlink_543"/>
+    <hyperlink ref="G624" r:id="rId_hyperlink_544"/>
+    <hyperlink ref="G627" r:id="rId_hyperlink_545"/>
+    <hyperlink ref="G628" r:id="rId_hyperlink_546"/>
+    <hyperlink ref="G629" r:id="rId_hyperlink_547"/>
+    <hyperlink ref="G630" r:id="rId_hyperlink_548"/>
+    <hyperlink ref="G631" r:id="rId_hyperlink_549"/>
+    <hyperlink ref="G634" r:id="rId_hyperlink_550"/>
+    <hyperlink ref="G635" r:id="rId_hyperlink_551"/>
+    <hyperlink ref="G636" r:id="rId_hyperlink_552"/>
+    <hyperlink ref="G637" r:id="rId_hyperlink_553"/>
+    <hyperlink ref="G638" r:id="rId_hyperlink_554"/>
+    <hyperlink ref="G639" r:id="rId_hyperlink_555"/>
+    <hyperlink ref="G640" r:id="rId_hyperlink_556"/>
+    <hyperlink ref="G641" r:id="rId_hyperlink_557"/>
+    <hyperlink ref="G644" r:id="rId_hyperlink_558"/>
+    <hyperlink ref="G645" r:id="rId_hyperlink_559"/>
+    <hyperlink ref="G646" r:id="rId_hyperlink_560"/>
+    <hyperlink ref="G647" r:id="rId_hyperlink_561"/>
+    <hyperlink ref="G648" r:id="rId_hyperlink_562"/>
+    <hyperlink ref="G649" r:id="rId_hyperlink_563"/>
+    <hyperlink ref="G650" r:id="rId_hyperlink_564"/>
+    <hyperlink ref="G653" r:id="rId_hyperlink_565"/>
+    <hyperlink ref="G654" r:id="rId_hyperlink_566"/>
+    <hyperlink ref="G657" r:id="rId_hyperlink_567"/>
+    <hyperlink ref="G658" r:id="rId_hyperlink_568"/>
+    <hyperlink ref="G661" r:id="rId_hyperlink_569"/>
+    <hyperlink ref="G662" r:id="rId_hyperlink_570"/>
+    <hyperlink ref="G665" r:id="rId_hyperlink_571"/>
+    <hyperlink ref="G666" r:id="rId_hyperlink_572"/>
+    <hyperlink ref="G667" r:id="rId_hyperlink_573"/>
+    <hyperlink ref="G668" r:id="rId_hyperlink_574"/>
+    <hyperlink ref="G669" r:id="rId_hyperlink_575"/>
+    <hyperlink ref="G670" r:id="rId_hyperlink_576"/>
+    <hyperlink ref="G671" r:id="rId_hyperlink_577"/>
+    <hyperlink ref="G672" r:id="rId_hyperlink_578"/>
+    <hyperlink ref="G673" r:id="rId_hyperlink_579"/>
+    <hyperlink ref="G674" r:id="rId_hyperlink_580"/>
+    <hyperlink ref="G675" r:id="rId_hyperlink_581"/>
+    <hyperlink ref="G676" r:id="rId_hyperlink_582"/>
+    <hyperlink ref="G677" r:id="rId_hyperlink_583"/>
+    <hyperlink ref="G678" r:id="rId_hyperlink_584"/>
+    <hyperlink ref="G679" r:id="rId_hyperlink_585"/>
+    <hyperlink ref="G680" r:id="rId_hyperlink_586"/>
+    <hyperlink ref="G681" r:id="rId_hyperlink_587"/>
+    <hyperlink ref="G682" r:id="rId_hyperlink_588"/>
+    <hyperlink ref="G683" r:id="rId_hyperlink_589"/>
+    <hyperlink ref="G684" r:id="rId_hyperlink_590"/>
+    <hyperlink ref="G685" r:id="rId_hyperlink_591"/>
+    <hyperlink ref="G686" r:id="rId_hyperlink_592"/>
+    <hyperlink ref="G687" r:id="rId_hyperlink_593"/>
+    <hyperlink ref="G688" r:id="rId_hyperlink_594"/>
+    <hyperlink ref="G691" r:id="rId_hyperlink_595"/>
+    <hyperlink ref="G692" r:id="rId_hyperlink_596"/>
+    <hyperlink ref="G693" r:id="rId_hyperlink_597"/>
+    <hyperlink ref="G694" r:id="rId_hyperlink_598"/>
+    <hyperlink ref="G697" r:id="rId_hyperlink_599"/>
+    <hyperlink ref="G700" r:id="rId_hyperlink_600"/>
+    <hyperlink ref="G701" r:id="rId_hyperlink_601"/>
+    <hyperlink ref="G704" r:id="rId_hyperlink_602"/>
+    <hyperlink ref="G705" r:id="rId_hyperlink_603"/>
+    <hyperlink ref="G706" r:id="rId_hyperlink_604"/>
+    <hyperlink ref="G707" r:id="rId_hyperlink_605"/>
+    <hyperlink ref="G708" r:id="rId_hyperlink_606"/>
+    <hyperlink ref="G709" r:id="rId_hyperlink_607"/>
+    <hyperlink ref="G710" r:id="rId_hyperlink_608"/>
+    <hyperlink ref="G711" r:id="rId_hyperlink_609"/>
+    <hyperlink ref="G712" r:id="rId_hyperlink_610"/>
+    <hyperlink ref="G713" r:id="rId_hyperlink_611"/>
+    <hyperlink ref="G714" r:id="rId_hyperlink_612"/>
+    <hyperlink ref="G715" r:id="rId_hyperlink_613"/>
+    <hyperlink ref="G716" r:id="rId_hyperlink_614"/>
+    <hyperlink ref="G717" r:id="rId_hyperlink_615"/>
+    <hyperlink ref="G718" r:id="rId_hyperlink_616"/>
+    <hyperlink ref="G719" r:id="rId_hyperlink_617"/>
+    <hyperlink ref="G722" r:id="rId_hyperlink_618"/>
+    <hyperlink ref="G723" r:id="rId_hyperlink_619"/>
+    <hyperlink ref="G724" r:id="rId_hyperlink_620"/>
+    <hyperlink ref="G725" r:id="rId_hyperlink_621"/>
+    <hyperlink ref="G726" r:id="rId_hyperlink_622"/>
+    <hyperlink ref="G727" r:id="rId_hyperlink_623"/>
+    <hyperlink ref="G728" r:id="rId_hyperlink_624"/>
+    <hyperlink ref="G729" r:id="rId_hyperlink_625"/>
+    <hyperlink ref="G730" r:id="rId_hyperlink_626"/>
+    <hyperlink ref="G731" r:id="rId_hyperlink_627"/>
+    <hyperlink ref="G732" r:id="rId_hyperlink_628"/>
+    <hyperlink ref="G733" r:id="rId_hyperlink_629"/>
+    <hyperlink ref="G734" r:id="rId_hyperlink_630"/>
+    <hyperlink ref="G735" r:id="rId_hyperlink_631"/>
+    <hyperlink ref="G736" r:id="rId_hyperlink_632"/>
+    <hyperlink ref="G737" r:id="rId_hyperlink_633"/>
+    <hyperlink ref="G738" r:id="rId_hyperlink_634"/>
+    <hyperlink ref="G739" r:id="rId_hyperlink_635"/>
+    <hyperlink ref="G742" r:id="rId_hyperlink_636"/>
+    <hyperlink ref="G743" r:id="rId_hyperlink_637"/>
+    <hyperlink ref="G744" r:id="rId_hyperlink_638"/>
+    <hyperlink ref="G745" r:id="rId_hyperlink_639"/>
+    <hyperlink ref="G748" r:id="rId_hyperlink_640"/>
+    <hyperlink ref="G749" r:id="rId_hyperlink_641"/>
+    <hyperlink ref="G750" r:id="rId_hyperlink_642"/>
+    <hyperlink ref="G753" r:id="rId_hyperlink_643"/>
+    <hyperlink ref="G754" r:id="rId_hyperlink_644"/>
+    <hyperlink ref="G755" r:id="rId_hyperlink_645"/>
+    <hyperlink ref="G758" r:id="rId_hyperlink_646"/>
+    <hyperlink ref="G759" r:id="rId_hyperlink_647"/>
+    <hyperlink ref="G760" r:id="rId_hyperlink_648"/>
+    <hyperlink ref="G761" r:id="rId_hyperlink_649"/>
+    <hyperlink ref="G764" r:id="rId_hyperlink_650"/>
+    <hyperlink ref="G765" r:id="rId_hyperlink_651"/>
+    <hyperlink ref="G766" r:id="rId_hyperlink_652"/>
+    <hyperlink ref="G767" r:id="rId_hyperlink_653"/>
+    <hyperlink ref="G768" r:id="rId_hyperlink_654"/>
+    <hyperlink ref="G769" r:id="rId_hyperlink_655"/>
+    <hyperlink ref="G770" r:id="rId_hyperlink_656"/>
+    <hyperlink ref="G771" r:id="rId_hyperlink_657"/>
+    <hyperlink ref="G772" r:id="rId_hyperlink_658"/>
+    <hyperlink ref="G773" r:id="rId_hyperlink_659"/>
+    <hyperlink ref="G774" r:id="rId_hyperlink_660"/>
+    <hyperlink ref="G777" r:id="rId_hyperlink_661"/>
+    <hyperlink ref="G778" r:id="rId_hyperlink_662"/>
+    <hyperlink ref="G779" r:id="rId_hyperlink_663"/>
+    <hyperlink ref="G780" r:id="rId_hyperlink_664"/>
+    <hyperlink ref="G781" r:id="rId_hyperlink_665"/>
+    <hyperlink ref="G782" r:id="rId_hyperlink_666"/>
+    <hyperlink ref="G783" r:id="rId_hyperlink_667"/>
+    <hyperlink ref="G784" r:id="rId_hyperlink_668"/>
+    <hyperlink ref="G785" r:id="rId_hyperlink_669"/>
+    <hyperlink ref="G788" r:id="rId_hyperlink_670"/>
+    <hyperlink ref="G789" r:id="rId_hyperlink_671"/>
+    <hyperlink ref="G790" r:id="rId_hyperlink_672"/>
+    <hyperlink ref="G791" r:id="rId_hyperlink_673"/>
+    <hyperlink ref="G792" r:id="rId_hyperlink_674"/>
+    <hyperlink ref="G793" r:id="rId_hyperlink_675"/>
+    <hyperlink ref="G794" r:id="rId_hyperlink_676"/>
+    <hyperlink ref="G795" r:id="rId_hyperlink_677"/>
+    <hyperlink ref="G798" r:id="rId_hyperlink_678"/>
+    <hyperlink ref="G799" r:id="rId_hyperlink_679"/>
+    <hyperlink ref="G800" r:id="rId_hyperlink_680"/>
+    <hyperlink ref="G801" r:id="rId_hyperlink_681"/>
+    <hyperlink ref="G802" r:id="rId_hyperlink_682"/>
+    <hyperlink ref="G803" r:id="rId_hyperlink_683"/>
+    <hyperlink ref="G804" r:id="rId_hyperlink_684"/>
+    <hyperlink ref="G805" r:id="rId_hyperlink_685"/>
+    <hyperlink ref="G806" r:id="rId_hyperlink_686"/>
+    <hyperlink ref="G809" r:id="rId_hyperlink_687"/>
+    <hyperlink ref="G810" r:id="rId_hyperlink_688"/>
+    <hyperlink ref="G811" r:id="rId_hyperlink_689"/>
+    <hyperlink ref="G812" r:id="rId_hyperlink_690"/>
+    <hyperlink ref="G813" r:id="rId_hyperlink_691"/>
+    <hyperlink ref="G814" r:id="rId_hyperlink_692"/>
+    <hyperlink ref="G815" r:id="rId_hyperlink_693"/>
+    <hyperlink ref="G816" r:id="rId_hyperlink_694"/>
+    <hyperlink ref="G817" r:id="rId_hyperlink_695"/>
+    <hyperlink ref="G820" r:id="rId_hyperlink_696"/>
     <hyperlink ref="G823" r:id="rId_hyperlink_697"/>
-    <hyperlink ref="G824" r:id="rId_hyperlink_698"/>
-[...165 lines deleted...]
-    <hyperlink ref="G992" r:id="rId_hyperlink_864"/>
+    <hyperlink ref="G826" r:id="rId_hyperlink_698"/>
+    <hyperlink ref="G827" r:id="rId_hyperlink_699"/>
+    <hyperlink ref="G828" r:id="rId_hyperlink_700"/>
+    <hyperlink ref="G829" r:id="rId_hyperlink_701"/>
+    <hyperlink ref="G830" r:id="rId_hyperlink_702"/>
+    <hyperlink ref="G831" r:id="rId_hyperlink_703"/>
+    <hyperlink ref="G832" r:id="rId_hyperlink_704"/>
+    <hyperlink ref="G833" r:id="rId_hyperlink_705"/>
+    <hyperlink ref="G834" r:id="rId_hyperlink_706"/>
+    <hyperlink ref="G837" r:id="rId_hyperlink_707"/>
+    <hyperlink ref="G838" r:id="rId_hyperlink_708"/>
+    <hyperlink ref="G839" r:id="rId_hyperlink_709"/>
+    <hyperlink ref="G840" r:id="rId_hyperlink_710"/>
+    <hyperlink ref="G841" r:id="rId_hyperlink_711"/>
+    <hyperlink ref="G842" r:id="rId_hyperlink_712"/>
+    <hyperlink ref="G843" r:id="rId_hyperlink_713"/>
+    <hyperlink ref="G844" r:id="rId_hyperlink_714"/>
+    <hyperlink ref="G845" r:id="rId_hyperlink_715"/>
+    <hyperlink ref="G848" r:id="rId_hyperlink_716"/>
+    <hyperlink ref="G849" r:id="rId_hyperlink_717"/>
+    <hyperlink ref="G850" r:id="rId_hyperlink_718"/>
+    <hyperlink ref="G851" r:id="rId_hyperlink_719"/>
+    <hyperlink ref="G852" r:id="rId_hyperlink_720"/>
+    <hyperlink ref="G853" r:id="rId_hyperlink_721"/>
+    <hyperlink ref="G854" r:id="rId_hyperlink_722"/>
+    <hyperlink ref="G855" r:id="rId_hyperlink_723"/>
+    <hyperlink ref="G856" r:id="rId_hyperlink_724"/>
+    <hyperlink ref="G857" r:id="rId_hyperlink_725"/>
+    <hyperlink ref="G858" r:id="rId_hyperlink_726"/>
+    <hyperlink ref="G859" r:id="rId_hyperlink_727"/>
+    <hyperlink ref="G860" r:id="rId_hyperlink_728"/>
+    <hyperlink ref="G861" r:id="rId_hyperlink_729"/>
+    <hyperlink ref="G862" r:id="rId_hyperlink_730"/>
+    <hyperlink ref="G863" r:id="rId_hyperlink_731"/>
+    <hyperlink ref="G864" r:id="rId_hyperlink_732"/>
+    <hyperlink ref="G865" r:id="rId_hyperlink_733"/>
+    <hyperlink ref="G866" r:id="rId_hyperlink_734"/>
+    <hyperlink ref="G867" r:id="rId_hyperlink_735"/>
+    <hyperlink ref="G868" r:id="rId_hyperlink_736"/>
+    <hyperlink ref="G869" r:id="rId_hyperlink_737"/>
+    <hyperlink ref="G870" r:id="rId_hyperlink_738"/>
+    <hyperlink ref="G871" r:id="rId_hyperlink_739"/>
+    <hyperlink ref="G872" r:id="rId_hyperlink_740"/>
+    <hyperlink ref="G873" r:id="rId_hyperlink_741"/>
+    <hyperlink ref="G874" r:id="rId_hyperlink_742"/>
+    <hyperlink ref="G875" r:id="rId_hyperlink_743"/>
+    <hyperlink ref="G876" r:id="rId_hyperlink_744"/>
+    <hyperlink ref="G877" r:id="rId_hyperlink_745"/>
+    <hyperlink ref="G878" r:id="rId_hyperlink_746"/>
+    <hyperlink ref="G879" r:id="rId_hyperlink_747"/>
+    <hyperlink ref="G880" r:id="rId_hyperlink_748"/>
+    <hyperlink ref="G881" r:id="rId_hyperlink_749"/>
+    <hyperlink ref="G882" r:id="rId_hyperlink_750"/>
+    <hyperlink ref="G883" r:id="rId_hyperlink_751"/>
+    <hyperlink ref="G884" r:id="rId_hyperlink_752"/>
+    <hyperlink ref="G885" r:id="rId_hyperlink_753"/>
+    <hyperlink ref="G886" r:id="rId_hyperlink_754"/>
+    <hyperlink ref="G887" r:id="rId_hyperlink_755"/>
+    <hyperlink ref="G888" r:id="rId_hyperlink_756"/>
+    <hyperlink ref="G889" r:id="rId_hyperlink_757"/>
+    <hyperlink ref="G890" r:id="rId_hyperlink_758"/>
+    <hyperlink ref="G891" r:id="rId_hyperlink_759"/>
+    <hyperlink ref="G892" r:id="rId_hyperlink_760"/>
+    <hyperlink ref="G893" r:id="rId_hyperlink_761"/>
+    <hyperlink ref="G894" r:id="rId_hyperlink_762"/>
+    <hyperlink ref="G895" r:id="rId_hyperlink_763"/>
+    <hyperlink ref="G896" r:id="rId_hyperlink_764"/>
+    <hyperlink ref="G897" r:id="rId_hyperlink_765"/>
+    <hyperlink ref="G898" r:id="rId_hyperlink_766"/>
+    <hyperlink ref="G899" r:id="rId_hyperlink_767"/>
+    <hyperlink ref="G900" r:id="rId_hyperlink_768"/>
+    <hyperlink ref="G901" r:id="rId_hyperlink_769"/>
+    <hyperlink ref="G902" r:id="rId_hyperlink_770"/>
+    <hyperlink ref="G903" r:id="rId_hyperlink_771"/>
+    <hyperlink ref="G904" r:id="rId_hyperlink_772"/>
+    <hyperlink ref="G905" r:id="rId_hyperlink_773"/>
+    <hyperlink ref="G906" r:id="rId_hyperlink_774"/>
+    <hyperlink ref="G907" r:id="rId_hyperlink_775"/>
+    <hyperlink ref="G908" r:id="rId_hyperlink_776"/>
+    <hyperlink ref="G909" r:id="rId_hyperlink_777"/>
+    <hyperlink ref="G910" r:id="rId_hyperlink_778"/>
+    <hyperlink ref="G911" r:id="rId_hyperlink_779"/>
+    <hyperlink ref="G912" r:id="rId_hyperlink_780"/>
+    <hyperlink ref="G913" r:id="rId_hyperlink_781"/>
+    <hyperlink ref="G914" r:id="rId_hyperlink_782"/>
+    <hyperlink ref="G915" r:id="rId_hyperlink_783"/>
+    <hyperlink ref="G916" r:id="rId_hyperlink_784"/>
+    <hyperlink ref="G917" r:id="rId_hyperlink_785"/>
+    <hyperlink ref="G918" r:id="rId_hyperlink_786"/>
+    <hyperlink ref="G919" r:id="rId_hyperlink_787"/>
+    <hyperlink ref="G920" r:id="rId_hyperlink_788"/>
+    <hyperlink ref="G921" r:id="rId_hyperlink_789"/>
+    <hyperlink ref="G922" r:id="rId_hyperlink_790"/>
+    <hyperlink ref="G923" r:id="rId_hyperlink_791"/>
+    <hyperlink ref="G924" r:id="rId_hyperlink_792"/>
+    <hyperlink ref="G925" r:id="rId_hyperlink_793"/>
+    <hyperlink ref="G926" r:id="rId_hyperlink_794"/>
+    <hyperlink ref="G927" r:id="rId_hyperlink_795"/>
+    <hyperlink ref="G928" r:id="rId_hyperlink_796"/>
+    <hyperlink ref="G929" r:id="rId_hyperlink_797"/>
+    <hyperlink ref="G930" r:id="rId_hyperlink_798"/>
+    <hyperlink ref="G931" r:id="rId_hyperlink_799"/>
+    <hyperlink ref="G932" r:id="rId_hyperlink_800"/>
+    <hyperlink ref="G933" r:id="rId_hyperlink_801"/>
+    <hyperlink ref="G934" r:id="rId_hyperlink_802"/>
+    <hyperlink ref="G935" r:id="rId_hyperlink_803"/>
+    <hyperlink ref="G936" r:id="rId_hyperlink_804"/>
+    <hyperlink ref="G937" r:id="rId_hyperlink_805"/>
+    <hyperlink ref="G938" r:id="rId_hyperlink_806"/>
+    <hyperlink ref="G939" r:id="rId_hyperlink_807"/>
+    <hyperlink ref="G940" r:id="rId_hyperlink_808"/>
+    <hyperlink ref="G941" r:id="rId_hyperlink_809"/>
+    <hyperlink ref="G942" r:id="rId_hyperlink_810"/>
+    <hyperlink ref="G943" r:id="rId_hyperlink_811"/>
+    <hyperlink ref="G944" r:id="rId_hyperlink_812"/>
+    <hyperlink ref="G945" r:id="rId_hyperlink_813"/>
+    <hyperlink ref="G946" r:id="rId_hyperlink_814"/>
+    <hyperlink ref="G947" r:id="rId_hyperlink_815"/>
+    <hyperlink ref="G948" r:id="rId_hyperlink_816"/>
+    <hyperlink ref="G949" r:id="rId_hyperlink_817"/>
+    <hyperlink ref="G950" r:id="rId_hyperlink_818"/>
+    <hyperlink ref="G951" r:id="rId_hyperlink_819"/>
+    <hyperlink ref="G952" r:id="rId_hyperlink_820"/>
+    <hyperlink ref="G953" r:id="rId_hyperlink_821"/>
+    <hyperlink ref="G954" r:id="rId_hyperlink_822"/>
+    <hyperlink ref="G955" r:id="rId_hyperlink_823"/>
+    <hyperlink ref="G956" r:id="rId_hyperlink_824"/>
+    <hyperlink ref="G957" r:id="rId_hyperlink_825"/>
+    <hyperlink ref="G958" r:id="rId_hyperlink_826"/>
+    <hyperlink ref="G959" r:id="rId_hyperlink_827"/>
+    <hyperlink ref="G960" r:id="rId_hyperlink_828"/>
+    <hyperlink ref="G961" r:id="rId_hyperlink_829"/>
+    <hyperlink ref="G962" r:id="rId_hyperlink_830"/>
+    <hyperlink ref="G963" r:id="rId_hyperlink_831"/>
+    <hyperlink ref="G964" r:id="rId_hyperlink_832"/>
+    <hyperlink ref="G965" r:id="rId_hyperlink_833"/>
+    <hyperlink ref="G966" r:id="rId_hyperlink_834"/>
+    <hyperlink ref="G967" r:id="rId_hyperlink_835"/>
+    <hyperlink ref="G968" r:id="rId_hyperlink_836"/>
+    <hyperlink ref="G969" r:id="rId_hyperlink_837"/>
+    <hyperlink ref="G970" r:id="rId_hyperlink_838"/>
+    <hyperlink ref="G971" r:id="rId_hyperlink_839"/>
+    <hyperlink ref="G972" r:id="rId_hyperlink_840"/>
+    <hyperlink ref="G973" r:id="rId_hyperlink_841"/>
+    <hyperlink ref="G974" r:id="rId_hyperlink_842"/>
+    <hyperlink ref="G975" r:id="rId_hyperlink_843"/>
+    <hyperlink ref="G976" r:id="rId_hyperlink_844"/>
+    <hyperlink ref="G977" r:id="rId_hyperlink_845"/>
+    <hyperlink ref="G978" r:id="rId_hyperlink_846"/>
+    <hyperlink ref="G979" r:id="rId_hyperlink_847"/>
+    <hyperlink ref="G980" r:id="rId_hyperlink_848"/>
+    <hyperlink ref="G981" r:id="rId_hyperlink_849"/>
+    <hyperlink ref="G982" r:id="rId_hyperlink_850"/>
+    <hyperlink ref="G983" r:id="rId_hyperlink_851"/>
+    <hyperlink ref="G984" r:id="rId_hyperlink_852"/>
+    <hyperlink ref="G985" r:id="rId_hyperlink_853"/>
+    <hyperlink ref="G988" r:id="rId_hyperlink_854"/>
+    <hyperlink ref="G989" r:id="rId_hyperlink_855"/>
+    <hyperlink ref="G990" r:id="rId_hyperlink_856"/>
+    <hyperlink ref="G991" r:id="rId_hyperlink_857"/>
+    <hyperlink ref="G992" r:id="rId_hyperlink_858"/>
+    <hyperlink ref="G993" r:id="rId_hyperlink_859"/>
+    <hyperlink ref="G994" r:id="rId_hyperlink_860"/>
+    <hyperlink ref="G995" r:id="rId_hyperlink_861"/>
+    <hyperlink ref="G996" r:id="rId_hyperlink_862"/>
+    <hyperlink ref="G997" r:id="rId_hyperlink_863"/>
+    <hyperlink ref="G998" r:id="rId_hyperlink_864"/>
+    <hyperlink ref="G999" r:id="rId_hyperlink_865"/>
+    <hyperlink ref="G1000" r:id="rId_hyperlink_866"/>
+    <hyperlink ref="G1001" r:id="rId_hyperlink_867"/>
+    <hyperlink ref="G1002" r:id="rId_hyperlink_868"/>
+    <hyperlink ref="G1003" r:id="rId_hyperlink_869"/>
+    <hyperlink ref="G1004" r:id="rId_hyperlink_870"/>
+    <hyperlink ref="G1005" r:id="rId_hyperlink_871"/>
+    <hyperlink ref="G1006" r:id="rId_hyperlink_872"/>
+    <hyperlink ref="G1007" r:id="rId_hyperlink_873"/>
+    <hyperlink ref="G1008" r:id="rId_hyperlink_874"/>
+    <hyperlink ref="G1009" r:id="rId_hyperlink_875"/>
+    <hyperlink ref="G1010" r:id="rId_hyperlink_876"/>
+    <hyperlink ref="G1011" r:id="rId_hyperlink_877"/>
+    <hyperlink ref="G1012" r:id="rId_hyperlink_878"/>
+    <hyperlink ref="G1013" r:id="rId_hyperlink_879"/>
+    <hyperlink ref="G1014" r:id="rId_hyperlink_880"/>
+    <hyperlink ref="G1015" r:id="rId_hyperlink_881"/>
+    <hyperlink ref="G1016" r:id="rId_hyperlink_882"/>
+    <hyperlink ref="G1017" r:id="rId_hyperlink_883"/>
+    <hyperlink ref="G1018" r:id="rId_hyperlink_884"/>
+    <hyperlink ref="G1019" r:id="rId_hyperlink_885"/>
+    <hyperlink ref="G1020" r:id="rId_hyperlink_886"/>
+    <hyperlink ref="G1021" r:id="rId_hyperlink_887"/>
+    <hyperlink ref="G1022" r:id="rId_hyperlink_888"/>
+    <hyperlink ref="G1023" r:id="rId_hyperlink_889"/>
+    <hyperlink ref="G1024" r:id="rId_hyperlink_890"/>
+    <hyperlink ref="G1025" r:id="rId_hyperlink_891"/>
+    <hyperlink ref="G1026" r:id="rId_hyperlink_892"/>
+    <hyperlink ref="G1027" r:id="rId_hyperlink_893"/>
+    <hyperlink ref="G1028" r:id="rId_hyperlink_894"/>
+    <hyperlink ref="G1029" r:id="rId_hyperlink_895"/>
+    <hyperlink ref="G1030" r:id="rId_hyperlink_896"/>
+    <hyperlink ref="G1031" r:id="rId_hyperlink_897"/>
+    <hyperlink ref="G1032" r:id="rId_hyperlink_898"/>
+    <hyperlink ref="G1033" r:id="rId_hyperlink_899"/>
+    <hyperlink ref="G1034" r:id="rId_hyperlink_900"/>
+    <hyperlink ref="G1035" r:id="rId_hyperlink_901"/>
+    <hyperlink ref="G1036" r:id="rId_hyperlink_902"/>
+    <hyperlink ref="G1037" r:id="rId_hyperlink_903"/>
+    <hyperlink ref="G1038" r:id="rId_hyperlink_904"/>
+    <hyperlink ref="G1039" r:id="rId_hyperlink_905"/>
+    <hyperlink ref="G1040" r:id="rId_hyperlink_906"/>
+    <hyperlink ref="G1041" r:id="rId_hyperlink_907"/>
+    <hyperlink ref="G1042" r:id="rId_hyperlink_908"/>
+    <hyperlink ref="G1043" r:id="rId_hyperlink_909"/>
+    <hyperlink ref="G1044" r:id="rId_hyperlink_910"/>
+    <hyperlink ref="G1045" r:id="rId_hyperlink_911"/>
+    <hyperlink ref="G1046" r:id="rId_hyperlink_912"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Каталог товаров</vt:lpstr>