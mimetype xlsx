--- v0 (2026-05-02)
+++ v1 (2026-06-21)
@@ -3107,51 +3107,51 @@
   <si>
     <t>KRGL0001</t>
   </si>
   <si>
     <t>Лак термостойкий до 300°С CERTA полуглянцевый, влагостойкий, прозрачный (0,8кг)</t>
   </si>
   <si>
     <t>KRGL0094</t>
   </si>
   <si>
     <t>Лак термостойкий до 300°С CERTA полуглянцевый, влагостойкий, прозрачный (4,0кг)</t>
   </si>
   <si>
     <t>KRGL0002</t>
   </si>
   <si>
     <t>Лак термостойкий до 300°С CERTA полуглянцевый, влагостойкий, прозрачный (аэрозоль)</t>
   </si>
   <si>
     <t>Лак универсальный "7 степеней защиты"</t>
   </si>
   <si>
     <t>PLLK0002</t>
   </si>
   <si>
-    <t>Лак универсальный ""7 степеней защиты"" до 300°С CERTA (0,8кг)</t>
+    <t>Лак универсальный 7 степеней защиты до 300°С CERTA (0,8кг)</t>
   </si>
   <si>
     <t>PLLK0001</t>
   </si>
   <si>
     <t>Лак универсальный 7 степеней защиты до 300°С CERTA (10,0кг)</t>
   </si>
   <si>
     <t>PLLK0003</t>
   </si>
   <si>
     <t>Лак универсальный ""7 степеней защиты"" до 300°С CERTA (аэрозоль)</t>
   </si>
   <si>
     <t>Набор для декора Siana Craquelure</t>
   </si>
   <si>
     <t>NSNC009</t>
   </si>
   <si>
     <t>Набор для декора SIANA Эффект Кракелюра белый (финиш)+лак прозрачный (база)</t>
   </si>
   <si>
     <t>2х520 мл</t>
   </si>